--- v0 (2025-11-13)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f066758" w14:textId="f066758">
+    <w:p w14:paraId="e9bd9dc" w14:textId="e9bd9dc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -168,51 +168,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      This Law regulates social relations in the sphere of organisation of mediation in the Republic of Kazakhstan, defines its principles and procedure as well as the status of a mediator. </w:t>
+      This Law regulates social relations in the sphere of organization of mediation in the Republic of Kazakhstan, defines its principles and procedure as well as the status of a mediator. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z215" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 1. GENERAL PROVISIONS</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z216" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -3347,50 +3347,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. The register of professional mediators shall be placed on web site of the organisation of mediators in Kazakh and Russian, and shall be updated according to the listing of new mediators. Organisations of mediators shall have the right to publish the register of professional mediators in periodicals. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      For the purpose of informing the consumer about the existence of active subjects of pretrial settlement of consumer disputes, the organization of professional mediators shall, as the register is updated, transmit information on mediators (surname, first name and patronymic (if indicated in the identity document) of the mediator, legal address, contact details of the mediator (postal address or e-mail address, or telephone or telefax number), information on the field of mediation in which the mediator specializes, information on the language in which the mediator is capable of conducting mediation) to the Unified Digital System for the Protection of Consumer Rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       In order to inform the consumer about the presence of active subjects of pre-trial settlement of consumer disputes, the organization of professional mediators, progressively as the register is updated, shall direct information about mediators, full name (as indicated in the identity document) of the mediator, legal address, contact details of the mediator (postal address or email address or telephone or fax number), information about the mediation area ​ in which the mediator profiles, the language in which the mediator is able to mediate) into the Unified Information System for the Protection of Consumer Rights.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z277" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. In case of violation of the requirements of this Law by a mediator the parties involved in mediation have the right to file a respective application to an organisation of mediators. Upon confirmation of violation an organisation of mediators suspends mediator’s activity for 6 months indicating this in the register of professional mediators.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
     <w:bookmarkStart w:name="z278" w:id="73"/>
     <w:p>
@@ -3415,51 +3433,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 14 as amended by the Laws of the Republic of Kazakhstan dated 27.12.2019 № 292-VI (enforcement, Article 2); dated 25.06.2020 № 346-VI (effective from 01.01.2021); № 84-VII of 20.12.021 (shall become effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 14 as amended by the Laws of the Republic of Kazakhstan dated 27.12.2019 № 292-VI (enforcement, Article 2); dated 25.06.2020 № 346-VI (effective from 01.01.2021); № 84-VII of 20.12.2021 (shall become effective ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3976,99 +3994,99 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) via exchange of electronic messages between the parties and the mediator;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) by other means using information and communication technologies that are not inconsistent with the requirements of this Law.</w:t>
+      5) by other means using digital technologies that do not contradict the requirements of this Law.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z291" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. With the consent of the parties, mediation procedures (rules of procedure) approved by mediators' organisations may apply.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 17 - as reworded by Law of the Republic of Kazakhstan № 84-VII of 20.12.021 (shall become effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 17 - as reworded by Law of the Republic of Kazakhstan № 84-VII of 20.12.021 (shall become effective ten calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z292" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6658,55 +6676,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7032,31 +7050,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>