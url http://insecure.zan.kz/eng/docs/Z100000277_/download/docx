--- v0 (2025-10-05)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="19931f1" w14:textId="19931f1">
+    <w:p w14:paraId="ec9a819" w14:textId="ec9a819">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -195,51 +195,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Preamble as amended by the Law of the Republic of Kazakhstan dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty one calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Preamble as amended by the Law of the Republic of Kazakhstan dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty-one calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -379,51 +379,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Preamble as amended by the Law of the Republic of Kazakhstan dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty one calendar days after its first official publication); dated 27.12.2019 № 291-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 23.12.2023 № 51-VIII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Preamble as amended by the Law of the Republic of Kazakhstan dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty-one calendar days after its first official publication); dated 27.12.2019 № 291-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 23.12.2023 № 51-VIII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -916,51 +916,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 2. ORGANIZATION OF ACTIVITY OF FOREIGN INTELLIGENCE EBTITIES AND THE INTELLIGENCE COMMUNITY OF THE REPUBLIC OF KAZAKHSTAN</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Heading of Chapter 2 as amended by the Law of the Republic of Kazakhstan dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty one calendar days after its first official publication).</w:t>
+      Footnote. Heading of Chapter 2 as amended by the Law of the Republic of Kazakhstan dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty-one calendar days after its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 6. Scopes of activity of subjects of foreign intelligence</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1456,51 +1456,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the Laws of the Republic of Kazakhstan dated 06.01.2011 № 379-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty one calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Laws of the Republic of Kazakhstan dated 06.01.2011 № 379-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty-one calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1756,51 +1756,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) use of own protected communication system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) use of information systems and electronic information resources of state bodies and organizations, regardless of the form of ownership in accordance with the laws of the Republic of Kazakhstan, as well as information systems of foreign states and international organizations on the basis of international treaties of the Republic of Kazakhstan;</w:t>
+      13) the use of digital systems and digital resources of state bodies and organizations irrespective of forms of ownership in accordance with the laws of the Republic of Kazakhstan, as well as digital systems of foreign states and international organizations on the basis of international treaties of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) carrying out of general and special operational-investigative measures;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1820,51 +1820,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 8 as amended by the Laws of the Republic of Kazakhstan dated 13.02.2012 N. 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.01.2013 № 71-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016).</w:t>
+        <w:t>      Footnote. Article 8 as amended by the Laws of the Republic of Kazakhstan dated 13.02.2012 N. 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.01.2013 № 71-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2042,51 +2042,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) development of a strategy and tactics of the carried out intelligence activity;</w:t>
+      7) development of a strategy and tactics of the carried-out intelligence activity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) development and approval of regulatory legal acts on issues of intelligence activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2676,51 +2676,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 9-1. Competence of military intelligence agencies of the Ministry of Defense of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The competence of the military intelligence agencies of the Ministry of Defense of the Republic of Kazakhstan, in addition to the provisions provided for in Article 8 of this Law, includes the provisions of Article 9 of this Law, with the exception of subparagraphs 2) - 4), 7), 9-1), 10), 14), 16 ), 20-1), 20-2), and 26).</w:t>
+      The competence of the military intelligence agencies of the Ministry of Defense of the Republic of Kazakhstan, in addition to the provisions provided for in Article 8 of this Law, includes the provisions of Article 9 of this Law, with the exception of subparagraphs 2) - 4), 7), 9-1), 10), 14), 16), 20-1), 20-2), and 26).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2894,97 +2894,97 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Civil servants of state bodies, organizations independently from the ownership forms shall be obliged to render assistance to subjects of foreign intelligence within the competence in carrying out the intelligence activity.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      If it is necessary to encrypt information about employees of a foreign intelligence agency in state information systems, the state bodies that own them shall take the necessary measures to process the relevant electronic information resources in the manner determined by the Government of the Republic of Kazakhstan.</w:t>
+      In the event that it is necessary to encrypt information on the staff members of the foreign intelligence body in state digital systems, the state bodies that are the owners thereof shall take the necessary measures to process the corresponding digital resources in accordance with the procedure determined by the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Procedure for interaction of subjects of foreign intelligence between each other shall be established by their joint regulatory legal acts developed on the basis of the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan dated 23.12.2023 № 51-VIII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan dated 23.12.2023 № 51-VIII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3215,51 +3215,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 is supplemented by Article 12-1 in accordance with the Law of the Republic of Kazakhstan dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty one calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 is supplemented by Article 12-1 in accordance with the Law of the Republic of Kazakhstan dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty-one calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4421,51 +4421,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In all the cases of use of weapons, the servants of the foreign intelligence body shall be obliged to take necessary measures for safety ensuring of surrounding citizens and rendering of emergency medical care to injured persons, report on use of weapons to an immediate superior.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Prosecutor shall be informed on each case of using weapons, special means, physical force that inflict death of people or other heavy consequences within twenty four hours.</w:t>
+      4. Prosecutor shall be informed on each case of using weapons, special means, physical force that inflict death of people or other heavy consequences within twenty-four hours.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. List of types of weapons, military equipment and military ammunition package operationally available at the foreign intelligence body shall be approved by the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5078,55 +5078,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>