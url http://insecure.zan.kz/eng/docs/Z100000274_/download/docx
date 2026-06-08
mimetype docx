--- v0 (2025-10-06)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b5a5c97" w14:textId="b5a5c97">
+    <w:p w14:paraId="88d6e68" w14:textId="88d6e68">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -363,51 +363,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) an executor – an individual or legal entity performing the work or rendering a service under the contract;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) storage life - the period of time during which the product (the result of the work), while abidance the established storage conditions, shall preserve the quality, properties and characteristics specified in the regulatory documents that establish the requirements for the quality of the goods (work, service) and (or) in the contract ;</w:t>
+      9) storage life - the period of time during which the product (the result of the work), while abidance the established storage conditions, shall preserve the quality, properties and characteristics specified in the regulatory documents that establish the requirements for the quality of the goods (work, service) and (or) in the contract;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) a seller – an individual or legal entity selling the goods in accordance with the civil legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1835,51 +1835,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 6 in the new wording of the Law of the Republic of Kazakhstan dated 21.04.2016 № 504-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); as amended by the Law of the Republic of Kazakhstan dated 25.06. 2020 № 346-VI (shall be enforced from see Article 2 ).</w:t>
+        <w:t>      Footnote. Article 6 in the new wording of the Law of the Republic of Kazakhstan dated 21.04.2016 № 504-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); as amended by the Law of the Republic of Kazakhstan dated 25.06. 2020 № 346-VI (shall be enforced from see Article 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3043,51 +3043,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) setting the price for goods (works, services) when accepting payments using payment cards, exceeding the price of their sale when paying in cash;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) giving the seller (executor, manufacturer) the right to unilaterally change and (or) dissolve the agreement without  the compliance with the norms of the Civil Code of the Republic of Kazakhstan on the grounds and procedure for changing and terminating the agreement;</w:t>
+      5) giving the seller (executor, manufacturer) the right to unilaterally change and (or) dissolve the agreement without the compliance with the norms of the Civil Code of the Republic of Kazakhstan on the grounds and procedure for changing and terminating the agreement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) granting to the seller (executor, manufacturer) the right not to return the paid sum of money for the unsuccessful goods (services, works) in case of termination of the agreement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4297,51 +4297,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       When replacing the goods (component parts), the guarantee period shall be recalculated, unless otherwise stipulated by the agreement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      In the case when the component product and the component part of the goods in the agreement have a guarantee  period of shorter duration than the guarantee period for the main product, the consumer shall have the right to make claims about the defects of the component product and the component part of the goods if they are found during the guarantee period for the main product.</w:t>
+      In the case when the component product and the component part of the goods in the agreement have a guarantee period of shorter duration than the guarantee period for the main product, the consumer shall have the right to make claims about the defects of the component product and the component part of the goods if they are found during the guarantee period for the main product.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       If a guarantee period of the component product has a longer period of time than the guarantee period for the main product established in the contract, the consumer shall have the right to make claims about the defects of the goods, if the defects in the component are found during the guarantee period for it, regardless of the expiration of the guarantee period for the main product. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5493,51 +5493,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) composition of goods, in respect of food products – details on composition, as well as on existence and quantity of food supplements, feed and feed supplements, biologically active supplements to food;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) details on existence of components in food products consisting of (or) received with the use of genetically modified organisms, in case if their content in such component is 0,9 and more percent. By this, the words “These product contains genetically modified organisms” shall be stated as a separate sentence, for packed products – on a label, for non-packed products – on marking about the product;</w:t>
+      6) details on existence of components in food products consisting of (or) received with the use of genetically modified organisms, in case if their content in such component is 0,9 and more percent. By this, the words “This product contains genetically modified organisms” shall be stated as a separate sentence, for packed products – on a label, for non-packed products – on marking about the product;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) trade mark of a producer;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5655,51 +5655,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) reference to a particular person that will perform work (render a service) and information about him (her), if it is of importance proceeding from the character of work (service);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) reference to use phonograms, audiovisual record upon rendering of entertainment services by music performers;</w:t>
+      15) an indication of the use of voice (vocal) phonograms, audiovisual recording in the provision of entertainment services by performers of musical works in cases established by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) size of weight (net), volume, quantity and (or) completeness of goods (work, service);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5871,97 +5871,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. When selling goods according to a sample and (or) description, and also when selling goods through e-commerce, the seller must deliver goods matching the sample and (or) description to the consumer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. At the consumer's request, a document on conformity assessment or a duly certified copy thereof or information on the availability of such a document from the register of technical regulation or unified registers of issued or accepted documents on conformity assessment of the Eurasian Economic Union must be submitted to the goods, including imported ones, subject to mandatory conformity assessment..</w:t>
+      6. At the consumer's request, a document on conformity assessment or a duly certified copy thereof or information on the availability of such a document from the register of technical regulation or unified registers of issued or accepted documents on conformity assessment of the Eurasian Economic Union must be submitted to the goods, including imported ones, subject to mandatory conformity assessment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Information provided in one language or in a foreign language shall be considered as not provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 25 as amended by the Laws of the Republic of Kazakhstan dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); dated 21.04.2016 № 504-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 215-VІ as of 08.01.2019 (shall be enforced ten calendar days after its first official publication); № 184-VI as of  05.10.2018 (shall be enforced six months after its first official publication); № 241-VІ as of 02.04.2019 (shall be enforced ten calendar days after its first official publication); № 94-VII of 29.12.2021 (shall come into force from 01.03.2022); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 25 as amended by the Laws of the Republic of Kazakhstan dated 27.11.2015 № 424-V (shall be enforced upon expiry of six months after the day its first official publication); dated 21.04.2016 № 504-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 215-VІ as of 08.01.2019 (shall be enforced ten calendar days after its first official publication); № 184-VI as of  05.10.2018 (shall be enforced six months after its first official publication); № 241-VІ as of 02.04.2019 (shall be enforced ten calendar days after its first official publication); № 94-VII of 29.12.2021 (shall come into force from 01.03.2022); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 04.12.2025 № 236-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6246,72 +6246,90 @@
       5. Upon non-performance of obligations provided by paragraph 4 of this Article by a seller (producer), the withdrawal of goods from production, their withdrawal from turnover and revocation from a consumer shall be made upon prescription of the relevant state body. Non-performance of the prescription of the relevant state body shall entail responsibility established by the Laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Losses inflicted to a consumer due to revocation of goods shall be subject to compensation by a seller (producer) in a full measure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The seller (manufacturer, contractor) is obliged to inform the consumer of any potential risk and the conditions for the safe use of the goods (work, service) containing (containing) components of artificial intelligence (produced, performed and (or) provided by the artificial intelligence system), by including the necessary information in the documentation accompanying the goods (work, service), on consumer containers, on labels or by other means accepted for specific types of goods (works, services).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 27 as amended by the Law of the Republic of Kazakhstan dated 25.06.2020 № 346-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 27 as amended by the Law of the Republic of Kazakhstan dated 25.06.2020 № 346-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9033,51 +9051,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Executor shall be obliged to inform a consumer in due time that compliance with instructions of a consumer and other circumstances depending on the latter shall entail change of quality of performed work or create impossibility of its completion in due time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      If the consumer did not change unsuitable or poor quality material, instructions on a method of performance of work or did not remove other circumstances entailing change of the quality of work, in spite of timely and reasonable prevention of the executor within the term established by the contract, the executor shall have the right to dissolve the contract.</w:t>
+      If the consumer did not change unsuitable or poor-quality material, instructions on a method of performance of work or did not remove other circumstances entailing change of the quality of work, in spite of timely and reasonable prevention of the executor within the term established by the contract, the executor shall have the right to dissolve the contract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -9161,51 +9179,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Public associations of consumers shall carry out the activity oriented to sale and protection of consumer rights.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Public associations of consumers may be cooperate in associations (unions) in accordance with the legislation of the Republic of Kazakhstan on public associations.</w:t>
+      2. Public associations of consumers may be cooperated in associations (unions) in accordance with the legislation of the Republic of Kazakhstan on public associations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. It is prohibited to finance public associations of consumers, as well as their associations (unions), by subjects of private entrepreneurship.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -11949,55 +11967,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -12323,31 +12341,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>