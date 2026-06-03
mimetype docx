--- v0 (2026-01-15)
+++ v1 (2026-06-03)
@@ -1,98 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f80a6bf" w14:textId="f80a6bf">
+    <w:p w14:paraId="62e7e22" w14:textId="62e7e22">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1746,50 +1711,271 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 9 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 378-V dated 31.10.2015 (comes into force from 01.01.2016); № 489-V dated 08.04.2016 (comes into force ten calendar days after the day of its first official publication); № 91-VI dated 11.07.2017 (comes into force ten calendar days after the day of its first official publication); № 122-VI dated 25.12.2017, (comes into force from 01.01.2018); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 9-1. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Submission of an </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nforcement </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>d</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ocument</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>xecution</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An enforcement document in paper form, subject to execution by a state enforcement bailiff, shall be submitted by the claimant to the relevant justice authority according to territorial jurisdiction in accordance with the requirements of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      An enforcement document in paper form, subject to execution by a private enforcement bailiff, shall be submitted by the claimant to the relevant regional chamber of private enforcement bailiffs according to territorial jurisdiction in accordance with the requirements of this Law. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The application shall be submitted by the claimant or their representative in paper form or through the state automated digital system of enforcement proceedings. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An electronic enforcement document shall be sent by the authority that issued it, through the state automated digital system of enforcement proceedings, to the relevant justice authority or the regional chamber of private enforcement bailiffs according to territorial jurisdiction in accordance with the requirements of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 1 has been supplemented with Article 9-1 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 10. Decision of enforcement agent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -7628,109 +7814,109 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> SECTION 2. ORDER OF COMISSION OF ENFORCEMENT PROCEDURES Chapter 6. GENERAL TERMS OF COMMISSION OF ENFORCEMENT PROCEDURES Article 37. Adoption of a court order to proceedings </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...21 lines deleted...]
-      2. A statement shall be signed by recoverer or his representative. A representative shall attach to statement a power of attorney or other document, proving his credentials. A statement may contain a request for seizure of debtor’s property in order to ensure contained court order requirements, as well as establishment of a debtor for limitations, provided by this Law.</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Was excluded by the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Was excluded by the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. A state bailiff shall initiate an enforcement proceeding without the request of the collector in cases when the enforcement document was sent to him by a court or another body (official). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      A private bailiff shall initiate an enforcement proceeding without the request of the collector in cases where the enforcement document was sent to him in the manner prescribed by subparagraph 2) of paragraph 1 of Article 162 of this Law. </w:t>
+      A private bailiff shall initiate enforcement proceedings on the basis of an enforcement document sent to him through the state automated digital system of enforcement proceedings in the manner prescribed by subparagraph 2) of paragraph 1 of Article 162 of this Law. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The bailiff, after receiving a writ of execution corresponding to the requirements established by the legislation of the Republic of Kazakhstan, initiates enforcement proceedings no later than three working days, about which he makes a decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7804,51 +7990,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 37 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01/01/2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 37 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01/01/2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 30.12.2025 № 246-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11640,79 +11826,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. In awarding a recoverer the certain items, specified in a court order enforcement agent shall withdraw these items from a debtor and transfer them to a recoverer with drawing up the act of transmission. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Foreclosure on the debtor's property, including the share in the common property, except for the foreclosure of money in banks and organizations engaged in certain types of banking operations, insurance organizations, as well as on the wages of the debtor and other types of income of the debtor, by the bailiff is carried out with the approval of the prosecutor.</w:t>
+      8. Enforcement against the debtor’s dwelling, including a share therein, shall be carried out in accordance with the civil procedural legislation of the Republic of Kazakhstan. Enforcement against other property of the debtor, including a share in common property, with the exception of enforcement against money held in banks and organizations carrying out certain types of banking operations, insurance organizations, as well as against the debtor’s wages and other types of the debtor’s income, shall be carried out by the enforcement bailiff with the sanction of the prosecutor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 55 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V as of  29.10.2015 (goes into effect on 01.01.2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiration of three months from the date of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 55 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V as of  29.10.2015 (goes into effect on 01.01.2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiration of three months from the date of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 03.01.2026 № 251-VIII, (shall enter into force upon the expiry of sixty calendar days after the date of its first official publication.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -15070,51 +15256,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Copies of an enforcement agent’s order for appointing an appraiser shall be sent to parties to enforcement proceedings not later than the day following the day of its issuance.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. A party to enforcement proceedings that does not agree with the assessment may apply to the expert council for an opinion on the assessment in accordance with the Law of the Republic of Kazakhstan "On appraisal activities in the Republic of Kazakhstan" or appeal it to the court in the manner prescribed by the legislation of the Republic of Kazakhstan on administrative legal proceedings. The negative opinion of the expert council or the recognition of the appraisal report as invalid by the court is the basis for appointing a new appraisal by the bailiff. If a negative opinion is issued by the expert council, the payment made by the customer for the examination of the appraisal report is reimbursed by the appraiser who prepared the appraisal report, or by the legal entity with which the appraiser has concluded an employment contract.</w:t>
+      3. A party to enforcement proceedings who disagrees with the appraisal may apply to the expert council for an opinion on the appraisal conducted in accordance with the Law of the Republic of Kazakhstan "On Appraisal Activities in the Republic of Kazakhstan" or appeal it in court in accordance with the procedure established by the civil procedural legislation of the Republic of Kazakhstan. A negative opinion from the expert council or the court's recognition of the appraisal report as invalid shall constitute grounds for the bailiff to order a new appraisal. If the expert council issues a negative opinion, the fee paid by the client for the appraisal report examination shall be reimbursed by the appraiser who prepared the appraisal report or the legal entity with whom the appraiser has entered into an employment contract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Fees for the services of the new evaluation shall be borne by the appealing party.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15134,51 +15320,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 68 is in the wording of Law of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2015); with the amendments made by the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced on the expiration of ten calendar days after the day of its first official publication); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021).</w:t>
+        <w:t>      Footnote. Article 68 is in the wording of Law of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2015); with the amendments made by the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced on the expiration of ten calendar days after the day of its first official publication); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021); dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -25757,610 +25943,263 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 140 as amended by Laws of the Republic of Kazakhstan № 368-IV dated 28.12.2010 (shall be enforced upon expire of ten calendar days after its first official publication) ); № 15-V dated 27.04.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 269-V dated 29.12. 2014 (shall be enforced from 01.01.2015); № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); dated 26.06.2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 07.07.2020 № 361-VI (shall be enforced ten calendar days after the day of its first official publication); dated 10.01.2025 № 156-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 141. Attestation of persons applying for the right to engage in the activities of a private bailiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Persons who have completed an internship and are applying for the right to engage in the activities of a private bailiff shall undergo attestation in the form of a comprehensive computer-based testing to assess their knowledge of the legislation of the Republic of Kazakhstan on enforcement proceedings and the status of bailiffs, as well as to verify the appropriate level of practical skills.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure and conditions for attestation of persons who have completed an internship and are applying for the right to engage in the activities of a private bailiff shall be determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Territorial justice bodies of regions, cities of republican significance and the capital shall refuse admission to attestation if the person applying for the right to engage in the activities of a private bailiff does not meet the requirements established by this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A reasoned decision to refuse admission to certification shall be sent to the person applying for the right to engage in the activities of a private bailiff no later than fifteen working days from the date of receipt of the application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A reasoned decision to refuse admission to attestation and/or a decision of non-attestation may be appealed in accordance with the procedure established by the Administrative Procedure Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Attestation of persons applying for the right to engage in the activities of a private bailiff is shall be conducted at least once a month. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      The decision on attestation for the right to engage in the activities of a private bailiff shall be valid for three years from the date of its issuance. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 141 as amended by the Law of the Republic of Kazakhstan dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 141. Commission for attestation of persons claiming to engage in the activities of a private enforcement agent</w:t>
-[...144 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Article 141-1. The procedure and conditions for performing an attestation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 141 is in the wording of Law of the Republic of Kazakhstan № 376-V dated 29. 10. 2015 (shall be enforced from 01.01.2016).</w:t>
-[...395 lines deleted...]
-</w:t>
+        <w:t>
+      Footnote. Article 141-1 was excluded by the Law of the Republic of Kazakhstan dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 142. The license of a private enforcement agent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28540,90 +28379,96 @@
       A private enforcement agent shall have the right to execute enforcement documents throughout the territory of the enforcement district.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. When a private enforcement agent executes enforcement actions outside his workplace, outside the enforcement district, he shall notify the regional chamber of private enforcement agents about it at the place, where enforcement actions shall be taken.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 152 is in the wording of Law of the Republic of Kazakhstan № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015).</w:t>
+        <w:t>      4. Was excluded by the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 152 is in the wording of Law of the Republic of Kazakhstan № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); dated 30.12.2025 № 246-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -32331,51 +32176,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      2) excluded by the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication) ;</w:t>
+        <w:t>      2) excluded by the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -32688,60 +32533,61 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 168 is in the wording of Law of the Republic of Kazakhstan № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); as amended by Law of the Republic of Kazakhstan № 376-V dated 29. 10. 2015 (shall be enforced from 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 169. Control over private enforcement agents ’ activity </w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 169. Control over private enforcement agents ’ activity </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Control over the legality of the enforcement actions and compliance with the rules of office work by a private enforcement agent shall be carried out by the authorized body, its territorial bodies, the Republican Chamber and the regional chambers of private enforcement agents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -32914,532 +32760,553 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 169 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 248-V dated 07.11.2014 (shall be enforced upon expiry of 10 calendar days after its first official publication); № 269-V dated 29.10.2014 (shall be enforced from 01.01.2015); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 170. Disciplinary liability of private enforcement agents</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. For violation of the requirements of the legislation of the Republic of Kazakhstan, the Code of professional honor of private bailiffs and the charter of the Republican Chamber, the following types of disciplinary liability are imposed on a private bailiff:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) remark;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) reprimand;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) severe reprimand;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) exclusion from the members of the Republican Chamber with the submission to the authorized body of a submission on the deprivation of the license of a private enforcement agent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The grounds for initiation of disciplinary proceedings shall be the existence of sufficient evidences, indicating violation of the requirements of the Republic of Kazakhstan legislation by a private enforcement agent, the Code of professional honor of private enforcement agents and the charter of the Republican Chamber.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The procedure for imposing disciplinary sanctions, their removal and appeal shall be determined by the charter of the Republican Chamber.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For a disciplinary offense committed by a private enforcement agent, only one disciplinary sanction may be imposed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. If within six months from the date of imposing a disciplinary penalty the private enforcement agent is not subjected to a new disciplinary penalty, then he shall be considered not to have been subjected to a disciplinary penalty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 170 is in the wording of Law of the Republic of Kazakhstan № 376-V dated 29. 10. 2015 (shall be enforced from 01.01.2016); as amended by the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...162 lines deleted...]
-      4. If within six months from the date of imposing a disciplinary penalty the private enforcement agent is not subjected to a new disciplinary penalty, then he shall be considered not to have been subjected to a disciplinary penalty.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 171. Disciplinary proceedings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 171 is excluded by Law of the Republic of Kazakhstan № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 172. Disciplinary penalty </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 172 is excluded by Law of the Republic of Kazakhstan № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 172-1. Exclusion from the Republican Chamber</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Exclusion of a private enforcement agent from the Republican Chamber shall be made by the Board of the Republican Chamber in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) termination or deprivation of the license of a private enforcement agent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) gross or repeated violation of the requirements of the legislation of the Republic of Kazakhstan, the Code of professional honor of private enforcement agents and the charter of the Republican Chamber by a private enforcement agent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) systematic non-payment of mandatory membership fees , with the exception of cases of exemption of a private enforcement agent from payment of membership fees for the period of being on maternity leave or childcare until he reaches the age of three years, as well as non-execution of enforcement documents for more than one months due to temporary disability ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) employment by other kinds of paid activity, except for scientific, teaching or other creative activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) at his own will;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) others, provided for by the charter of the Republican Chamber.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 170 is in the wording of Law of the Republic of Kazakhstan № 376-V dated 29. 10. 2015 (shall be enforced from 01.01.2016); as amended by the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 16 is supplemented with Article 172-1 in accordance with Law of the Republic of Kazakhstan № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); as amended by the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 171. Disciplinary proceedings</w:t>
-[...24 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t xml:space="preserve"> Chapter 17. TRANSITORY AND FINAL PROVISIONS </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...218 lines deleted...]
-        <w:t xml:space="preserve"> Chapter 17. TRANSITORY AND FINAL PROVISIONS  Article 173. Enforcement of this Law </w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 173. Enforcement of this Law </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       This Law enters into force upon expiry of six months after its first official publication, with the exception of paragraph 8 of Article 138 that enters into force from 1 January 2016. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -33462,210 +33329,212 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 173 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 174. Transitory Provisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The Republican Collegium of private enforcement agents must be reorganized by 1st  March, 2015 through transformation into the Republican Chamber. Regional collegiums of private enforcement agents shall be subject to liquidation until July 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>st</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> , 2015.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Prior to the formation of the Republican Chamber, its functions shall be carried out by the authorized body together with the Republican Collegium of private enforcement agents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Paragraph 3 of Article 138 of this Law shall apply to newly received enforcement documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. On enforcement documents that are on the execution of state enforcement agents, measures for their full execution and termination in accordance with the requirements of this Law should be taken.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 174 is in the wording of Law of the Republic of Kazakhstan № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); as amended by Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...150 lines deleted...]
-        <w:t xml:space="preserve"> Article 175. Final provisions </w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 175. Final provisions </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The Law of the Republic of Kazakhstan “On enforcement proceedings and status of enforcement agents” dated June 30, 1998 shall be recognized as stale (Bulletin of the Parliament of the Republic of Kazakhstan, 1998, № 13, Art. 195; № 24, Art. 436; 1999, №23, Art. 922; 2000, № 3-4, Art. 66; №6, Art. 142; 2002, №17, Art. 155; 2003, № 10, Art. 49; №11, Art. 67; 2004, № 24, Art. 153; 2006, № 11, Art. 55; 2007, № 4, Art. 28; № 5-6, Art. 40; № 10, Art. 69; № 20, Art. 152; 2009, № 17, Art. 81).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -33843,55 +33712,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34213,35 +34082,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>