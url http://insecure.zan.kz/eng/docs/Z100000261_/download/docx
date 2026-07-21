--- v1 (2026-06-03)
+++ v2 (2026-07-21)
@@ -1,63 +1,98 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="62e7e22" w14:textId="62e7e22">
+    <w:p w14:paraId="5079c5f" w14:textId="5079c5f">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:t>[MISSING IMAGE: ,  ]</w:t>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0">
+            <wp:extent cx="2057400" cy="571500"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:docPr id="0" name="" descr=""/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks noChangeAspect="true"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic>
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic>
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1" name=""/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId3"/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="2057400" cy="571500"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -110,55 +145,93 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan, dated 2 April, 2010 № 261-IV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Unofficial translation</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the words "state automated information system of enforcement proceedings", "state automated information system of enforcement proceedings", "automated information system of enforcement proceedings", "state automated information system of enforcement proceedings" shall be replaced respectively by the words "state automated digital system of enforcement proceedings", "state automated digital system of enforcement proceedings", "automated digital system of enforcement proceedings", "state automated digital system of enforcement proceedings" in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> SECTION 1. GENERAL PROVISIONS Chapter 1. BASIC PROVISIONS Article 1. Basic definitions, used in this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -184,87 +257,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) enforcement proceedings – shall be the measures aimed at compulsory execution of enforcement documents with recovery of enforcement sanction, penalty, costs for enforcement proceedings from the debtor, payment of activities of a private bailiff; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1) state automated information system of enforcement proceedings – shall be the information system intended for electronic registration of enforcement proceedings, automation of legal actions of the bailiff, as well as for obtaining data on the progress of enforcement proceedings by the parties to enforcement proceedings;</w:t>
+      1-1) state automated digital system of enforcement proceedings – a digital system intended for electronic recording of enforcement proceedings, automation of procedural actions of a law enforcement officer, as well as receipt of data on the progress of enforcement proceedings by the parties to enforcement proceedings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) unified register of debtors - the unified electronic data base, containing information about the debtors on enforcement proceedings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) unified electronic trading facility - information system, a set of databases, technical, software, telecommunications and other facilities, providing the opportunity for the input, storage and processing of information, necessary for conducting the electronic auction, providing a single public access point to the participants of the electronic auction;</w:t>
+      3) unified electronic trading platform – a digital system, an aggregate of databases, technical, software, telecommunication and other means ensuring the possibility of input, storage and processing of information necessary for conducting an electronic auction, providing a unified publicly accessible point of access for participants of the electronic auction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) the Republican Chamber of Private Bailiffs (hereinafter - the Republican Chamber) – shall be a non-profit, professional organization that coordinates the activities of private bailiffs and their compliance with the legislation of the Republic of Kazakhstan on enforcement proceedings and status of bailiffs;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -310,51 +383,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) a state bailiff shall be an official who is in the civil service and performs the functions assigned to him by the law to take measures aimed at compulsory execution of enforcement documents; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-1) simplified proceedings – automated execution of enforcement documents carried out by a territorial body through the state automated information system of enforcement proceedings;</w:t>
+      5-1) unified electronic trading platform – a digital system, an aggregate of databases, technical, software, telecommunication and other means ensuring the possibility of input, storage and processing of information necessary for conducting an electronic auction, providing a unified publicly accessible point of access for participants of the electronic auction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-2) a resolution in simplified proceedings - a procedural document of a territorial body, which records a procedural decision taken within the framework of simplified proceedings, certified using an electronic digital signature of the head of the territorial body or his deputy;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -464,51 +537,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); with amendments introduced by Law of the Republic of Kazakhstan № 269-V dated December 29, 2014 (comes into force from 01.01.2015); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 391-V dated 12.11.2015 (comes into force six months after the day of its first official publication); dated 09.06.2021 № 49-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); with amendments introduced by Law of the Republic of Kazakhstan № 269-V dated December 29, 2014 (comes into force from 01.01.2015); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 391-V dated 12.11.2015 (comes into force six months after the day of its first official publication); dated 09.06.2021 № 49-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1572,51 +1645,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) regulation of a private enforcement agent on confirmation of the sums of payment of his (her) activity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) recommendations on the need to pay a fine issued by a body (official) authorized to impose administrative penalties;</w:t>
+      11) a warning or a notice requiring payment of a fine issued by an authority (official) authorized to impose administrative penalties, insofar as it relates to the payment of the fine;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11-1) enforcement inscription; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1690,51 +1763,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 378-V dated 31.10.2015 (comes into force from 01.01.2016); № 489-V dated 08.04.2016 (comes into force ten calendar days after the day of its first official publication); № 91-VI dated 11.07.2017 (comes into force ten calendar days after the day of its first official publication); № 122-VI dated 25.12.2017, (comes into force from 01.01.2018); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 9 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 378-V dated 31.10.2015 (comes into force from 01.01.2016); № 489-V dated 08.04.2016 (comes into force ten calendar days after the day of its first official publication); № 91-VI dated 11.07.2017 (comes into force ten calendar days after the day of its first official publication); № 122-VI dated 25.12.2017, (comes into force from 01.01.2018); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1751,51 +1824,61 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Submission of an </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">nforcement </w:t>
+        <w:t>nforcement</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ocument</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -2483,122 +2566,206 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 10-2. Acceptance of an enforcement document for simplified proceedings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Based on an enforcement document received in electronic form, the territorial body shall immediately initiate simplified proceedings through the state automated information system for enforcement proceedings in compliance with the requirements of paragraph 1-1 of Article 11 of this Law, about which a ruling shall be issued and the debtor shall be duly notified.</w:t>
+      1. On the basis of an enforcement document received in electronic form, the territorial body shall immediately initiate simplified proceedings by means of the state automated digital system of enforcement proceedings, in compliance with the requirements of paragraph 1-1 of Article 11 of this Law, upon which a resolution shall be issued and the debtor shall be duly notified.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The body that issued the enforcement document shall be responsible for the compliance of the enforcement document with the requirements established by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 10-2 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 10-3. Measures of compulsory execution in simplified proceedings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Within the framework of simplified proceedings, measures shall be taken to ensure the execution of writs of execution, as provided for in subparagraphs 1-1) and 3) of paragraph 2 of Article 32 and Article 36 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Collection of the debtor's monetary amounts located in banks or organizations carrying out certain types of banking operations shall be carried out based on a collection order of the territorial body generated in the state automated information system of enforcement proceedings.</w:t>
+      Recovery against monetary amounts of the debtor held in banks or organizations carrying out certain types of banking operations shall be effected on the basis of a collection order of the territorial body, generated in the state automated digital system of enforcement proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 10-3 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 10-4. Time limits for the execution of enforcement documents in simplified proceedings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2696,51 +2863,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) the decision of the relevant body based on which the writ of execution was issued has been cancelled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. In cases of termination of simplified proceedings, the territorial body shall immediately issue a ruling in the state automated information system of enforcement proceedings.</w:t>
+      2. In the event of termination of simplified proceedings, the territorial body shall immediately issue a resolution in the state automated digital system of enforcement proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. A terminated simplified proceeding cannot be re-initiated in a simplified manner.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2750,51 +2917,93 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Simultaneously with the termination of simplified proceedings, measures to ensure the execution of the writ of execution in simplified proceedings shall be automatically cancelled.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. In the event of termination of simplified proceedings, unfulfilled collection orders in the automated information system of enforcement proceedings are automatically revoked.</w:t>
+      5. In the event of termination of simplified proceedings, unexecuted collection orders in the automated digital system of enforcement proceedings shall be automatically revoked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 10-5 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 10-6. Grounds and consequences of transferring an enforcement document from simplified proceedings to a private bailiff</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2875,51 +3084,93 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In the event of the transfer of an enforcement document from simplified proceedings to a private bailiff, the measures taken to ensure the execution of the enforcement document in simplified proceedings shall not be subject to cancellation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. In the event of a transfer of simplified proceedings, the collection orders issued in the state automated information system of enforcement proceedings shall be automatically revoked.</w:t>
+      4. In the event of a transfer of simplified enforcement proceedings, collection orders issued in the state automated digital enforcement system shall be automatically revoked.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 10-6 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 10-7. Appealing a decision in simplified proceedings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -5650,51 +5901,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In these cases, the summons or notice shall be deemed delivered properly.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. A notice or summons may be sent via text messages to a subscriber's mobile number or e-mail, the state automated information system of enforcement proceedings, as well as using other means of communication that ensure the recording of a notice or call.</w:t>
+      3. A notice or summons may be sent by means of text messages to the subscriber's cellular number or by e-mail, through the state automated digital system of enforcement proceedings, as well as using other means of communication ensuring the recording of the notice or summons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. A proper notice, summons of a party is a notice, summons sent to the party of enforcement proceedings:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5722,51 +5973,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) by a cellular subscriber number, personally submitted by him to a bailiff, or to a cellular subscriber device registered with a party to the enforcement proceedings, upon receipt of a report confirming the delivery;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) through the state automated information system of enforcement proceedings or using other means of communication that ensure the recording of a notice or call, unless it is proved that such a notice or call was not received or arrived later;</w:t>
+      3) through the state automated digital system of enforcement proceedings or using other means of communication ensuring the recording of the notice or summons, unless it is proven that such notice or summons was not received or was received later;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) to the e-mail address indicated by the party to the enforcement proceedings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5902,51 +6153,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The document confirming the sending of the message is attached to the materials of the enforcement proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The parties to the enforcement proceedings have the right to get acquainted with the enforcement proceedings and the materials attached to it through a personal account in the state automated information system of enforcement proceedings.</w:t>
+      The parties to enforcement proceedings shall be entitled to examine the enforcement proceedings and the materials attached thereto through the personal account in the state automated digital system of enforcement proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. If the addressee refuses to accept the summons or notice, the person serving them makes an appropriate mark on the summons or notice, which are returned to the bailiff, and also has the right to draw up an act on this, including using audio and (or) video recording .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5966,51 +6217,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 27 as amended by the Law of the Republic of Kazakhstan dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 27 as amended by the Law of the Republic of Kazakhstan dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6856,51 +7107,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The decision of the bailiff on temporary restriction on departure of an individual, a head (acting) of a legal entity that is a debtor, from the Republic of Kazakhstan, shall be subject to the court authorization in the manner established by the civil procedural legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Decisions of the bailiff on temporary restriction on departure from the Republic of Kazakhstan shall be sent for execution to the Border Guard Service of the National Security Committee of the Republic of Kazakhstan through the state automated information system of enforcement proceedings.</w:t>
+      2. Orders issued by a law enforcement officer imposing a temporary restriction on leaving the Republic of Kazakhstan are forwarded to the Border Service of the National Security Committee of the Republic of Kazakhstan for enforcement via the state automated digital enforcement system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Temporary restriction on the departure of an individual, head (acting) of a legal entity that is a debtor, from the Republic of Kazakhstan may be suspended if it is necessary to conduct treatment outside the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7070,51 +7321,51 @@
         </w:rPr>
         <w:t>      5. Excluded by the Law of the Republic of Kazakhstan dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 33 is in the wording of Law of the Republic of Kazakhstan No 164-V dated 15.01.2013 (shall be enforced upon expiry of ten calendar days after its first official publication); № 269-V dated 29.12.2014 (comes into force from 01.01.2015); as amended by Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 33 is in the wording of Law of the Republic of Kazakhstan No 164-V dated 15.01.2013 (shall be enforced upon expiry of ten calendar days after its first official publication); № 269-V dated 29.12.2014 (comes into force from 01.01.2015); as amended by Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7616,51 +7867,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. An authorized person shall maintain unified register of debtors for the purposes of necessary objectives required for carrying out on compulsory execution of court orders. Information on debtors shall be posted on official web-site of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      A Unified register of debtors shall be formed and maintained through an automated information system for enforcement proceedings. </w:t>
+      The Unified Register of Debtors shall be compiled and maintained through an automated digital system for enforcement proceedings. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Information for inclusion in the Unified register of debtors, except for information on debtors who do not have debts on enforcement proceedings on periodic penalties for more than three months, as well as on enforcement documents on acceptance and cancellation of measures to secure the claim, shall be sent by bailiffs within three working days after the initiation of enforcement proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7770,51 +8021,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 36 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 269-V dated 29.12.2014 (comes into force from 01.01.2015); as amended by Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (comes into force from 01.01.2016).</w:t>
+        <w:t>      Footnote. Article 36 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 269-V dated 29.12.2014 (comes into force from 01.01.2015); as amended by Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (comes into force from 01.01.2016); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7944,97 +8195,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       According to executive documents on recovery to the state income and socially significant categories of cases, enforcement proceedings are initiated by a private enforcement agent without concluding an agreement (agreement).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The bailiff, simultaneously with the initiation of enforcement proceedings, takes measures to ensure the execution of enforcement documents provided for by this Law, and also, by checking through the state automated information system of enforcement proceedings, reveals the presence of other enforcement proceedings against the debtor, if they are identified, notifies the recoverer and explains the order of priority of satisfaction his requirements under this Act.</w:t>
+      Simultaneously with the initiation of enforcement proceedings, the law enforcement officer shall take measures to secure the execution of enforcement documents as provided for by this Law, and shall also, by means of verification through the state automated digital system of enforcement proceedings, ascertain the existence of other enforcement proceedings against the debtor; in the event such proceedings are identified, the law enforcement officer shall notify the recoverer and explain the order of priority for satisfying the recoverer's claims in accordance with this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. After the initiation of enforcement proceedings any enforcement of debtor’s duties before recoverer should be with a mandatory notification of enforcement agent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 37 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01/01/2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 30.12.2025 № 246-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t xml:space="preserve">      Footnote. Article 37 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01/01/2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 30.12.2025 № 246-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10186,97 +10437,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Simultaneously with termination of enforcement proceedings, the enforcement measures shall be subject to cancellation. According to the enforcement documents, terminated on the basis of subparagraphs 1), 2), 2-1) and 7) of paragraph 1 of this article, after execution of which the enforcement sanction, execution costs, penalties and the amount of payment for the activities of a private bailiff, the measures of security of the fulfillment shall be subject to cancellation only after their collection.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      In cases of the debtor's payment by means of "electronic government" and payment systems integrated with the state automated information system of enforcement proceedings, the termination of enforcement proceedings shall be formed in electronic form and the enforcement measures shall be automatically lifted. </w:t>
+      In cases where the debtor makes a payment through the payment gateway of the "digital government" and payment systems integrated with the state automated digital system of enforcement proceedings, the termination of enforcement proceedings shall be generated in electronic form and compulsory enforcement measures shall be lifted automatically. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A terminated enforcement proceeding cannot be started again, except for cases when the actions of a bailiff to execute the enforcement document, the proceedings on which have been terminated, are recognized as illegal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 47 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 177-V dated 07.03.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 399-V dated 13.11.2015 (comes into force ten calendar days after the day of its first official publication); dated 27.12.2019 № 290-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated December 31, 2021 № 100 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); № 179-VII of 30.12.2022 (shall become effective sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 47 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 177-V dated 07.03.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 399-V dated 13.11.2015 (comes into force ten calendar days after the day of its first official publication); dated 27.12.2019 № 290-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated December 31, 2021 № 100 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); № 179-VII of 30.12.2022 (shall become effective sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10909,60 +11160,61 @@
       2) termination of enforcement proceedings on the grounds, specified in Article 47 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) return of a court order without the enforcement at the request of a court or other body, that issued the document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 50. Examination of issues on deferral or termination of enforcement proceedings, return of a court order to a recoverer or its direction to the bankruptcy manager in a liquidation committee of a debtor- legal entity</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 50. Examination of issues on deferral or termination of enforcement proceedings, return of a court order to a recoverer or its direction to the bankruptcy manager in a liquidation committee of a debtor- legal entity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The issues on suspension, termination of enforcement proceedings, the return of a court order or its direction to the bankruptcy manager in a liquidation commission of a debtor- legal entity shall be considered by enforcement agent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11250,87 +11502,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) An enforcement agent shall immediately make a ruling to send the executive document on territoriality to another state enforcement agent at the new place of residence or actual residence of the debtor, new place of his work, new location of the debtor – of a legal entity and shall notify the recoverer thereof.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      An executive document and materials of the enforcement proceedings shall be sent via the state automated information system of enforcement proceedings, whereas hard copies of the executive document and all materials of the enforcement proceedings shall be sent no later than three working days from the date of the ruling.</w:t>
+      The enforcement document and the materials of the enforcement proceedings shall be transmitted by means of the state automated digital system of enforcement proceedings, provided that the enforcement document and copies of all materials of the enforcement proceedings shall be transmitted in hard copy no later than three working days from the moment of issuance of the resolution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A copy of the executive document shall remain in the enforcement proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The executive document received in electronic form and the materials of the enforcement proceedings shall be sent only via the state automated information system of enforcement proceedings;</w:t>
+      An enforcement document received in electronic form and the materials of the enforcement proceedings shall be transmitted solely by means of the state automated digital system of enforcement proceedings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) within three working days, a private enforcement agent issues a decision to send a writ of execution to the relevant regional chamber of private enforcement officers by territoriality, about which he notifies the recoverer or, in agreement with him, has the right to take enforcement actions with a trip outside his executive district for the sale of real estate the debtor at the place of his registration and (or) other property at the place of his location, as well as, in agreement with the private enforcement agent of the relevant executive district, instruct him to perform certain enforcement actions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11368,51 +11620,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 52 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 52 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12222,51 +12474,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Restrictions regarding the seize of money held in bank accounts opened for receiving compensation for investment costs shall not apply to the requirements relating to the first, second and third sequence in accordance with the sequence stipulated by paragraph 2 of Article 742 of the Civil Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Collection of the debtor's monetary amounts held in banks or organizations carrying out certain types of banking operations shall be carried out by issuing a collection order by the territorial body through the state automated information system of enforcement proceedings or by a bailiff. When sending a collection order on paper, copies of the enforcement documents certified by the seal of the private bailiff or territorial department are attached to the collection order. The private bailiff, the head of the territorial department - senior bailiff shall be responsible for the authenticity of the copy of the enforcement document.</w:t>
+      2. Recovery against monetary amounts of the debtor held in banks or organizations carrying out certain types of banking operations shall be effected by means of presenting a collection order by the territorial body through the state automated digital system of enforcement proceedings or by a law enforcement officer. When a collection order is transmitted in hard copy, copies of the enforcement documents, certified by the seal of the private law enforcement officer or the territorial division, shall be appended to the collection order. Responsibility for the authenticity of the copy of the enforcement document shall be borne by the private law enforcement officer, by the head of the territorial division – the senior law enforcement officer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       No penalty shall be imposed on a person:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12682,51 +12934,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 58 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 12-VІ as of 26.07.2016 (goes into effect thirty calendar days after its first official publication); № 114-VI as of 12.12.2017 (goes into effect on 01.01.2018); № 168-VI as of 02.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 171-VI as of 04.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced ten calendar days after the day of its first official publication); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021); dated December 30, 2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); № 138-VII of 12.07.2022 (shall be put into force sixty calendar days after the date of its first official publication); № 177-VII of 30.12.2022 (shall come into effect ten calendar days after the date of its first official publication); № 179-VII of 30.12.2022 (shall take effect sixty calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced from 01.01.2024); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 16.05.2024 № 82-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 22.11.2024 № 138-VIII (effective six months after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 26.06.2025 № 198-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 30.06.2025 № 204-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 30.06.2025 № 205-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 58 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 12-VІ as of 26.07.2016 (goes into effect thirty calendar days after its first official publication); № 114-VI as of 12.12.2017 (goes into effect on 01.01.2018); № 168-VI as of 02.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 171-VI as of 04.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced ten calendar days after the day of its first official publication); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021); dated December 30, 2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); № 138-VII of 12.07.2022 (shall be put into force sixty calendar days after the date of its first official publication); № 177-VII of 30.12.2022 (shall come into effect ten calendar days after the date of its first official publication); № 179-VII of 30.12.2022 (shall take effect sixty calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced from 01.01.2024); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 16.05.2024 № 82-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 22.11.2024 № 138-VIII (effective six months after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 26.06.2025 № 198-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 30.06.2025 № 204-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 30.06.2025 № 205-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13702,51 +13954,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the resolution of the bailiff on demand for information on bank account numbers and availability of money on them, information on nature and value of property located in banks, organizations performing certain types of banking operations, as well as in insurance organizations, and arresting them, authorized by the prosecutor, the amount of money within the limits of which the arrest is imposed shall be indicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The resolution of the bailiff authorized by the prosecutor may be sent to the banks or organizations carrying out certain types of banking operations on paper or in electronic form through the state automated information system of enforcement proceedings.</w:t>
+      A resolution of a law enforcement officer sanctioned by a prosecutor may be transmitted to banks or organizations carrying out certain types of banking operations in hard copy or in electronic form by means of the state automated digital system of enforcement proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. In the case if a location of debtor's property at the disposal of others, caused by contract between them, the issue of the possibility of preservation for others stemming from the treaty rights and the seizure of property shall be decided by a court in the order of the action proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13802,51 +14054,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 62 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); as of № 376-V 29.10.2015 (goes into effect on 01.01.2016); № 12-VІ as of 26.07.2016 (goes into effect thirty calendar days after its first official publication); № 114-VI as of 12.12.2017 (goes into effect on 01.01.2018); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 168-VI as of 02.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 171-VI as of 04.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 217-VI dated 21.01.2019 (implementation of Article 2); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (see Article 2 for the procedure for enactment); dated December 30, 2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); № 138-VII of 12.07.2022 (shall be put into effect sixty calendar days after the date of its first official publication); № 177-VII of 30.12.2022 (shall be brought into force ten calendar days after the date of its first official publication); № 179-VII of 30.12.2022 (shall come into force sixty calendar days after the date of its first official publication); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 16.05.2024 № 82-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 22.11.2024 № 138-VIII (effective six months after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 30.06.2025 № 204-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 30.06.2025 № 205-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 62 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); as of № 376-V 29.10.2015 (goes into effect on 01.01.2016); № 12-VІ as of 26.07.2016 (goes into effect thirty calendar days after its first official publication); № 114-VI as of 12.12.2017 (goes into effect on 01.01.2018); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 168-VI as of 02.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 171-VI as of 04.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 217-VI dated 21.01.2019 (implementation of Article 2); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (see Article 2 for the procedure for enactment); dated December 30, 2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); № 138-VII of 12.07.2022 (shall be put into effect sixty calendar days after the date of its first official publication); № 177-VII of 30.12.2022 (shall be brought into force ten calendar days after the date of its first official publication); № 179-VII of 30.12.2022 (shall come into force sixty calendar days after the date of its first official publication); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 16.05.2024 № 82-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 22.11.2024 № 138-VIII (effective six months after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 30.06.2025 № 204-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 30.06.2025 № 205-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13886,51 +14138,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If a property does not belong to a debtor, he must provide to enforcement agent with the necessary evidence of possession of seized property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Having ascertained the ownership of the property to the debtor, an enforcement agent shall include the property into the inventory depending on the amount of the penalty,   shall impose seizure on all or part of the property and shall send an order for seizure on paper or in an electronic form via the state automated information system of enforcement proceedings to the relevant authorities that carry out state registration.</w:t>
+      2. Having satisfied himself as to the debtor's ownership of the property, the law enforcement officer shall include the property in the inventory, shall, depending on the amount of recovery, attach all or part of the property and shall transmit the resolution on attachment to the relevant bodies that carry out state registration, in hard copy or in electronic form by means of the state automated digital system of enforcement proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In this case, an inventory in respect of real estate shall not be conducted.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13968,51 +14220,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 63 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 378-V as of 31.10.2015 (goes into effect on 01.01.2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 63 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 378-V as of 31.10.2015 (goes into effect on 01.01.2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -15988,51 +16240,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 74. Sale of seized property</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The sale of seized property, except for property seized by law from circulation, regardless of the grounds for seizure and types of property, with the exception of the property specified in paragraph 3 of Article 77 of this Law, is carried out by a bailiff at auction in the form of an electronic auction on a single electronic trading platform the state automated information system of enforcement proceedings or on a single electronic trading platform, the choice of which is carried out by the Republican Chamber in the manner determined by the authorized body.</w:t>
+      1. The sale of attached property, except for property withdrawn from circulation by law, regardless of the grounds for attachment and types of property, with the exception of property specified in paragraph 3 of Article 77 of this Law, shall be conducted by the law enforcement officer at a sale in the form of an electronic auction on the unified electronic trading platform of the state automated digital system of enforcement proceedings or on a unified electronic trading platform, the selection of which shall be carried out by the Republican Chamber in accordance with the procedure determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The bailiff, after the seizure and evaluation of the property and before the sale of the property, simultaneously with familiarization with the evaluation report, shall grant the debtor, upon his written request, the right to independently sell the seized property within a period of not more than one month at a cost not lower than seventy-five percent of its appraised value. indicated in the valuation report, from the date of which no more than one year has elapsed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16142,127 +16394,151 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 74 as amended by the Law of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated December 31, 2021 № 100 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 74 as amended by the Law of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated December 31, 2021 № 100 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 74-1. Accounting of arrested property by an enforcement agent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      An enforcement agent ensures the record-keeping of the arrested property by means of the automated information system on enforcement proceedings. </w:t>
+      A law enforcement officer shall ensure the accounting of seized property through an automated digital system for enforcement proceedings. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 8 is supplemented by Article 74-1 in accordance with Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after the date of its first official publication);  as amended by Law of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2015).</w:t>
+        <w:t>      Footnote. Chapter 8 is supplemented by Article 74-1 in accordance with Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after the date of its first official publication);  as amended by Law of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2015); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -22981,51 +23257,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Suspension of debit transactions on a current account intended for storing recovered amounts in favor of collectors, a private enforcement agent whose license has been suspended or terminated or who has been deprived of a license, as well as expelled from the members of the Republican Chamber, is carried out on the basis of an order of the authorized body in the manner and in the form established by the authorized body in agreement with the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. The authorized body or its territorial bodies send the order specified in paragraph 4 of this article to second-tier banks or organizations carrying out certain types of banking operations, on paper or in electronic form through the state automated information system of enforcement proceedings. Such an order is subject to mandatory execution by second-tier banks and organizations engaged in certain types of banking operations.</w:t>
+      5. The authorized body or its territorial bodies shall transmit the order specified in paragraph 4 of this Article to second-tier banks or organizations carrying out certain types of banking operations, in hard copy or in electronic form by means of the state automated digital system of enforcement proceedings. Such order shall be subject to mandatory execution by second-tier banks and organizations carrying out certain types of banking operations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The order of the authorized body or its territorial bodies on the suspension of debit transactions on the current account of a private enforcement agent intended for the storage of recovered amounts in favor of collectors is canceled by the body that issued this order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23117,51 +23393,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 123 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 123 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -26007,51 +26283,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The procedure and conditions for attestation of persons who have completed an internship and are applying for the right to engage in the activities of a private bailiff shall be determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Territorial justice bodies of regions, cities of republican significance and the capital shall refuse admission to attestation if the person applying for the right to engage in the activities of a private bailiff does not meet the requirements established by this Law.</w:t>
+      2. Territorial justice bodies of regions, cities of republican significance and the capital shall refuse admission to attestation if the person applying for the right to engage in the activities of a private bailiff does not meet the requirements established by this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A reasoned decision to refuse admission to certification shall be sent to the person applying for the right to engage in the activities of a private bailiff no later than fifteen working days from the date of receipt of the application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26079,51 +26355,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Attestation of persons applying for the right to engage in the activities of a private bailiff is shall be conducted at least once a month. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      The decision on attestation for the right to engage in the activities of a private bailiff shall be valid for three years from the date of its issuance. </w:t>
+      5. The decision on attestation for the right to engage in the activities of a private bailiff shall be valid for three years from the date of its issuance. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -27644,51 +27920,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) to use services of public social security, medical and social insurance as established by the legislation of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) to obtain information from electronic databases of public registering bodies and other organizations; </w:t>
+      4) obtain information from the digital databases of government registration authorities and other organizations; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) accept an enforcement document for its production by fully repaying the amount indicated in it and demand compensation from the debtor, taking into account payment for its activities in accordance with Article 118 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -27708,51 +27984,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 147 as amended by the Law of the Republic of Kazakhstan dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 147 as amended by the Law of the Republic of Kazakhstan dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -27846,51 +28122,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The liability as stated above shall be still in force after abdication of a private enforcement agent. The employees of a private enforcement agent and other persons having access to the indicated information shall also protect privacy; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) carry out timely registration of enforcement proceedings, enforcement actions and accounting of property in the state automated information system for enforcement proceedings , invest resolutions, acts, protocols and other documents in electronic enforcement proceedings;</w:t>
+      4) timely register enforcement proceedings, enforcement actions, and property in the state-run automated digital system for enforcement proceedings; and upload rulings, acts, minutes, and other documents to the electronic enforcement proceedings system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) to observe the Code of professional honor of a private enforcement agents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -28150,51 +28426,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 148 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 257 dated 28. 11. 2014 (see subparagraph 12 of Article. 10 for the procedure of enforcement); № 269-V dated 29. 12. 2014 (shall be enforced from 01.01.2015); № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 16.07.2025 № 210-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 148 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 257 dated 28. 11. 2014 (see subparagraph 12 of Article. 10 for the procedure of enforcement); № 269-V dated 29. 12. 2014 (shall be enforced from 01.01.2015); № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 16.07.2025 № 210-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -29249,51 +29525,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The assistant of a private enforcement agent on the accepted procedural decision of a private enforcement agent and on his behalf  within the framework of execution of enforcement proceedings shall have the right to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) prepare drafts of procedural and other documents of enforcement proceedings , including in the state automated information system of enforcement proceedings;</w:t>
+      1) draft procedural and other documents related to enforcement proceedings, including through the state automated digital enforcement system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) deliver and give the parties of the enforcement process summons, notices and other documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -29349,51 +29625,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 16 is supplemented by Article 156-1 in accordance with Law of the Republic of Kazakhstan № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); as amanded by Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 16 is supplemented by Article 156-1 in accordance with Law of the Republic of Kazakhstan № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); as amanded by Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -29655,51 +29931,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) distributes enforcement documents through the state automated information system of enforcement proceedings between private enforcement agents in the manner determined by the authorized body;</w:t>
+      2) distribute enforcement documents among private bailiffs through the state-run automated digital enforcement system, in accordance with procedures established by the competent authority;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) carries out coordination and control over the activities of private enforcement agents within its competence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -29809,51 +30085,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 162 as amended by Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 162 as amended by Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -31766,51 +32042,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) file suits with the court for deprivation of licenses of private enforcement agents on the grounds provided for in paragraph 2 of Article 144 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) conclude the contracts with the state bodies on including of private enforcement agents to the public registers and electronic data basis.</w:t>
+      10) enter into agreements with government agencies to connect private bailiffs to public registries and digital databases;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10-1) exercise control over the activities of the operator of the Single Electronic Trading Platform in accordance with the rules for the sale of seized property;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -32082,51 +32358,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 167 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Law of the Republic of Kazakhstan № 269-V dated 29. 12. 2014 (shall be enforced from 01.01.2015); № 376-V dated 10.29.2015, (shall be enforced from 01.01.2016); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 31.12.2021 № 100 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 167 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Law of the Republic of Kazakhstan № 269-V dated 29. 12. 2014 (shall be enforced from 01.01.2015); № 376-V dated 10.29.2015, (shall be enforced from 01.01.2016); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 31.12.2021 № 100 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -33712,55 +33988,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -34082,35 +34358,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>