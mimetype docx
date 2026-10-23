--- v2 (2026-07-21)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5079c5f" w14:textId="5079c5f">
+    <w:p w14:paraId="10895dd" w14:textId="10895dd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,93 +145,91 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan, dated 2 April, 2010 № 261-IV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Unofficial translation</w:t>
-[...27 lines deleted...]
-        <w:t>      Footnote. Throughout the text, the words "state automated information system of enforcement proceedings", "state automated information system of enforcement proceedings", "automated information system of enforcement proceedings", "state automated information system of enforcement proceedings" shall be replaced respectively by the words "state automated digital system of enforcement proceedings", "state automated digital system of enforcement proceedings", "automated digital system of enforcement proceedings", "state automated digital system of enforcement proceedings" in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>
+      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Throughout the text, the words "state automated information system of enforcement proceedings", "state automated information system of enforcement proceedings", "automated information system of enforcement proceedings", "state automated information system of enforcement proceedings" shall be replaced respectively by the words "state automated digital system of enforcement proceedings", "state automated digital system of enforcement proceedings", "automated digital system of enforcement proceedings", "state automated digital system of enforcement proceedings" in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      throughout the text, the words “by legislative acts” shall be replaced by the word “by laws” in accordance with the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> SECTION 1. GENERAL PROVISIONS Chapter 1. BASIC PROVISIONS Article 1. Basic definitions, used in this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -275,50 +273,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) state automated digital system of enforcement proceedings – a digital system intended for electronic recording of enforcement proceedings, automation of procedural actions of a law enforcement officer, as well as receipt of data on the progress of enforcement proceedings by the parties to enforcement proceedings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      1-2) a resolution of a territorial body is a procedural document drawn up to cancel security and other enforcement measures, signed on paper by an authorised person of the territorial body or certified by  his/her electronic digital signature in the state automated digital system of enforcement proceedings;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2) unified register of debtors - the unified electronic data base, containing information about the debtors on enforcement proceedings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) unified electronic trading platform – a digital system, an aggregate of databases, technical, software, telecommunication and other means ensuring the possibility of input, storage and processing of information necessary for conducting an electronic auction, providing a unified publicly accessible point of access for participants of the electronic auction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -537,127 +553,147 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); with amendments introduced by Law of the Republic of Kazakhstan № 269-V dated December 29, 2014 (comes into force from 01.01.2015); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 391-V dated 12.11.2015 (comes into force six months after the day of its first official publication); dated 09.06.2021 № 49-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); with amendments introduced by Law of the Republic of Kazakhstan № 269-V dated December 29, 2014 (comes into force from 01.01.2015); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 391-V dated 12.11.2015 (comes into force six months after the day of its first official publication); dated 09.06.2021 № 49-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); № 325-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 2. Main purpose and objectives of enforcement proceedings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The main purpose of enforcement proceedings shall be to restore the violated rights of individuals and legal entities, and the interests of the state through the compulsory execution of judicial decisions adopted in the administration of justice, as well as the decisions of other authorities and empowered persons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The main objective of enforcement proceedings shall be the mandatory and timely adoption of measures aimed at the compulsory execution of writs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 2 as amended by the Law of the Republic of Kazakhstan dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021).</w:t>
+        <w:t>      Footnote. Article 2 as revised by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1111,97 +1147,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. Execution of judicial acts at the expense of the state budget for compensation for harm caused as a result of unlawful conviction, unlawful prosecution, unlawful use of detention as a preventive measure, house arrest, undertaking not to leave, unlawful imposition of an administrative penalty in the form of arrest or correctional labor , illegal placement in an organization providing medical care in the field of mental health, or another medical organization , carrying out covert investigative actions, subsequently recognized as illegal in a court of law, is carried out in the manner established by the central authorized body for budget execution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Enforcement of court acts and other bodies against foreigners, stateless persons and foreign organizations shall be carried out in accordance with this Law.</w:t>
+      4. The execution of acts of courts and other bodies in respect of foreign citizens, stateless persons and foreign organizations shall be carried out in accordance with this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Enforcement proceedings on court orders of other states in the territory of the Republic of Kazakhstan shall be carried out in accordance with the laws of the Republic of Kazakhstan, unless otherwise follows from international treaties, ratified by the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 6 as amended by the Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 239-V dated September 29, 2014 (comes into force ten calendar days after the day of its first official publication); № 180-VI as of 12.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 07.07.2020 № 361-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 6 as amended by the Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 239-V dated September 29, 2014 (comes into force ten calendar days after the day of its first official publication); № 180-VI as of 12.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 07.07.2020 № 361-VI (shall be enforced ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2276,69 +2312,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. An enforcement agent shall have the right on its own initiative or at the request of persons, involved in enforcement proceedings, to correct clerical errors or apparent arithmetical errors, admitted in a decision. These corrections shall be proposed by decision on amending in earlier taken decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. A repeal of decree of a state enforcement agent shall be produced by a corresponding decision of head of a territorial department.</w:t>
-[...17 lines deleted...]
-      The cancellation of the decision of a private enforcement agent is carried out by the private enforcement agent who issued it, or by another private enforcement agent, in the production of which the enforcement document was transferred, including on the basis of a judicial act or a protest of the prosecutor.</w:t>
+      4. A ruling by a state bailiff shall be cancelled by a corresponding ruling of the head of the territorial department - senior bailiff including based on a judicial act, protest or ruling of the prosecutor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The private bailiff's ruling shall be cancelled by the private bailiff who issued it, or by another private bailiff to whom the writ of execution has been transferred, including under a judicial act or protest, or a protest or ruling of the prosecutor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A ruling by a bailiff to ensure the execution of a writ of execution and the adoption of other enforcement measures may be cancelled by a ruling of a territorial body in the instances mentioned in sub-paragraph 2) of paragraph 6 of Article 48 hereof.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The decision of the bailiff comes into force from the date of its issuance, is subject to mandatory execution and can be appealed to the court within ten working days in the manner prescribed by the legislation of the Republic of Kazakhstan on administrative proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2358,51 +2412,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021).</w:t>
+        <w:t>      Footnote. Article 10 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021); № 325-VIII of 24.06.2026 (shall be effected upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2441,51 +2495,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 10-1. Features of simplified proceedings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Within the framework of simplified proceedings, enforcement documents provided for in subparagraphs 5), 6), 11), and 13) of paragraph 1 of Article 9 of this Law shall be accepted for the collection of an amount from an individual up to twenty monthly calculation indices.</w:t>
+      1. As part of simplified proceedings, writs envisaged by sub-paragraphs 5), 6), 11), 13) of paragraph 1 of Article 9 hereof shall be adopted for the collection of an amount from an individual of up to forty monthly calculation indices.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. In the event of failure to execute within the framework of simplified proceedings within the period stipulated by this Law, the writ of execution shall be executed in accordance with paragraph 1 of Article 138 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2513,75 +2567,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In case of refusal, the writ of execution shall be transferred to the bailiff for execution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. The decision made in simplified proceedings shall be equivalent to the decision of a bailiff.</w:t>
+      4. The decision of the territorial body and the decision issued in simplified proceedings shall be equivalent to the decision of the bailiff.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The procedure for implementing simplified proceedings shall be determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 10-1 as amended by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 10-2. Acceptance of an enforcement document for simplified proceedings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -2845,51 +2941,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the requirement of the writ of execution has been fulfilled in full;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) the decision of the relevant body based on which the writ of execution was issued has been cancelled.</w:t>
+      2) the decision of the relevant body based on which the writ of execution was issued has been cancelled;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the debtor is exempted from administrative liability or imposed administrative penalty under a decision of the authorised body (official) in the manner established by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. In the event of termination of simplified proceedings, the territorial body shall immediately issue a resolution in the state automated digital system of enforcement proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2945,51 +3059,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10-5 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10-5 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); № 330-VIII of 01.07.2026 (shall be enacted on the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3615,51 +3729,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) tax orders to collect the debt of an individual - within three years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1. Court orders may be presented to compulsory execution no sooner than five business days after becoming effective in law, with the exception of documents, provided by subparagraph 4 of paragraph 1 of this Law.</w:t>
+      1-1. Executive documents may be presented for compulsory execution no earlier than five working days after the entry into force of the judicial act or from the moment of their issuance, issuance or delivery by other bodies and empowered persons, excluding executive documents listed in sub-paragraph 4) of paragraph 1 of this article, executive documents subject to immediate execution, as well as those issued under part three of Article 470 of the Criminal Procedure Code of the Republic of Kazakhstan or paragraph two of part two of Article 241 of the Civil Procedure Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Specified terms shall be dated:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3769,51 +3883,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote: Article 11 as amended by Laws of the Republic of Kazakhstan №125-V dated 03.07.2013 (shall be enforced upon expiry of ten calendar days after its first official publication); № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 236-V dated 05.07.2014 (comes into force from 01.01.2015); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 378-V dated 31.10.2015 (comes into force from 01.01.2016); № 489-V dated 08.04.2016 (comes into force ten calendar days after the day of its first official publication); № 91-VI dated 11.07.2017 (comes into force ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote: Article 11 as amended by Laws of the Republic of Kazakhstan №125-V dated 03.07.2013 (shall be enforced upon expiry of ten calendar days after its first official publication); № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 236-V dated 05.07.2014 (comes into force from 01.01.2015); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 378-V dated 31.10.2015 (comes into force from 01.01.2016); № 489-V dated 08.04.2016 (comes into force ten calendar days after the day of its first official publication); № 91-VI dated 11.07.2017 (comes into force ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); № 325-VIII of 24.06.2026 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3852,70 +3966,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) by presentation of a court order for enforcement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      3) on the period of detection of a debtor.</w:t>
+        <w:t>
+      2) by a partial execution of enforcement document by the debtor, about which a note is made in the enforcement document by the bailiff;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) in the course of the search for the debtor, the head (acting head) of a legal entity that is the debtor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. After the break, the period begins again, while the time elapsed before the break is counted in the new period.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3935,51 +4049,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12 with an amendment introduced by Law of the Republic of Kazakhstan № 12-VI dated July 26, 2016 (comes into force thirty calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 12 with an amendment introduced by Law of the Republic of Kazakhstan № 12-VI dated July 26, 2016 (comes into force thirty calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); № 330-VIII of 01.07.2026 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4272,51 +4386,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 16. Rights and obligations of parties of enforcement proceedings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. The parties to enforcement proceedings shall have the right to get acquainted with the materials of the enforcement proceedings, including in electronic form, to make extracts from them, to make copies, to submit additional materials, to submit petitions, to participate in performance of enforcement actions, to give oral and written explanations in the course of enforcement actions, to express their arguments and considerations on all issues arising in the course of the enforcement proceedings, to object to the arguments and petitions of other persons participating in the enforcement proceedings, to file objections, to appeal against actions (inaction) or decisions of the bailiff on the issues of enforcement proceedings, to apply to the court for approval of a settlement agreement.  </w:t>
+      1. Parties to enforcement proceedings shall be entitled to become familiar with the materials of enforcement proceedings, including the state automated digital system of enforcement proceedings, make extracts from them, make copies, furnish additional materials, file petitions, take part in the performance of enforcement actions, record the progress of enforcement proceedings using technical means of audio, photo and video recording, provide oral and written clarifications in the course of enforcement proceedings, express their arguments and considerations on all issues arising during the course of enforcement proceedings, object to the arguments and motions of other persons participating in the enforcement proceedings, file challenges, appeal the actions (inaction) or decisions of the bailiff on the issues of enforcement proceedings, apply to the court with a motion to approve a settlement agreement or an agreement on the settlement of a dispute (conflict) through mediation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Parties of enforcement proceedings shall be obliged in a good faith to enjoy all rights, granted to them, as well as to meet requirements of this Law. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4354,145 +4468,145 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01.01.2016).</w:t>
+        <w:t>      Footnote. Article 16 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 325-VIII of 24.06.2026 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication); № 330-VIII of 01.07.2026 (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 17. Legal succession in enforcement proceedings</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. In the case of disposal of debtor (a death of a citizen, reorganization of a legal entity, transfer of a debt) enforcement agent shall direct a presentation to court that rendered a decision with the proposal on rendering of ruling to replace a debtor on his legal successor. A presentation shall be provided within three business days from the time when enforcement agent came to knowledge of the legal succession of a debtor. For the legal successor all actions, committed before his entry into enforcement proceedings, are mandatory in so far as they were mandatory for a debtor. </w:t>
+      1. In the event of the departure of a debtor (death of an individual, reorganization of a legal entity, transfer of debt), a state enforcement agent, under enforcement documents on recovery to the state revenue, and a private enforcement agent shall submit a recommendation to the court that issued the decision, proposing the issuance of a ruling on the replacement of the debtor by the debtor’s legal successor. The recommendation shall be submitted within three working days from the moment the enforcement agent became aware of the debtor’s legal succession. For the legal successor, all actions performed prior to the legal successor’s entry into enforcement proceedings shall be binding to the extent to which they would have been binding for the debtor. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. In all other cases, the legal succession shall be established upon application of a recoverer in accordance with the civil legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 17 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 17 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4693,149 +4807,191 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) receiving of adjudicated property (including money); </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) making of a settlement agreement.</w:t>
+      5) conclusion of a settlement agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 19 as amended by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 20. Persons who may not be representatives</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Representatives in enforcement proceedings may not be persons who have not attained the age of 18 or under guardianship or trusteeship. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2. Judges, prosecutors, Law enforcement officers, members of representative bodies, workers of authorized bodies and its territorial departments, an administrative office of the Supreme Court of the Republic of Kazakhstan may not be representatives in enforcement proceedings as authorized corresponding organizations or legal representatives. Person may not be a representative, if on this case he renders or rendered a legal assistance to persons whose interests are inimical to the interests of represented, as well as if he is the spouse or a close relative of enforcement agent. </w:t>
+        <w:t>
+      2. Judges, prosecutors, law enforcement officers, members of representative bodies, employees of the authorised body and its territorial divisions, the authorised body in charge for judicial administration, as well as their close relatives and spouses, may not act as representatives in enforcement proceedings, apart from in cases where they participate in enforcement proceedings as authorised representatives of the relevant organisations or legal representatives. A person may not act as a representative if they are providing or have previously provided legal assistance in the given case to persons whose interests conflict with those of the person being represented, if they have conducted mediation proceedings, or if they are the spouse or close relative of a bailiff.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Note: Under the close relatives in this Law are parents, children, adopted children, adoptive parents, full blood and half-blooded brothers and sisters, grandparents and grandchildren.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 20 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 20 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 325-VIII of 24.06.2026 (see Article 2 for the enactment procedure).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4997,69 +5153,87 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In the case of a deliberately wrong translation a translator is responsible in accordance with the Laws of the Republic of Kazakhstan, as he is warned by enforcement agent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 23. Participation of witnesses in enforcement proceedings</w:t>
-[...17 lines deleted...]
-      1. Enforcement procedures may be performed in the presence of at least two witnesses.</w:t>
+        <w:t xml:space="preserve"> Article 23. Involvement of witnesses or mandatory video recording in enforcement proceedings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Title of Article 23 as amended by the Law of the Republic of Kazakhstan dated 24.06.2026 № 325-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Enforcement actions may be carried out in the presence of at least two witnesses or with mandatory video recording.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. A presence of witnesses is mandatory in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5087,51 +5261,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) on the enforcement of a judgment on lodging in and ejectment, actions, related to arrest, seizure and transfer of property of a debtor, opening of his dwelling, premises, warehouses, manufacturing inspection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      A presence of witnesses in other cases is possible on initiative of enforcement agents.</w:t>
+      Presence of witnesses or the use of mandatory video recording in other cases shal be possible at the initiative of the bailiff.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. As witnesses may be invited any adults, able citizens, not interested in the end of enforcement procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5196,50 +5370,128 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. A witness shall have the right on compensation of expenses, incurred by him in connection with performance of witness duties, as well as compensation for short-received wages or pecuniary compensation for loss of time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. The amount of money, paid to witnesses, shall be identified to the costs of the commission of the enforcement procedures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Where it is not possible to call upon witnesses, other than in the cases referred to in sub-paragraphs 1) and 2) of paragraph 2 of this article, the bailiff shall record the progress of enforcement proceedings using video recording equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Prior to the commencement of enforcement proceedings for which video recording is being conducted, the bailiff shall announce this to the participants in the enforcement proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 23 as amended by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 24. The participation of a specialist in enforcement proceedings </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7197,51 +7449,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) termination of enforcement proceedings on the grounds provided for in Article 47 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) absence of debt on enforcement proceedings on periodic penalties;</w:t>
+      2) absence of debt under enforcement proceedings for the collection of periodic payments;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) return of the enforcement document without execution at the request of the court or other authority that issued the document;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7321,51 +7573,51 @@
         </w:rPr>
         <w:t>      5. Excluded by the Law of the Republic of Kazakhstan dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 33 is in the wording of Law of the Republic of Kazakhstan No 164-V dated 15.01.2013 (shall be enforced upon expiry of ten calendar days after its first official publication); № 269-V dated 29.12.2014 (comes into force from 01.01.2015); as amended by Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 33 is in the wording of Law of the Republic of Kazakhstan No 164-V dated 15.01.2013 (shall be enforced upon expiry of ten calendar days after its first official publication); № 269-V dated 29.12.2014 (comes into force from 01.01.2015); as amended by Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); № 325-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7441,51 +7693,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) on collection from a legal person the amount more than a sum of two thousand five hundred monthly calculation indices;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) on non-property nature - enforcement agent at the end of a period of enforcement under Article 39 of this Law, and on court orders on recovery of alimony in the case of non-payment of alimony by a debtor within three months, and debt creation more than a hundred monthly calculation indices shall direct to court a presentation on a temporary prohibition to issue license, permits to a debtor, as well as suspension of previously issued licenses and permits to a debtor. A presentation shall be considered by court in the order, established by the civil procedure legislation of the Republic of Kazakhstan. Copies of court rulings, rendered after consideration of enforcement agent shall be directed to a debtor for the enforcement in the relevant authorized bodies.</w:t>
+      3) of a non-pecuniary nature – upon expiry of the period for compliance granted by the bailiff, but not exceeding one month, and in the case of writs concerning the recovery of maintenance payments, where arrears have arisen, the bailiff shall notify the court of a motion for a temporary prohibition on the issue of licences, permits and special rights to the debtor, as well as for the suspension of licences, permits and special rights previously granted to the debtor. The motion shall be revieed by the court under the procedure established by the civil procedural legislation of the Republic of Kazakhstan. Copies of the court ruling issued following the consideration of the bailiff's motion are sent to the debtor and to the relevant authorized bodies for enforcement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. A court ruling, rendered after consideration of a presentation of enforcement agent, directed in accordance with this Article, is mandatory for enforcement by a debtor and all licensors and other government bodies, authorized to issue permits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7505,51 +7757,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 34 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 34 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 330-VIII of 01.07.2026 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7683,51 +7935,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 35-1. Drive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. In the event of failure to appear on summons without a valid reason in the cases provided for by subparagraph 8) of paragraph 1 of Article 67 of this Law, as well as bringing to administrative responsibility for the failure to execute a writ of execution, the debtor may be subject to a reasoned decision of the bailiff, authorized by the court, to be summoned.</w:t>
+      1. If a debtor fails to appear when summoned, without valid reason, to review the report on the inventory and seizure of property, or is absent during the inventory of the property, the debtor may be brought before the court by a reasoned order of the bailiff, authorised by the court.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for holding a debtor administratively liable for failure to adhere to an enforcement order shall be carried out under the procedure laid down in the Code of the Republic of Kazakhstan on Administrative Offences.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The summons is carried out by the bailiff with the participation of an employee of the internal affairs agency by means of compulsory transmission to the place of enforcement actions for a period not exceeding three hours and only on working days from 9 a.m. to 8 p.m.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7801,51 +8071,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 5 is supplemented by Article 35-1 in accordance with the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 5 is supplemented by Article 35-1 in accordance with the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); as amended by Law of the Republic of Kazakhstan № 330-VIII of 01.07.2026 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7866,70 +8136,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. An authorized person shall maintain unified register of debtors for the purposes of necessary objectives required for carrying out on compulsory execution of court orders. Information on debtors shall be posted on official web-site of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      Information for inclusion in the Unified register of debtors, except for information on debtors who do not have debts on enforcement proceedings on periodic penalties for more than three months, as well as on enforcement documents on acceptance and cancellation of measures to secure the claim, shall be sent by bailiffs within three working days after the initiation of enforcement proceedings.</w:t>
+        <w:t>
+      The Unified Register of Debtors shall be formed and maintained via the state automated digital system of enforcement proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Details for inclusion in the Unified Register of Debtors shall be sent by the bailiff within three working days after the initiation of enforcement proceedings, excluding writs on the collection of periodic payments, on the procedure for communication with the child, as well as on the adoption and cancellation of measures to secure the claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Data in the Unified Register of Debtors on writs on the collection of periodic payments shall be included if the debt is more than three months old, and on writs on the procedure for communication with a child - if the requirements of the enforcement document are not met without good reason more than two times in a row.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Specified information shall include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7975,97 +8263,205 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) last name, first name, patronymic (in its existence) of an enforcement agent, directing the specified information, name and address of territorial department or address of office of a private enforcement agent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. The debtor shall be excluded from the Unified register of debtors after termination of enforcement proceedings on the grounds provided for in Article 47 of this Law and in the absence of debt on executive proceedings on periodic penalties, and after termination of enforcement proceedings on the grounds provided for in Article 48 of this Law, under the requirements of the enforcement document.</w:t>
-[...17 lines deleted...]
-      Upon receipt of information on the fulfillment of the requirements of the enforcement document on the completed enforcement proceedings on the grounds provided for in Article 48 of this Law, the bailiff shall send relevant information to the authorized body to exclude the debtor from the Unified register of debtors within three working days. </w:t>
+      3. A debtor shall be excluded from the Unified Register of Debtors in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) termination of enforcement proceedings on the grounds envisaged by Article 47 hereof;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) absence of debt under the writ of execution for the collection of periodic payments;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) compliance (two or more times in a row) by the debtor with the requirements of the writ of execution regarding the procedure for communication with the child;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) termination of enforcement proceedings on the grounds stipulated in Article 48 hereof, upon fulfillment of the requirements of the enforcement document;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) expiration of the period for presenting the writ of execution for compulsory execution as listed in Article 11 hereof, after its return on the grounds envisaged in Article 48 hereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Upon receipt of information on the execution of the requirements of the writ of execution for completed enforcement proceedings on the grounds stipulated in Article 48 hereof, within three working days, the bailiff shall send the relevant information to the authorised body for the exclusion of the debtor from the Unified Register of Debtors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for maintaining the Unified Register of Debtors shall be established by the authorised body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 36 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 269-V dated 29.12.2014 (comes into force from 01.01.2015); as amended by Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (comes into force from 01.01.2016); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 36 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 269-V dated 29.12.2014 (comes into force from 01.01.2015); as amended by Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (comes into force from 01.01.2016); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); № 325-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8104,52 +8500,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Was excluded by the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3. A state bailiff shall initiate an enforcement proceeding without the request of the collector in cases when the enforcement document was sent to him by a court or another body (official). </w:t>
+        <w:t>
+      3. The state bailiff shall initiate enforcement proceedings based on an enforcement document sent to him/her by the court or another authority (official).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       A private bailiff shall initiate enforcement proceedings on the basis of an enforcement document sent to him through the state automated digital system of enforcement proceedings in the manner prescribed by subparagraph 2) of paragraph 1 of Article 162 of this Law. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8195,97 +8591,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       According to executive documents on recovery to the state income and socially significant categories of cases, enforcement proceedings are initiated by a private enforcement agent without concluding an agreement (agreement).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Simultaneously with the initiation of enforcement proceedings, the law enforcement officer shall take measures to secure the execution of enforcement documents as provided for by this Law, and shall also, by means of verification through the state automated digital system of enforcement proceedings, ascertain the existence of other enforcement proceedings against the debtor; in the event such proceedings are identified, the law enforcement officer shall notify the recoverer and explain the order of priority for satisfying the recoverer's claims in accordance with this Law.</w:t>
+      Simultaneously with the initiation of enforcement proceedings, the bailiff shall take measures to ensure the execution of the writs envisaged hereunder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. After the initiation of enforcement proceedings any enforcement of debtor’s duties before recoverer should be with a mandatory notification of enforcement agent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Footnote. Article 37 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01/01/2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 30.12.2025 № 246-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication). </w:t>
+        <w:t>      Footnote. Article 37 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01/01/2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 30.12.2025 № 246-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); № 325-VIII of 24.06.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8559,51 +8955,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. A copy of decision of enforcement agent on the refusal of initiating of enforcement proceedings with application of all received documents no later than a day, following the date of rendering of decision shall be directed to a recoverer and in court or body (official) for issuing a court order. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-       In a decision of refundment must be indicated grounds, on which a court order is returned. </w:t>
+      In a decision of refundment must be indicated grounds, on which a court order is returned. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Elimination of the circumstances provided for by subparagraphs 1), 2), 3), 4), 6), 7), 8), 9), 10), 11) and 13) of paragraph 1 of this article does not prevent the re-sending (presentation ) an enforcement document to a bailiff in the manner prescribed by this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8707,51 +9103,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 39. Period for enforcement of court orders </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Enforcement of court orders by enforcement agents must be completed no later than two months from the date of initiation of enforcement proceedings, with exception of court orders on periodic recoveries, except the cases, when were established other periods of enforcement by legislative acts.</w:t>
+      1. Enforcement of writs of execution by bailiffs must be completed within no more than two months from the date of initiation of enforcement proceedings, excluding writs of execution on the collection of periodic payments, the procedure for communication with a child, and also excluding in cases where legislative acts establish other terms of execution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. On court orders, related with wracking of buildings, with the manufacturing of process operations, as well as on court orders on pecuniary, which requires the extent with the involving of specialists, performance of expert examination, realization, asset tracing of a debtor, enforcement shall be completed no later than four months. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8797,79 +9193,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the execution of enforcement documents was suspended, delayed or spread over time on the grounds provided for by this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) the debtor is granted the right to independently sell the seized property.</w:t>
+      2) the debtor is granted the right to independently sell the seized property;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) an appeal has been lodged with the court against the bailiff’s action (or inaction) or refusal to take such action;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the court has accepted for consideration the submission (petition) of the bailiff;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) the bailiff has levied a claim on the debtor’s wages and other types of income in the absence of property against which the claim can be levied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 39 as amended by the Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated December 31, 2021 № 100 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 39 as amended by the Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated December 31, 2021 № 100 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); № 325-VIII of 24.06.2026 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9125,51 +9575,51 @@
         </w:rPr>
         <w:t xml:space="preserve">      4) is excluded by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      5) excluded by the Law of the Republic of Kazakhstan dated 06/26/2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication) ;</w:t>
+        <w:t>      5) excluded by the Law of the Republic of Kazakhstan dated 06/26/2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9210,124 +9660,124 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) filing a lawsuit in court for exclusion from the inventory of property, which is foreclosed on a writ of execution;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...72 lines deleted...]
-      10-1) an adoption by court a decision on the restructuring of Organization, which is a member of banking conglomerate as a parent organization and not a financial institution;</w:t>
+        <w:t>
+      8) adoption by the authorised body for regulation, control and supervision of the financial market and financial organisations of a decision in relation to the debtor to revoke or suspend the license to carry out activities in the financial market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) initiation by the court of proceedings for the forced liquidation of a bank, insurance (reinsurance) organisation, or voluntary accumulative pension fund that is a debtor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1) adoption by the authorised body for regulation, control and supervision of the financial market and financial organisations of a decision to revoke the license of a branch of a non-resident bank of the Republic of Kazakhstan, a branch of a non-resident insurance (reinsurance) organisation of the Republic of Kazakhstan, which are debtors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) adoption by the authorised body for regulation, control and supervision of the financial market and financial organisations of a decision to apply a resolution regime to a bank that is a debtor, unless otherwise envisaged by the said decision;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) appeals of the temporary administration for bank management, who is a debtor and is in the financial stability restoration mode, with an application to suspend the execution of writs of execution for the collection of debts from the bank issued after the date of introduction of the said mode;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -9397,51 +9847,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) a written application of a recoverer; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13) vindications of enforcement proceedings by a court, prosecutor's office or other Law enforcement bodies, vested with such right. </w:t>
+      13) the reclaiming of enforcement proceedings by a court, prosecutor’s office or criminal prosecution bodies vested with such a right; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) if the prosecutor sanctioned the decision of the bailiff to declare a search for the debtor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9479,51 +9929,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 42, as amended by Laws of the Republic of Kazakhstan № 368-IV dated 28.12.2010 (shall be enforced upon expiry of ten calendar days after its first official publication); № 414-IV dated 01.03.2011 (shall be enforced from 01.01.2010); № 564-IV dated 17.02.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); No 30-V dated 05.07.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); No 106-V dated 21.06.2013 (shall be enforced upon expiry of ten calendar days after its first official publication); № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 270-V dated December 29, 2014 (comes into force ten calendar days after the day of its first official publication); № 308-V dated April 22, 2015 (comes into force ten calendar days after the day of its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 27.12.2019 № 290-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 06/26/2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 16.12.2020); № 179-VII of 30.12.2022 (shall be promulgated sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 42, as amended by Laws of the Republic of Kazakhstan № 368-IV dated 28.12.2010 (shall be enforced upon expiry of ten calendar days after its first official publication); № 414-IV dated 01.03.2011 (shall be enforced from 01.01.2010); № 564-IV dated 17.02.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); No 30-V dated 05.07.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); No 106-V dated 21.06.2013 (shall be enforced upon expiry of ten calendar days after its first official publication); № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 270-V dated December 29, 2014 (comes into force ten calendar days after the day of its first official publication); № 308-V dated April 22, 2015 (comes into force ten calendar days after the day of its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 27.12.2019 № 290-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 06/26/2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 16.12.2020); № 179-VII of 30.12.2022 (shall be promulgated sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 12.06.2026 № 311-VIII (shall be enforced ten calendar days after the day of its first official publication); № 259-VIII of 16.01.2026 (shall enter into force on 01.07.2026); № 325-VIII of 24.06.2026 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9669,69 +10119,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-1) provided for by subparagraph 6-1) of Article 42 of this Law - before the end of the heating season at the location of the only one owned dwelling in the territory of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) provided by subparagraph 10) of Article 42 of this Law – before termination of restructurisation of financial organization;</w:t>
+      4) envisaged in sub-paragraph 10) of part one of Article 42 hereof until the termination of the bank resolution regime;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5) provided by subparagraph 10-1) of the part one of Article 42 of this Law – before termination of restructurisation of organization, included to banking conglomerate in the capacity of parental organization and that is not financial organization; </w:t>
+      5) stipulated in sub-paragraph 10-1) of part one of Article 42 hereof, until the day of termination of the financial stability restoration regime, unless otherwise specified in the statement of the temporary administration for managing the bank; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) provided by subparagraph 11-1) of Article 42 of this Law – before release of a debtor from medical treatment facility, return from business travel to inhabited locality, as well as from active military service in Armed Forces, other forces and military formations of the Republic of Kazakhstan due to completion of active military service; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9741,51 +10191,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) provided for by subparagraph 11-2) of Article 42 of this Law - before the creditor deposits the amount necessary for the implementation of enforcement actions to the current account intended for storing the collected amounts in favor of the creditors;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) provided for by subparagraph 12) of part one of Article 42 of this Law - from the date of receipt of the application from the recoverer for a period of not more than ten calendar days, and when the parties conclude a mediation agreement for a period of not more than thirty calendar days;</w:t>
+      8) envisaged in sub-paragraph 12) of part one of Article 42 hereof - from the date of receipt of the application from the claimant for a period of no more than ten calendar days, and when the parties to the enforcement proceedings apply to the court with a petition for approval of a settlement agreement or the conclusion of a mediation agreement for a period of no more than thirty calendar days;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) provided by subparagraph 13) of Article 42 of this Law – before return of enforcement proceedings by body that reclaimed it. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9805,199 +10255,236 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 44 is in the wording of Law of the Republic of Kazakhstan № 164-IV dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Laws of the Republic of Kazakhstan № 269-V dated December 29, 2014 (comes into force from 01.01.2015); № 270-V dated December 29, 2014 (comes into force ten calendar days after the day of its first official publication); № 308-V dated April, 22, 2015 (comes into force ten calendar days after the day of its first official publication); dated 27.12.2019 № 290-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 20.12.021 № 84-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); № 179-VII of 30.12.2022 (shall be brought into force sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 44 is in the wording of Law of the Republic of Kazakhstan № 164-IV dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Laws of the Republic of Kazakhstan № 269-V dated December 29, 2014 (comes into force from 01.01.2015); № 270-V dated December 29, 2014 (comes into force ten calendar days after the day of its first official publication); № 308-V dated April, 22, 2015 (comes into force ten calendar days after the day of its first official publication); dated 27.12.2019 № 290-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 20.12.021 № 84-VII (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); № 179-VII of 30.12.2022 (shall be brought into force sixty calendar days after the date of its first official publication); № 259-VIII of 16.01.2026 (shall enter into force on 01.07.2026); № 325-VIII of 24.06.2026 (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...72 lines deleted...]
-      3. The expenses for the search of the debtor shall be related to the costs of executing the enforcement actions and shall be recovered by the court from the debtor to the state budget. </w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 45. Search for a debtor, the head (acting head) of a legal entity that is a debtor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of Article 45 as amended by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Should the debtor's whereabouts are unknown, or if the legal entity that is the debtor is absent from its registered office or actual address, or from its registered office or property, the bailiff shall be obligated to apply to the prosecutor's office at the location of enforcement of the writ of execution with a ruling declaring a search for the debtor, the head (or acting head) of the legal entity that is the debtor, through the internal affairs agencies or the economic investigation service. If a search is declared for the debtor, the head (or acting head) of the legal entity that is the debtor, and the debtor has no property that may be seized, enforcement proceedings shall be suspended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Enforcement proceedings shall be resumed upon establishing the location of the debtor, the head (acting head) of the legal entity that is the debtor or identifying the debtor’s property.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The search for the debtor, the head (acting head) of a legal entity that is a debtor, shall be carried out with the sanction of the prosecutor by the internal affairs bodies, the economic investigation service in the manner established by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The costs of searching for the debtor, the head (acting head) of a legal entity that is a debtor, shall be related to the costs of conducted enforcement actions and shall be subject to recovery by the court from the debtor, the head (acting head) of a legal entity that is a debtor to the state budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The expenses for search of the debtor shall be determined on the basis of the request of the bodies that carried out the search. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. If the bailiff establishes the location of the debtor, the head (acting head) of the legal entity that is the debtor, or their appearance before the bailiff, the bailiff shall notify the authority conducting the search for them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 45 is in the wording of Law of the Republic of Kazakhstan № 248-V dated 07.11.2014 (comes into force ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 45 is in the wording of Law of the Republic of Kazakhstan № 248-V dated 07.11.2014 (comes into force ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 12.06.2026 № 311-VIII (shall be enforced ten calendar days after the day of its first official publication); № 325-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10185,51 +10672,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) parties of enforcement proceeding concluded agreement on settlement of dispute in the manner of mediation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) after the death of the citizen, who is a recoverer or a debtor, the requirements or obligations, established by a decision may not be passed to the legal successor of the dead person;</w:t>
+      3) after the death of an individual who was a recoverer or debtor, the requirements or obligations established by the decision cannot pass to the legal successor of the deceased person;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) was lost the possibility of the enforcement of court orders, which obliges a debtor to commit certain actions (to refrain from commission of certain actions) was lost;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10257,51 +10744,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) a court decision has become enforceable to terminate the bankruptcy proceedings and terminate the bankrupt's obligations outstanding during the bankruptcy proceedings against a creditor included in the creditor claims register or a court decision to approve a solvency rehabilitation plan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-2) the extrajudicial bankruptcy procedure has been completed and the debtor has been declared bankrupt concerning the creditors specified in subparagraph 11) of Article 1 of the Law of the Republic of Kazakhstan “On Restoring Insolvency and Bankruptcy of Citizens of the Republic of Kazakhstan”, information about which is reflected in the database of credit bureaus;</w:t>
+      5-2) the out-of-court bankruptcy proceedings have been completed and the debtor has been declared bankrupt in relation to the creditors specified in sub-paragraph 11) of Article 1 of the Law of the Republic of Kazakhstan “On Restoring Solvency and Bankruptcy of Citizens of the Republic of Kazakhstan”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-3) the debtor is exempted from administrative liability or imposed administrative penalty based on a decision of the authorised body (official) in the manner established by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) liquidation of a legal entity that was a claimant or a debtor has been completed - in the absence of a legal successor or an executive document has been sent for execution to the liquidation commission of a legal entity that is a debtor, a court decision has entered into force on declaring the debtor bankrupt or a court ruling on approval of a rehabilitation plan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10329,87 +10834,129 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) debts on enforcement proceeding on recovery of alimony after reaching the majority are absent;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      7-2) the obligation to pay alimony has been terminated under Article 176 of the Code of the Republic of Kazakhstan “On Marriage (Matrimony) and Family”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       8) a recoverer refused to receive items, seized from a debtor in the enforcement of a court order on their transfer to a debtor;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1) a debtor doesn’t have property, as well as money, securities or incomes, all the measures on detection of his (her) property or incomes found issueless in the course of enforcement of court order on confiscation of property;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      9) the court decision to terminate the restructuring on the grounds provided for in subparagraph 2) of the first part of Article 354 of the Civil Procedure Code of the Republic of Kazakhstan has entered into force;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      9) excluded by Law of the Republic of Kazakhstan № 259-VIII of 16.01.2026 (shall come into force on 01.07.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) the mortgage is terminated in accordance with Article 37 of the Law of the Republic of Kazakhstan "On Mortgage of Real Estate".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10418,52 +10965,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. In cases of termination of enforcement proceedings, the bailiff within 24 hours shall issue a resolution on this matter. The enforcement document or a copy thereof with the appropriate note shall be sent by the bailiff to the court or other authority that issued the document.   </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Simultaneously with termination of enforcement proceedings, the enforcement measures shall be subject to cancellation. According to the enforcement documents, terminated on the basis of subparagraphs 1), 2), 2-1) and 7) of paragraph 1 of this article, after execution of which the enforcement sanction, execution costs, penalties and the amount of payment for the activities of a private bailiff, the measures of security of the fulfillment shall be subject to cancellation only after their collection.  </w:t>
+        <w:t>
+      Simultaneously with the termination of enforcement proceedings, enforcement measures, including those adopted by other bailiffs under the same writ of execution – shall be revoked. For writs of execution terminated based of sub-paragraphs 1), 2), 2-1), and 7) of paragraph 1 of this article, following the execution thereof, the enforcement penalty, enforcement costs, penalties and the fee for the services of a private bailiff shall be recoverable; enforcement measures shall be revoked only after such amounts have been recovered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       In cases where the debtor makes a payment through the payment gateway of the "digital government" and payment systems integrated with the state automated digital system of enforcement proceedings, the termination of enforcement proceedings shall be generated in electronic form and compulsory enforcement measures shall be lifted automatically. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10483,51 +11030,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 47 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 177-V dated 07.03.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 399-V dated 13.11.2015 (comes into force ten calendar days after the day of its first official publication); dated 27.12.2019 № 290-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated December 31, 2021 № 100 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); № 179-VII of 30.12.2022 (shall become effective sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 47 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 177-V dated 07.03.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V dated 29.10.2015 (comes into force from 01.01.2016); № 399-V dated 13.11.2015 (comes into force ten calendar days after the day of its first official publication); dated 27.12.2019 № 290-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated December 31, 2021 № 100 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); № 179-VII of 30.12.2022 (shall become effective sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); № 259-VIII of 16.01.2026 (shall enter into force on 01.07.2026); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026); № 325-VIII of 24.06.2026 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication); № 330-VIII of 01.07.2026 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11023,79 +11570,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) provided for by subparagraph 1) of paragraph 1 of this article, if the recoverer reimbursed the actually incurred costs of enforcement and paid for the activities of a private enforcement agent;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) the expiration of the term for presenting the enforcement document for enforcement, provided for in Article 11 of this Law.</w:t>
+      2) expiration of the period for presenting an enforcement document for compulsory execution, as envisaged in Article 11 hereof, based on a ruling of a bailiff or a ruling of a territorial body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 48, as amended by Laws of the Republic of Kazakhstan № 15-V dated 27.04.2012 (shall be enforced upon expiry of ten calendar days after its first official publication.); № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V as of 29.10.2015 (goes into effect on 01.01.2016); № 91-VI as of 11.07.2017 (goes into effect ten calendar days after its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 48, as amended by Laws of the Republic of Kazakhstan № 15-V dated 27.04.2012 (shall be enforced upon expiry of ten calendar days after its first official publication.); № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V as of 29.10.2015 (goes into effect on 01.01.2016); № 91-VI as of 11.07.2017 (goes into effect ten calendar days after its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); № 325-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11484,51 +12031,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. If during the enforcement of a court orders will be developed that a debtor, a debtor's property are in the territory, which is not subject to the powers of enforcement agent:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) An enforcement agent shall immediately make a ruling to send the executive document on territoriality to another state enforcement agent at the new place of residence or actual residence of the debtor, new place of his work, new location of the debtor – of a legal entity and shall notify the recoverer thereof.</w:t>
+      1) the state bailiff shall immediately issue a ruling on sending the writ of execution, according to territorial jurisdiction, to another state bailiff at the new place of residence or actual residence of the debtor, his/her new place of work, excluding cases where the debtor is serving a sentence in the territory of another administrative-territorial unit, the new location of the debtor - a legal entity whereof he/she notifies the claimant.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The enforcement document and the materials of the enforcement proceedings shall be transmitted by means of the state automated digital system of enforcement proceedings, provided that the enforcement document and copies of all materials of the enforcement proceedings shall be transmitted in hard copy no later than three working days from the moment of issuance of the resolution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11556,115 +12103,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       An enforcement document received in electronic form and the materials of the enforcement proceedings shall be transmitted solely by means of the state automated digital system of enforcement proceedings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) within three working days, a private enforcement agent issues a decision to send a writ of execution to the relevant regional chamber of private enforcement officers by territoriality, about which he notifies the recoverer or, in agreement with him, has the right to take enforcement actions with a trip outside his executive district for the sale of real estate the debtor at the place of his registration and (or) other property at the place of his location, as well as, in agreement with the private enforcement agent of the relevant executive district, instruct him to perform certain enforcement actions.</w:t>
+      2) within three working days, the private bailiff issues a ruling on sending the writ of execution to the relevant regional chamber of private bailiffs according to territoriality, excluding where the debtor is serving a sentence in the territory of another executive district, on which the creditor is notified or, by agreement with him/her, has the right to implement enforcement actions by traveling outside the boundaries of his/her executive district for the sale of the debtor's real estate at the place of his/her registration and (or) other property at the place of his/her location, and also, by agreement with the private bailiff of the relevant executive district, instruct him/her to perform certain enforcement actions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The instruction shall be issued by a resolution of a private enforcement agent in accordance with Article 10 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      4-1. Serving a sentence by a debtor in another enforcement district (administrative-territorial unit) shall not constitute grounds for sending a writ of execution to the appropriate jurisdiction. In this case, a private bailiff shall send the ruling to withhold from the debtor's wages and other income directly to the place where the sentence is being served.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       5. A private bailiff who has sent a writ of execution to the relevant regional chamber of private bailiffs by territoriality in the manner prescribed by this article is obliged to return the unused advance fee to the recoverer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 52 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 52 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); № 325-VIII of 24.06.2026 (shall become effected upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12042,51 +12607,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The collection on property of a debtor shall be levied in that extent and volume that is necessary for the enforcement of a court orders, taking into account the cost of enforcement and payment of the costs for a private enforcement agent activity. In case of insufficiency of other property of a debtor the collection may be levied on its property, the cost of which shall exceed the amount of recovery under a court order. In such cases, after the sale of property a debtor shall receive the proceeds of sale less collected amount and cost of the enforcement by a court order, as well as the amounts, paid for a private enforcement agent’s activity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Being a debtor in detection shall not prevent the levy execution on his property.</w:t>
+      6. The fact that the debtor, the head (acting head) of a legal entity that is the debtor, is wanted shall not constitute an obstacle to foreclosure on his/her property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. In awarding a recoverer the certain items, specified in a court order enforcement agent shall withdraw these items from a debtor and transfer them to a recoverer with drawing up the act of transmission. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12106,51 +12671,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 55 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V as of  29.10.2015 (goes into effect on 01.01.2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiration of three months from the date of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 03.01.2026 № 251-VIII, (shall enter into force upon the expiry of sixty calendar days after the date of its first official publication.</w:t>
+        <w:t>      Footnote. Article 55 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V as of  29.10.2015 (goes into effect on 01.01.2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiration of three months from the date of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 03.01.2026 № 251-VIII, (shall enter into force upon the expiry of sixty calendar days after the date of its first official publication; № 325-VIII of 24.06.2026 (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12546,50 +13111,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) money in bank accounts intended for the transfer of compensation for material damage and the provision of necessary assistance from the state budget and (or) from charitable organizations to individuals who have suffered as a result of a natural or man-made emergency;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      1-2) money in bank accounts intended for the transfer of alimony (money intended for the maintenance of minor children and persons with disabilities);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2) money held in bank accounts intended for the transfer of housing payments, one-time pension payments from the unified accumulative pension fund for the purpose of improving housing conditions and (or) paying for treatment, target assets, payments of target savings from a single accumulative pension fund for the purpose of improving housing conditions and (or) paying for education, payments of savings from an educational savings deposit or insurance payments under an educational savings insurance contract for improving housing conditions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) money in the bank account in a housing construction savings bank with the status of national development institute, intended for the transfer of payments and subsidies for the purpose of paying for rented housing in the private housing stock;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12852,133 +13435,151 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) funds available in the current account of the financial manager for depositing money in bankruptcy proceedings under the Law of the Republic of Kazakhstan “On Restoration of Solvency and Bankruptcy of Citizens of the Republic of Kazakhstan”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      12-1) funds and (or) securities of banks in the central depository and (or) clearing organisation, intended to ensure the completion of settlements on interbank payments (or) money transfers made on the territory of the Republic of Kazakhstan using payment cards;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       13) money in bank accounts intended for the transfer of financial assistance provided in accordance with subparagraph 1) of paragraph 4 of Article 112 of the Social Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. If there is no or insufficient money in a bank account with respect to which a collection order is issued, money is recovered from another (other) bank account (s) of the debtor in tenge or in foreign currency using the market exchange rate set as of the day of the payment in accordance with the procedure established the National Bank of the Republic of Kazakhstan jointly with the authorized state body regulating activities in the field of accounting and financial reporting. The keeping and execution of the collection order in the cases provided for in this paragraph shall be made as and when money arrives in bank accounts of the debtor until it is fully executed or the bank closes the bank account due to the client’s liquidation or absence of money in the client’s bank account for more than one year in accordance with the procedure specified in the regulatory legal act of the National Bank of the Republic of Kazakhstan. </w:t>
+      3. In the absence or insufficiency of money on the bank account to which a collection order has been presented, the recovery of money shall be carried out from another (other) bank account (accounts) of the debtor in tenge or in foreign currency with the application of the market exchange rate established in accordance with the procedure determined by the National Bank of the Republic of Kazakhstan jointly with the authorized state body exercising regulation of activities in the sphere of accounting and financial reporting, on the day of payment. The retention and execution of a collection order in the cases provided for by this paragraph shall be carried out as money is credited to the debtor’s bank accounts until its full execution or until the bank closes the bank account due to the liquidation of the client or the absence of money on the client’s bank account for more than one year, in accordance with the procedure determined by a regulatory legal act of the National Bank of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. In case of partial execution of an enforcement document, an enforcement agent shall put a note on the amount paid in the enforcement document.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. When suspending or terminating or revoking the license of a private enforcement agent who issued a collection order, the private enforcement agent to whom the enforcement proceedings were transferred sends to the bank or organization engaged in certain types of banking operations an order to revoke a payment document, a resolution on acceptance for its production of a writ of execution and at the same time issues a new collection order.</w:t>
+      5. In case of suspension or termination of a license or revocation of a license of a private bailiff, exclusion of a private bailiff from the membership of the Republican Chamber or transfer to another executive district, the private bailiff to whom enforcement proceedings have been transferred via the state automated digital system of enforcement proceedings or on paper, shall send to second-tier banks or organisations engaged in certain types of banking operations an order to revoke the issued collection order, a resolution on the acceptance of the writ of execution for their proceedings and issue a new collection order in the manner established hereunder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 58 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 12-VІ as of 26.07.2016 (goes into effect thirty calendar days after its first official publication); № 114-VI as of 12.12.2017 (goes into effect on 01.01.2018); № 168-VI as of 02.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 171-VI as of 04.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced ten calendar days after the day of its first official publication); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021); dated December 30, 2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); № 138-VII of 12.07.2022 (shall be put into force sixty calendar days after the date of its first official publication); № 177-VII of 30.12.2022 (shall come into effect ten calendar days after the date of its first official publication); № 179-VII of 30.12.2022 (shall take effect sixty calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced from 01.01.2024); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 16.05.2024 № 82-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 22.11.2024 № 138-VIII (effective six months after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 26.06.2025 № 198-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 30.06.2025 № 204-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 30.06.2025 № 205-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 58 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 12-VІ as of 26.07.2016 (goes into effect thirty calendar days after its first official publication); № 114-VI as of 12.12.2017 (goes into effect on 01.01.2018); № 168-VI as of 02.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 171-VI as of 04.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced ten calendar days after the day of its first official publication); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021); dated December 30, 2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); № 138-VII of 12.07.2022 (shall be put into force sixty calendar days after the date of its first official publication); № 177-VII of 30.12.2022 (shall come into effect ten calendar days after the date of its first official publication); № 179-VII of 30.12.2022 (shall take effect sixty calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced from 01.01.2024); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 16.05.2024 № 82-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 22.11.2024 № 138-VIII (effective six months after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 26.06.2025 № 198-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 30.06.2025 № 204-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 30.06.2025 № 205-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026); № 259-VIII of 16.01.2026 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication); № 325-VIII of 24.06.2026 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13054,51 +13655,111 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) return of a court order to a recoverer, except the case, provided in subparagraph 4) of paragraph 1 of Article 48 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) at the statement of a recoverer on revocation of collection order.</w:t>
+      4) at the statement of a recoverer on revocation of collection order;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) if it is established that the execution of the collection order will entail a violation of the requirements of paragraph 2 of Article 58 or paragraph 1 of Article 95 hereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 59 as amended by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 60. Levy execution on a share in common property</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13576,50 +14237,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) money in bank accounts intended for the transfer of compensation for material damage and the provision of necessary assistance from the state budget and (or) from charitable organizations to individuals who have suffered as a result of a natural or man-made emergency;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      1-2) money in bank accounts intended for the transfer of alimony (money intended for the maintenance of minor children and disabled persons);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2) money held in bank accounts intended for the transfer of housing payments, one-time pension payments from the unified accumulative pension fund for the purpose of improving housing conditions and (or) paying for treatment, target assets, payments of target savings from the unified accumulative pension fund for the purpose of improving housing conditions and (or) paying for education, payments of savings from an educational savings deposit or insurance payments under an educational savings insurance contract for improving housing conditions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) money in the bank account in a housing construction savings bank with the status of  national development institute, intended for the transfer of payments and subsidies for the purpose of paying for rented housing in the private housing stock;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -13900,50 +14579,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) funds available in the current account of the financial manager for depositing money in bankruptcy proceedings under the Law of the Republic of Kazakhstan “On Restoration of Solvency and Bankruptcy of Citizens of the Republic of Kazakhstan”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      14-1) money and (or) securities of banks in the central depository and (or) clearing organisation, intended to ensure the completion of settlements on interbank payments (or) money transfers made on the territory of the Republic of Kazakhstan using payment cards;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       15) money in bank accounts intended for the transfer of financial assistance provided in accordance with subparagraph 1) of paragraph 4 of Article 112 of the Social Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The seizure of property that is the subject of repo transactions concluded in the trading systems of the organizers of the auction by the open bidding method and (or) with the participation of the central counterparty in the course of civil proceedings may be imposed only after the closure of these repo transactions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -14054,51 +14751,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 62 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); as of № 376-V 29.10.2015 (goes into effect on 01.01.2016); № 12-VІ as of 26.07.2016 (goes into effect thirty calendar days after its first official publication); № 114-VI as of 12.12.2017 (goes into effect on 01.01.2018); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 168-VI as of 02.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 171-VI as of 04.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 217-VI dated 21.01.2019 (implementation of Article 2); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (see Article 2 for the procedure for enactment); dated December 30, 2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); № 138-VII of 12.07.2022 (shall be put into effect sixty calendar days after the date of its first official publication); № 177-VII of 30.12.2022 (shall be brought into force ten calendar days after the date of its first official publication); № 179-VII of 30.12.2022 (shall come into force sixty calendar days after the date of its first official publication); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 16.05.2024 № 82-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 22.11.2024 № 138-VIII (effective six months after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 30.06.2025 № 204-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 30.06.2025 № 205-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 62 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); as of № 376-V 29.10.2015 (goes into effect on 01.01.2016); № 12-VІ as of 26.07.2016 (goes into effect thirty calendar days after its first official publication); № 114-VI as of 12.12.2017 (goes into effect on 01.01.2018); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 168-VI as of 02.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 171-VI as of 04.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); № 217-VI dated 21.01.2019 (implementation of Article 2); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (see Article 2 for the procedure for enactment); dated December 30, 2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); № 138-VII of 12.07.2022 (shall be put into effect sixty calendar days after the date of its first official publication); № 177-VII of 30.12.2022 (shall be brought into force ten calendar days after the date of its first official publication); № 179-VII of 30.12.2022 (shall come into force sixty calendar days after the date of its first official publication); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 16.05.2024 № 82-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 22.11.2024 № 138-VIII (effective six months after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 30.06.2025 № 204-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 30.06.2025 № 205-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); № 259-VIII of 16.01.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); № 325-VIII of 24.06.2026 (shall become effected upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -15508,51 +16205,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Copies of an enforcement agent’s order for appointing an appraiser shall be sent to parties to enforcement proceedings not later than the day following the day of its issuance.  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. A party to enforcement proceedings who disagrees with the appraisal may apply to the expert council for an opinion on the appraisal conducted in accordance with the Law of the Republic of Kazakhstan "On Appraisal Activities in the Republic of Kazakhstan" or appeal it in court in accordance with the procedure established by the civil procedural legislation of the Republic of Kazakhstan. A negative opinion from the expert council or the court's recognition of the appraisal report as invalid shall constitute grounds for the bailiff to order a new appraisal. If the expert council issues a negative opinion, the fee paid by the client for the appraisal report examination shall be reimbursed by the appraiser who prepared the appraisal report or the legal entity with whom the appraiser has entered into an employment contract.</w:t>
+      3. A party to enforcement proceedings who disagrees with the appraisal may apply to the expert council for an opinion on the appraisal conducted as per the Law of the Republic of Kazakhstan “On Appraisal Activities in the Republic of Kazakhstan” or appeal it in court under the procedure established by the civil procedural legislation of the Republic of Kazakhstan, within ten business days of receiving the appraisal. A negative opinion from the expert council or the court's invalidation of the appraisal report constitutes grounds for the bailiff to order a new appraisal. Should the expert council issue a negative opinion, the fee paid by the client for the appraisal report review shall be reimbursed by the appraiser who prepared the appraisal report or the legal entity with whom the appraiser has an employment agreement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Fees for the services of the new evaluation shall be borne by the appealing party.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15572,51 +16269,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 68 is in the wording of Law of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2015); with the amendments made by the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced on the expiration of ten calendar days after the day of its first official publication); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021); dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 68 is in the wording of Law of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2015); with the amendments made by the Law of the Republic of Kazakhstan dated 21.01.2019 № 217-VI (shall be enforced on the expiration of ten calendar days after the day of its first official publication); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021); dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the date of its first official publication); № 330-VIII of 01.07.2026 (shall come into force on the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -16951,52 +17648,52 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 80. General terms for conducting an e-auction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1. Persons willing to participate in an e-auction must submit an application and pay a guarantee fee of five percent of the original value of the property. </w:t>
+        <w:t>
+      1. Persons wishing to participate in the electronic auction shall be required to furnish an application and pay a security deposit in the amount of ten percent of the initial value of the property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The guarantee fee of the winner of an e-auction is added to the purchase price. Guarantee fees of other e-auction participants are returned within five working days after the e-auction is over.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17114,169 +17811,259 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. An electronic auction begins with an increase in the value of property with a set step from the estimated value indicated in the resolution on the transfer of the debtor's property for sale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      In cases where none of the participants in the electronic auction, by maintaining a predetermined bidding step, does not increase the value of the property, the auction is recognized as failed.</w:t>
+      In case where none of the participants in the electronic auction increases the price of the property by maintaining the pre-determined bidding step, the auction shall be declared void.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If the auction is declared invalid and the claimant refuses to retain the property, the bailiff, in compliance with the rules established by this Law, after ten working days from the date of the first auction, appoints a second auction. At the same time, the initial price of the property being sold is reduced with the established step until the moment when one of the participants agrees to buy the property at the announced price, which should not be less than fifty percent, and in relation to real estate, not less than seventy-five percent of the assessed value of the property put up on the electronic auction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      If two or more participants submit bids of equal value, the electronic auction shall continue with an increase in bids until the winning bidder is determined.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If none of the participants supports the established minimum bid increment by maintaining the pre-determined bidding step, the auction shall be deemed null and void.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       4. The winner of an e-auction shall pay for the purchased property within five working days after the approval of the e-auction results.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      If the winner fails to pay the cost of the acquired property in due time, his/her guarantee fee is not refunded.</w:t>
-[...35 lines deleted...]
-      5. In cases stipulated in parts 2 and 3 of paragraph 4 of this article, a guarantee fee shall go to the state revenue if e-auctions were conducted by a state enforcement agent and to a private enforcement agent if e-auctions were conducted by a private enforcement agent.</w:t>
+      The security deposit of the electronic auction participants shall be not refundable if:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the winner failed to pay the cost of the acquired property within the specified time period;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the participant did not have the right to participate in the electronic auction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If a participant in an electronic auction who is declared the winner has not made payment for the acquired property within the time period specified in the first part of this paragraph, the winner shall be the person who confirmed the previous price offer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If a participant who has confirmed a previous price offer declines to purchase the property at their proposed price, the offer  shall be sequentially sent to the two previous participants in the auction. If all participants in an online auction decline to purchase the property at their proposed price, the online auction shall be deemed null and void.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. In the circumstances set out in part two of paragraph 4 of this article, the guarantee fee shall be credited to the state revenue for electronic auctions conducted by a state bailiff, and for electronic auctions conducted by a private bailiff to the revenue of the private bailiff.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 80 is in the wording of Law of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2015); as amended by the Law of the Republic of Kazakhstan dated December 31, 2021 № 100 (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 80 is in the wording of Law of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2015); as amended by the Law of the Republic of Kazakhstan dated December 31, 2021 № 100 (shall be enforced ten calendar days after the day of its first official publication); № 325-VIII of 24.06.2026 (shall be enacted on 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -17496,145 +18283,163 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) no buyer supports a predetermined bid increment on the property; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      2-1) the participants refused to purchase the property at the proposed price;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       3) the buyer failed to pay the full purchase cost of the property;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) participated in the online mode less than two registered participants.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 84 is in the wording of Law of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2015); as amended by the Law of the Republic of Kazakhstan dated December 31, 2021 № 100 (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 84 is in the wording of Law of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2015); as amended by the Law of the Republic of Kazakhstan dated December 31, 2021 № 100 (shall be enforced ten calendar days after the day of its first official publication); № 325-VIII of 24.06.2026 (shall come into force on 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 85. Consequences of declaring an e-auction void</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. When an electronic auction is declared invalid, the recoverer shall have the right to retain the property at the value of the appraisal by submitting an application to the bailiff within five working days from the date the electronic auction was declared invalid. Absence of the claimant's statement about leaving behind the property is recognized as the claimant's refusal to accept the property. </w:t>
+      1. When recognizing an electronic auction if the auction is deemed void, the claimant shall be entitled to retain the property at the appraised value by filing an application with the bailiff within five business days of the electronic auction being declared void. The claimant's failure to file an application to retain the property shall be deemed as a refusal by the claimant to accept the property. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. If the claimant refuses to accept the property, the bailiff shall appoint an electronic auction procedure by re-placement of the relevant application on the unified electronic trading platform.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17672,51 +18477,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 85 is in the wording of Law of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2015); as amended by Law of the Republic of Kazakhstan № 376-V as of 29.10.2015 (goes into effect on 01.01.2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 85 is in the wording of Law of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2015); as amended by Law of the Republic of Kazakhstan № 376-V as of 29.10.2015 (goes into effect on 01.01.2016); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); № 325-VIII of 24.06.2026 (shall be enforced on 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -18558,51 +19363,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Paragraph 1. Levy execution on money and other types of income of a debtor Article 93. Levy execution on job wage and other types of income of a debtor</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. A collection on job wage and other types of income of a debtor shall be levied on the enforcement of decisions on collection of periodic payments, on the collection of amount not exceeding the amount of the minimum wage, as well as other collection in the absence of a debtor's property or insufficiency of a property for full repayment of the collected amounts.</w:t>
+      1. Collection of wages and other types of income of the debtor shall be applied in the course of the enforcement of a writ of execution for the recovery of periodic payments, during the recovery of an amount not exceeding one hundred monthly calculation indices, as well as for other recoveries in the absence of the debtor’s property or where it is impossible to enforce a charge against the property or the property is insufficient to fully cover the amounts to be recovered.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. When foreclosing wages and other types of income of the debtor, the bailiff, taking into account the requirements of this Law, issues a decision, where it indicates the amount of monthly deduction to be made until the full recovery of the amounts awarded, and sends along with a copy of the executive document, certified by the seal of the territorial department or a private bailiff, for execution to an employer with whom the debtor has an employment relationship , or to a person from whom the debtor receives income.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18640,51 +19445,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 93 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 93 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); № 325-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -18765,50 +19570,68 @@
       In this case, the amount left for the debtor must be at least equal to the minimum subsistence income annually established for a relevant financial year by the law on the republican budget, except for cases of recovery of alimony and compensation for damage caused by injury or any other damage to health, as well as the death of a breadwinner. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This paragraph shall not apply to persons serving a sentence of imprisonment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. No more than twenty-five percent of the amount due for payment may be withheld from social payments in the event of job loss, state benefits for persons with disabilities, or social payments in the event of loss of ability to work.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      2. Is excluded by Law of the Republic of Kazakhstan № 15 -V dated 27.04.2012 (shall be enforced upon expire of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -18846,51 +19669,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 95, as amended by Law of the Republic of Kazakhstan № 15-V dated 27.04.2012 (shall be enforced upon expire of ten calendar days after its first official publication); № 12-VІ as of 26.07.2016 (goes into effect thirty calendar days after its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 16.07.2025 № 210-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 95, as amended by Law of the Republic of Kazakhstan № 15-V dated 27.04.2012 (shall be enforced upon expire of ten calendar days after its first official publication); № 12-VІ as of 26.07.2016 (goes into effect thirty calendar days after its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 16.07.2025 № 210-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); № 325-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19317,51 +20140,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) social payments in case of loss of income in connection with pregnancy and childbirth, adoption of a newborn child (children), in connection with caring for a child upon reaching the age of eighteen months;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) alimony for children of minor age;</w:t>
+      12) maintenance payments (money intended for the support of minor children and persons unable to work);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) pension assets;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19749,97 +20572,115 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) funds available in the current account of the financial manager for depositing money in bankruptcy proceedings under the Law of the Republic of Kazakhstan “On Restoration of Solvency and Bankruptcy of Citizens of the Republic of Kazakhstan”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      27-1) money and/or bank securities held with the central securities depository and/or a clearing organisation, intended to ensure the finality of settlements for interbank payments and/or money transfers made within the territory of the Republic of Kazakhstan using payment cards;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       28) money in bank accounts intended for the transfer of financial assistance provided in accordance with subparagraph 1) of paragraph 4 of Article 112 of the Social Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The provision of Sub-paragraph 19-1) of the first part of this Article shall not apply to the withdrawal of money for the requirements relating to the first, second and third sequence in accordance with the sequence provided by paragraph 2 of Article 742 of the Civil Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 98, as amended by Laws of the Republic of Kazakhstan № 15 -V dated 27.04.2012 (shall be enforced upon expiry of ten calendar days after its first official publication), No 106 -V dated 21.06.2013 (shall be enforced upon expire of ten calendar days after its first official publication); № 369-V as of 28.10.2015 (goes into effect on 01.01.2018); № 406-V as of 16.11.2015 (goes into effect on 01.01.2017); № 422-V as of 24.11.2015 (goes into effect on 01.01.2016); № 12-VІ as of 26.07.2016 (goes into effect thirty calendar days after its first official publication); № 114-VI as of12.12.2017 (goes into effect on 01.01.2018); № 168-VI as of 02.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication);№ 171-VI as of 04.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.12.2019 № 287-VІ (shall be enforced from 01.01.2020); dated 26.06.2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); № 129-VII of 27.06.2022 (shall become effective ten calendar days after the date of its first official publication); № 138-VII of 12.07.2022 (shall take effect upon the expiry of sixty calendar days from the date of its first official publication); № 177-VII of 30.12.2022 (shall be enforced ten calendar days after the date of its first official publication); № 179-VII of 30.12.2022 (shall come into force sixty calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 19.04.2023 № 223-VII (shall be enforced from 01.01.2024); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 16.05.2024 № 82-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 22.11.2024 № 138-VIII (effective six months after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 26.06.2025 № 198-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 30.06.2025 № 204-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 98, as amended by Laws of the Republic of Kazakhstan № 15 -V dated 27.04.2012 (shall be enforced upon expiry of ten calendar days after its first official publication), No 106 -V dated 21.06.2013 (shall be enforced upon expire of ten calendar days after its first official publication); № 369-V as of 28.10.2015 (goes into effect on 01.01.2018); № 406-V as of 16.11.2015 (goes into effect on 01.01.2017); № 422-V as of 24.11.2015 (goes into effect on 01.01.2016); № 12-VІ as of 26.07.2016 (goes into effect thirty calendar days after its first official publication); № 114-VI as of12.12.2017 (goes into effect on 01.01.2018); № 168-VI as of 02.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication);№ 171-VI as of 04.07.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.12.2019 № 287-VІ (shall be enforced from 01.01.2020); dated 26.06.2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced from 01.01.2021); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); № 129-VII of 27.06.2022 (shall become effective ten calendar days after the date of its first official publication); № 138-VII of 12.07.2022 (shall take effect upon the expiry of sixty calendar days from the date of its first official publication); № 177-VII of 30.12.2022 (shall be enforced ten calendar days after the date of its first official publication); № 179-VII of 30.12.2022 (shall come into force sixty calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 19.04.2023 № 223-VII (shall be enforced from 01.01.2024); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 16.05.2024 № 82-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 22.11.2024 № 138-VIII (effective six months after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 26.06.2025 № 198-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 30.06.2025 № 204-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); № 259-VIII of 16.01.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); № 325-VIII of 24.06.2026 (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -20036,1713 +20877,2016 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 99 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); № 129-VII of 27.06.2022 (shall enter into force ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 100. Details of the debtor’s place of employment and income</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Within the period specified by the bailiff, persons with whom the debtor has an employment relationship or from whom he/she receives income, must provide accurate information concernig the debtor's place of employment and his/her income, the production of deductions in accordance with the writ of execution and the transfer of the collected amount to the claimant upon the collection of monetary sums and property of the debtor, as well as on the dismissal of the debtor, his/her new place of employment or residence, if they are aware of this.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Upon request by the bailiff, operators of internet platforms and/or mobile applications for platform-based employment, as well as organisers of gambling businesses (bookmakers) shall be obliged to provide accurate information needed for the enforcement of a writ of execution, regarding the income of a debtor engaged in activities related to the provision of services or the performance of work using internet platforms and/or mobile applications for platform-based employment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Failure to adhere to the requirements of the bailiff envisaged in this article shall entail liability established by the Code of the Republic of Kazakhstan on Administrative Offenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 100 as revised by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 100. Data on place of employment and income of a debtor</w:t>
-[...17 lines deleted...]
-      Citizens and officials of the organizations with which a debtor has an employment relationship or of which he has an income shall be obliged in the designated period by enforcement agent to submit a reliable information about the place of employment of a debtor and his or her income, enforcement of deductions in accordance with a court order and transfer of collected sum to a recoverer, upon the levy execution on amounts of money and property of a debtor, and on the dismissal of a debtor, about his new place of employment or residence, if they do not know about it. Non-fulfillment of these requirements of enforcement agent shall entail an administrative liability.</w:t>
+        <w:t xml:space="preserve"> Article 101. A procedure of debt collection on alimony payments</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A debt recovery on all alimony payments shall be carried out from job wages and other income of the maintenance creditor.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A decision of enforcement agent of the determining of a debt may be challenged or appealed in the established order by the Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 102. Control over the correctness of deductions from the job wages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An enforcement agent shall carry out control for correctness and timeliness of proceedings of deduction from salary and other incomes of a debtor and transmission of withheld amounts to the recoverer in any time on approach of recoverer (legal representative), but not more than once a quarter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 100 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 102 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 102-1. Transfer of maintenance payments to the claimant</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      To facilitate the transfer of maintenance payments, the claimant shall provide the bailiff with the details of the bank account designated for the receipt of maintenance payments (funds intended for the maintenance of minor children and persons unable to work).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 9 has been supplemented with Article 102-1 under Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall be enacted sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...36 lines deleted...]
-      2. A decision of enforcement agent of the determining of a debt may be challenged or appealed in the established order by the Law.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 103. Recovery of alimony on departure of a debtor on the domicile or on work and for passing the military service abroad</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A procedure recovery of alimony from a debtor on departure of a debtor on the domicile or on work and for passing the military service abroad shall be determined by the legislation of the Republic of Kazakhstan and international treaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 103-1. Procedure for the provision of state-guaranteed qualified legal assistance by private enforcement agents in the execution of socially significant categories of cases</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Footnote. The heading of Article 103-1 as amended by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026). </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Private enforcement agents shall provide individuals with state-guaranteed qualified legal assistance in the execution of socially significant categories of cases.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. he participation of private enforcement agents in the provision of state-guaranteed qualified legal assistance shall be ensured by the Republican Chamber.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A territorial body shall annually, no later than 15 December, conclude an agreement with private enforcement agents on the provision of state-guaranteed qualified legal assistance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The form of the agreement, developed and approved by the authorized body taking into account the recommendations of the Republican Chamber, shall contain the obligation of private enforcement agents and the conditions for the full provision of legal services to the population residing in an administrative-territorial unit within the limits of an enforcement district.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Private enforcement agents shall monthly, no later than the 5th day of the month following the reporting month, submit to the regional chamber of private enforcement agents a report on the state-guaranteed qualified legal assistance provided by them. The report form shall be approved by the authorized body taking into account the recommendations of the Republican Chamber.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The regional chamber of private enforcement agents shall annually, no later than 20 January and 20 July, submit to the territorial body a consolidated report on the state-guaranteed qualified legal assistance provided by private enforcement agents, in the form approved by the authorized body taking into account the recommendations of the Republican Chamber.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. If necessary, territorial bodies have the right to request a regional chamber of private enforcement agents for additional information on the execution of a socially significant category of cases by enforcement agents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 9 is supplemented with Article 103-1 in accordance with Law of the Republic of Kazakhstan № 376-V as of 29.10.2015 (goes into effect on 01.01.2016); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 102. Control over the correctness of deductions from the job wages</w:t>
-[...17 lines deleted...]
-      An enforcement agent shall carry out control for correctness and timeliness of proceedings of deduction from salary and other incomes of a debtor and transmission of withheld amounts to the recoverer in any time on approach of recoverer (legal representative), but not more than once a quarter.</w:t>
+        <w:t xml:space="preserve"> Chapter 10. THE ENFORCEMENT OF COURT ORDERS OF NON-PROPERTY NATURE</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 104. The enforcement procedure and consequences of non-fulfillment of a court order, which obliges a debtor to commit certain actions or to refrain from their commitment </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. On the enforcement of a court order, which obliges a debtor to commit actions that may be committed only by himself, or to refrain from their commitment, enforcement agent shall send to a debtor a notice on commitment of such actions, where shall be determined a term, on the notice on necessity to refrain from their commitment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If the debtor fails to fulfill the requirements of the bailiff within the prescribed period, the bailiff shall apply to the court for the collection of a penalty interest from the debtor to the state revenue in the amount of two monthly calculation indices from individuals and ten monthly calculation indices from legal entities for each day of delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The maximum amount of fines to be collected for individuals may not exceed three hundred and sixty monthly calculation indices, for legal entities - nine hundred monthly calculation indices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For small and medium-sized businesses, the amount of fines to be collected should not exceed six hundred monthly calculation indices, and for a debtor who, in accordance with the Law of the Republic of Kazakhstan "On Housing Relations", belongs to socially vulnerable segments of the population, fifteen monthly calculation indices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The provision of this paragraph does not apply to the execution of enforcement documents issued in the course of administrative proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In the case of non-fulfillment by a debtor claims of enforcement agent in the designated period and if for the enforcement of a court order, which obliges a debtor to commit certain actions, the participation of a debtor is not necessarily and these actions may make a recoverer, enforcement agent shall organize the enforcement of a court order by a recoverer in accordance with the rights, granted to him by this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 102 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 104 as amended by the Law of the Republic of Kazakhstan dated 06/26/2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 105. Enforcement procedure and consequences of non-fulfillment of a court order on reinstatement in employment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In the case of non- fulfillment of a court order by the head of the organization (employer) for reinstatement in employment enforcement agent shall seize a court with the presentation on rendering a decision on the payment of an average employee salary or wage differences for all time from the date of a decision rendering on reinstatement of the employee on the day of its enforcement, as well as the recovery from the head of the organization (employer) of penalties to the state income in the amount of five monthly calculation indexes from individuals and ten monthly calculation indexes from legal entities for each day of delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Enforcement of decision on reinstatement shall be considered complete from the moment of the actual permission of unlawfully dismissed or transferred employee to the enforcement of former duties, following after the publication of act of the employer to cancel their illegal act of dismission or transfer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 103. Recovery of alimony on departure of a debtor on the domicile or on work and for passing the military service abroad</w:t>
-[...17 lines deleted...]
-      A procedure recovery of alimony from a debtor on departure of a debtor on the domicile or on work and for passing the military service abroad shall be determined by the legislation of the Republic of Kazakhstan and international treaties.</w:t>
+        <w:t xml:space="preserve"> Article 106. Enforcement of court order on ejectment of a debtor</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. In the event of non-execution of an enforcement document on the eviction of a debtor within the period established by the enforcement agent, eviction shall be carried out forcibly in the presence of attesting witnesses, officers of the internal affairs bodies, and in the case of eviction from a dwelling of a debtor who has minor children, as well as minors under guardianship or custody of the debtor - in the presence of a representative of the body exercising functions of guardianship or custody. Eviction from a dwelling shall not be permitted otherwise than by a court decision. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The bailiff shall notify the debtor of the time of eviction ten calendar days before the date specified by the debtor. The absence of the debtor, who has been duly notified of the time of eviction, shall not constitute an obstacle to the enforcement of the writ of execution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The ejectment is a release of the premises, specified in a court order from the evicted, his (their) property, pets and prohibition to the evicted to use vacating the premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. At enforcement of ejectment shall be made an inventory of a property from the vacated premises and, where necessary, shall be ensured its storage with the laying of incurred expenses on a debtor. Storage of a debtor's property shall be carried out in a period not exceeding two months, after which the specified property shall be realized in the order, prescribed in this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Money, realized from the sale of a debtor’s property and the remaining after compensation of expenses on the enforcement of enforcement sanction and payment for activity of a private enforcement agent shall be returned to a debtor. The money not claimed by the debtor is kept in the cash control account of the territorial authority or the current account of a private enforcement agent , intended for keeping the recovered amounts in favor of the claimants. Upon the expiry of three years the specified money shall be transferred to the republican budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. In the case of non-realization of a property it must be destroyed in the presence of witnesses. An enforcement agent shall make an act of destruction of the property, which is signed by him and witnesses. The act, made by the state enforcement agent, is subject to confirmation by the head of the territorial body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 106 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 270-V as of 29.12.2014 (goes into effect ten calendar days after its first official publication); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026); № 325-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 103-1. The procedure for rendering state-guaranteed legal assistance by private enforcement agents in their execution of a socially significant category of cases </w:t>
+        <w:t xml:space="preserve"> Article 107. Enforcement of a court order on taking up residence of recoverer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. An enforcement agent shall ensure the taking-up residence in the specified in a court order premises.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An enforcement agent shall officially notify a recoverer and debtor about the time of taking-up residence. The absence of a debtor, who has been duly notified of the time of the taking-up residence, is not an obstacle for the enforcement of a court order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The taking-up residence of a recoverer shall be drawn by act and enforced in the presence of witnesses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 11. DISTRIBUTION OF COLLECTED AMOUNTS BETWEEN A RECOVERERS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of chapter 11 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 108. Distribution of collected amounts</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. From the sum recovered by a state bailiff from the debtor, fines imposed on the debtor during the enforcement of the writ of execution shall first be paid off, followed by the costs of enforcement; the remaining sum shall be used to satisfy the claims of creditors, including those under enforcement orders held by other bailiffs within the territory of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      From the amount recovered by a private bailiff from the debtor, the fines imposed on the debtor in the course of the enforcement of the writ of execution shall first be paid; followed by the fees payable to the private bailiff and the costs of enforcement, including those relating to the enforcement order referred to in sub-paragraph 10) of Article 9 hereof, the remaining amount shall be used to satisfy the claims of creditors including under writs of execution held by other bailiffs in the territory of the Republic of Kazakhstan .</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Any amount remaining after all claims have been satisfied shall be returned to the debtor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Private enforcement agents, being subjects of rendering state-guaranteed legal assistance, render free state-guaranteed legal assistance to natural persons in the course of execution of a socially significant category of cases. </w:t>
-[...107 lines deleted...]
-      6. If necessary, territorial bodies have the right to request a regional chamber of private enforcement agents for additional information on the execution of a socially significant category of cases by enforcement agents.</w:t>
+      2. The amounts recovered from the debtor and due to be transferred to the claimants shall be credited by the bailiff to the cash control account of the territorial authority or to the current account of a private bailiff designated for the holding of recovered sums in favour of the claimants; and shall then be disbursed or transferred in accordance with the procedure and within the time limits established by the authorised body. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Funds intended for the creditors shall be transferred by the bailiff as per the requirements of the writ of execution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 9 is supplemented with Article 103-1 in accordance with Law of the Republic of Kazakhstan № 376-V as of 29.10.2015 (goes into effect on 01.01.2016).</w:t>
+        <w:t>      Footnote. Article 108 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V as of 29.10.2015 (goes into effect on 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); № 325-VIII of 24.06.2026 (shall be effected upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 10. THE ENFORCEMENT OF COURT ORDERS OF NON-PROPERTY NATURE</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> Article 109. Joining to the recovery </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Initiated in relation to the one debtor, several enforcement proceedings, as well as initiated in relation of several debtors, enforcement proceedings on solidary recovery may be jointed to the recovery by the enforcement agent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 109 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 109-1. Distribution of funds for enforcement proceedings handled by other bailiffs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Prior to the distribution of recovered funds, excluding funds recovered by means of a collection order issued, the bailiff shall be obliged to verify, via the state automated digital system for enforcement proceedings, whether there are any other enforcement proceedings against the debtor within the territory of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Where enforcement proceedings are identified, the claims under which take precedence or which relate to enforcement proceedings in the same queue, as envisaged in Articles 110, 111 and 112 hereof, over the claims set out in the enforcement document being processed by the bailiff, the bailiff shall notify the other bailiffs, request a copy of the enforcement document, information on the outstanding debt, and bank details for the distribution of the recovered funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Within three working days, a bailiff who receives such a request shall be entitled to join the distribution of the recovered funds by filing the required documents (information).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The bailiff shall explain to the claimant the order of priority for satisfying his/her claims hereunder.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The distribution of collected funds for enforcement proceedings held by other bailiffs, as well as the distribution of funds to pay for their activities, shall be carried out in the manner set out  by the authorised body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 9 has been supplemented with Article 109-1 under Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall enter into force sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...109 lines deleted...]
-      3. In the case of non-fulfillment by a debtor claims of enforcement agent in the designated period and if for the enforcement of a court order, which obliges a debtor to commit certain actions, the participation of a debtor is not necessarily and these actions may make a recoverer, enforcement agent shall organize the enforcement of a court order by a recoverer in accordance with the rights, granted to him by this Law.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 110. Priorities of discharge of claims of recoverers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In the case of insufficiency of collected amount from a debtor for discharge of claims on court orders, this amount shall be admeasured between recoverers in the order of priority, established by this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The claims of each subsequent priority shall be discharged after the full repayment of the claims of the previous priority. On insufficiency of the collected amount for full discharge of claims of a single priority, these claims shall be discharged in proportion to the amount due to each recoverer’s amount.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 111. Recovery of the first priority</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      First of all shall be discharged the claims for alimony; claims for compensation for damage caused by injury or other injury to health, as well as in connection with the death of the breadwinner; employees' claims, subsequent upon the employment relationship.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 112. Subsequent recovery</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Second priority is given to the satisfaction of requirements to pay remuneration due to authors for the use of a work, invention, utility model, industrial sample for which patents are issued, of claims of citizens for compensation for damage caused to their property in a criminal or administrative offence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In the third priority shall be discharged the claims of creancors under the obligations, ensured by mortgage, including the remuneration (interest ), compensation of losses, caused by the delay in performance, a penalty (fine, penalty), the necessary costs of maintenance of the mortgaged property, as well as compensation of expenses of the encumbrancer on collection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Fourthly, claims on taxes and other obligatory payments to the budget,  of legal entities for compensation for damage caused by a criminal or administrative offense, also claims for the recovery of assets in accordance with the Law of the Republic of Kazakhstan "On the return of illegally acquired assets to the state" shall be satisfied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. In the fifth priority shall be discharged all other claims.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 104 as amended by the Law of the Republic of Kazakhstan dated 06/26/2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021).</w:t>
+        <w:t>      Footnote. Article 112 as amended by Law of the Republic of Kazakhstan № 227-V as of 03.07.2014 (goes into effect on 01.01.2015); dated 12.07.2023 № 23-VIII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...37 lines deleted...]
-      2. Enforcement of decision on reinstatement shall be considered complete from the moment of the actual permission of unlawfully dismissed or transferred employee to the enforcement of former duties, following after the publication of act of the employer to cancel their illegal act of dismission or transfer.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 12. EXPENSES ON THE COMMISSION OF ENFORCEMENT PROCEDURES AND PROCEDURE FOR THEIR COMPENSATION</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Paragraph 1. General Provisions Article 113. The expenses on the commission of enforcement procedures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Expenses for the commission of enforcement actions are the budgetary funds spent on their organization and conduct, the funds of the parties to the enforcement proceedings , the private enforcement agent , other persons and organizations involved by the enforcement agent in the execution process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. To costs for the commission of the enforcement procedures shall be included the spent money on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) identification, inspection, extent of a debtor’s property;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) organization and conducting of the inventory and seizure of a debtor's property, transportation and storage of such property;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) organization of realization of the seized property;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) payment of interpreters’ services, experts and other persons, involved in the commission in the established order of the enforcement procedures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) transfer (sending) by post of collected amounts to a recoverer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) bank expenses related to the issuance of recovered amounts from a cash control account and a current account of a private enforcement agent, intended for the storage of recovered amounts in favor of collectors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) a detection of a debtor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) the advance payment of a recoverer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) a travel of enforcement agent on the commission of the enforcement procedures on all forms of public transport - urban, suburban and local posts (except taxis),including business trip expenses of enforcement agents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) any other necessary actions in the enforcement of a court order;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11)other remuneration to the persons, engaged by enforcement agent in enforcement proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 113 as amended by the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 106. Enforcement of court order on ejectment of a debtor</w:t>
-[...994 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Article 114. Procedure for compensation of expenses on commission of enforcement procedures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The costs of the commission of executive actions shall be recovered from the debtor for the benefit of persons or entities who have suffered these costs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -21789,97 +22933,115 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Collection of the expenses on the commission of the enforcement procedures and their compensation to the body or person, who suffered the expenses shall be carried out on the basis of a decision of the state enforcement agent, confirmed by the head of the territorial body, or regulation of a private enforcement agent and documents, confirming incurred expenses.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. A debtor shall have the right to seize a court with the statement to challenge a decision of enforcement agent on collection of expenses on enforcement actions by the commission with a claim for deferment or installment of their recovery, to reduce their size or exemption from punishment.</w:t>
+      5. A debtor shall be entitled to bring an action before an administrative court to challenge a bailiff’s order regarding the recovery of costs incurred in the performance of enforcement proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Any application by the debtor to the court seeking a deferral or instalment plan for the recovery of costs incurred in carrying out enforcement proceedings, a reduction in the amount of such costs, or exemption from their recovery, shall be dealt with as per the rules of civil procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Calculation methodology of expenses on enforcement proceedings shall be confirmed by the authorized body. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 114 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 114 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 325-VIII of 24.06.2026 (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -22445,79 +23607,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Benefits for recoverer – individuals and legal entities, provided by the legislation of the Republic of Kazakhstan, shall be distributed on these persons upon commission of enforcement procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Payment for the activities of a private enforcement agent in enforcement proceedings initiated on the basis of enforcement documents provided for in subparagraphs 9) and 10) of paragraph 1 of Article 9 of this Law is not charged.</w:t>
+      6. No fee shall be charged for the services of a private bailiff in enforcement proceedings initiated based on enforcement documents listed in sub-paragraphs 9) and 10) of paragraph 1 of Article 9, or in the case stipulated in sub-paragraph 5-3) of paragraph 1 of Article 47 hereof.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 118 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Laws of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2015); № 376-V as of 29.10.2015 (goes into effect on 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 118 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Laws of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2015); № 376-V as of 29.10.2015 (goes into effect on 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); № 330-VIII of 01.07.2026 (shall come into force on the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -22593,51 +23755,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. From introduction of advance amounts, necessary for the exercise of enforcement procedures, execution creditors are exempted, who are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) individuals, representing the executive document for execution, issued by a court decision on the case in which a person has been granted a legal assistance for free of charge or have been released from payment of the fee in accordance with the Code of the Republic of Kazakhstan " On taxes and other obligatory payments to the budget " (Tax Code);</w:t>
+      1) individuals presenting for execution an enforcement document issued on the basis of a judicial decision in a case in which the person was provided with qualified legal assistance not paid for by that person or was exempted from payment of state duty in accordance with the Code of the Republic of Kazakhstan “On taxes and other obligatory payments to the budget” (Tax Code);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) natural persons presenting for execution an enforcement document issued pursuant to a decision rendered in a criminal proceeding, under which a claim for compensation for damage caused by a criminal offence was satisfied;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -22729,51 +23891,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 119 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 227-V as of 03.07.2014 (goes into effect on 01.01.2015); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 119 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 227-V as of 03.07.2014 (goes into effect on 01.01.2015); № 156-VI as of 24.05.2018 (shall go into effect upon expiry of ten calendar days after the day of its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -23239,51 +24401,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Unclaimed money collected from debtors and other amounts intended for interested parties, including those for reimbursement of expenses, kept on the cash control account of the territorial body, the current account of a private enforcement agent intended for storing the collected amounts in favor of recoverers, after five years from the date of transfer to the specified accounts are transferred to the budget on the basis of a judicial act on the proposal of a territorial body or a private enforcement agent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Suspension of debit transactions on a current account intended for storing recovered amounts in favor of collectors, a private enforcement agent whose license has been suspended or terminated or who has been deprived of a license, as well as expelled from the members of the Republican Chamber, is carried out on the basis of an order of the authorized body in the manner and in the form established by the authorized body in agreement with the National Bank of the Republic of Kazakhstan.</w:t>
+      4. Suspension of expenditure transactions on a current account intended for the holding of sums recovered in favour of claimants, a private bailiff whose licence has been suspended or terminated, or who has been disbarred and expelled from the membership of the Republican Chamber of , shall be carried out on the basis of an order issued by the authorised body or its territorial body in the manner and form established by the authorised body in agreement with the National Bank of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The authorized body or its territorial bodies shall transmit the order specified in paragraph 4 of this Article to second-tier banks or organizations carrying out certain types of banking operations, in hard copy or in electronic form by means of the state automated digital system of enforcement proceedings. Such order shall be subject to mandatory execution by second-tier banks and organizations carrying out certain types of banking operations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23293,69 +24455,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The order of the authorized body or its territorial bodies on the suspension of debit transactions on the current account of a private enforcement agent intended for the storage of recovered amounts in favor of collectors is canceled by the body that issued this order.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. A private enforcement agent, to whom, in accordance with this Law, enforcement proceedings have been transferred, in order to transfer money from a current account intended for storing recovered amounts in favor of recoverers, a private enforcement agent, whose license has been suspended or terminated, or whose license has been revoked, to its a current account intended for the storage of recovered amounts in favor of collectors shall submit to the bank or an organization carrying out certain types of banking operations the following documents:</w:t>
-[...17 lines deleted...]
-      1) the decision of the authorized body to suspend or terminate or deprive the license of a private enforcement agent;</w:t>
+      6. A private bailiff, to whom enforcement proceedings have been transferred hereunder, for the purpose of transferring funds from the current account intended for the holding of recovered sums in favour of the claimants, a private bailiff whose licence has been suspended or revoked, or who has been stripped of their licence or expelled from the Republican Chamber, to their own current account intended for the holding of recovered sums in favour of the claimants, shall furnish the following documents to a bank or an organisation engaged in certain types of banking operations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) a decision by an authorised body to suspend or terminate the validity or revocation of a private bailiff’s license or a decision of the Republican Chamber to exclude a private bailiff from membership;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) the decision of the regional chamber of private enforcement officers on the transfer of enforcement proceedings to another private enforcement agent, containing the last name, first name, patronymic (if it is indicated in the identity document) and the individual identification number of the private enforcement agent, as well as the number of his license;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23365,79 +24527,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) a payment document drawn up and presented in accordance with the procedure established by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      A bank or an organization carrying out certain types of banking operations, after the authorized body or its territorial body revokes an order to suspend debit transactions (if any), transfers money from a current account intended for storing recovered amounts in favor of collectors, a private enforcement agent, the validity of a license which has been suspended or terminated or whose license has been revoked, to a current account intended for storing recovered amounts in favor of recoverers, a private enforcement agent to whom enforcement proceedings have been transferred, and closes the current account.</w:t>
+      A bank or an organisation engaged in certain types of banking operations, after the authorised body or its territorial body revokes the order to suspend expenditure operations (if any), shall transfer money from the current account intended for storing the recovered amounts in favour of the claimants, a private bailiff whose licence has been suspended or terminated, or who has been disbarred or expelled from the Republican Chamber, to a current account designated for the holding of recovered sums in favour of the claimants, or to a private bailiff to whom the enforcement proceedings have been transferred, and shall close the current account.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 123 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 123 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); № 325-VIII of 24.06.2026 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -23565,115 +24727,151 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) a performing sanction, liable to penalty at the rate of ten per cent of the court order of execution to recovering the amounts of less than one monthly indices;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) a debtor is the state.</w:t>
+      3) a debtor is the state;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the debtor is exempted from administrative liability or imposed administrative penalty on the basis of a decision of the authorised body (official) in the manner established by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The performing sanction is transferred to the state budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. A debtor may apply to the court to challenge the decision, made by the enforcement agent for the recovery of executive sanction, with a claim for deferment or installment of its recovery, to reduce its size or exemption from punishment of performing sanction.</w:t>
+      3. The debtor shall be entitled to bring a claim before an administrative court to challenge a bailiff’s order imposing an enforcement penalty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Any application by the debtor to the court seeking a deferral or instalment plan for the recovery of the enforcement penalty, a reduction in its amount, or exemption from the recovery of the enforcement penalty shall be dealt with as per the rules of civil procedure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 124 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 124 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 325-VIII of 24.06.2026 (shall come into effect upon expiry of ten calendar days after the date of its first official publication); № 330-VIII of 01.07.2026 (shall become effective on the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -24027,51 +25225,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) draw up reports on administrative offenses (with the exception of a private enforcement agent );</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) receive free of charge the necessary information, explanations and references on issues arising from the performance of enforcement actions, in compliance with the established legislative by acts of the Republic of Kazakhstan of requirements for disclosure of information constituting commercial, banking and other secrets protected by law. At the same time, individuals and legal entities are obliged to provide them to the bailiff immediately, and in cases requiring processing, preparation of special documents, no later than three working days;</w:t>
+      3) to receive free of charge the necessary information, explanations and certificates on issues arising in the course of enforcement actions, subject to compliance with the requirements established by the laws of the Republic of Kazakhstan regarding the disclosure of information constituting commercial, banking and other secrets protected by law. In this case, individuals and legal entities shall be obliged to provide such information to the enforcement agent immediately, and in cases requiring processing or preparation of special documents, no later than three working days;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) detect existence of enforcement proceedings of other enforcement agents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24153,50 +25351,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) give instructions to the participants of the enforcement proceedings on the commission of specific enforcement procedures;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      8-1) record the progress of enforcement actions using technical means of audio, photo and video recording;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       9) enter premises and storage, occupied or owned by the debtors, as well as others in the presence of evidence to support their finding property, belonging to the debtor. If necessary, open spaces and storages are forced to open without the participation of the debtor, to make inspections in the presence of witnesses;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) be accepted without undue delay by the heads and other officials of state bodies, organizations, on issues related to the execution of court orders;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -24369,105 +25585,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. An enforcement agent shall be obliged to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) take measures aimed at forced execution of court orders, including a court’s ruling to secure a claim and approve a settlement agreement, as well as orders of other bodies in cases provided for by regulatory legal acts of the Republic of Kazakhstan; </w:t>
+      1) to take measures aimed at the compulsory execution of acts of courts, including court rulings on securing a claim and approving a settlement agreement, as well as acts of other bodies in cases provided for by the laws of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) provide, no later than three working days following the day of application, the parties or their representatives with the opportunity to get acquainted with the materials of enforcement proceedings, make extracts from them, make copies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) consider within five working days applications regarding enforcement proceedings and petitions of the parties and make decisions on them, explain the terms and procedure for their appeal and protest, declare self-withdrawal if he is personally, directly or indirectly interested in the outcome of enforcement proceedings or there are other circumstances raising doubts about his impartiality;</w:t>
-[...17 lines deleted...]
-      3-1) to make audio, photo, video recording during the execution of executive documents related to eviction, moving in, demolition, as well as during the production of an inventory and seizure of property;</w:t>
+      3) within five working days, examine applications regarding enforcement proceedings, petitions of the parties and provide a reasoned response to them, issue a ruling if required, explain the time limits and procedure for appealing and contesting them, and declare a recusal if he or she has a personal, direct or indirect interest in the outcome of the enforcement proceedings or if there are other circumstances giving rise to doubts as to his or her impartiality;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) make audio, photographic and video recordings during the enforcement of enforcement documents relating to eviction, occupation, demolition, as well as during the drawing up of inventories, the inspection of premises, the seizure of title documents and property, the transfer of property, and the entry into dwellings, premises and storage facilities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2) in case of organizing forced eviction, demolition, apply to the internal affairs bodies of the Republic of Kazakhstan to provide information on the availability of a permit for the acquisition, storage, storage and carrying of civilian weapons and cartridges for them by an individual who is a debtor;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24523,128 +25739,165 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 126 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V as of 29.10.2015 (goes into effect on 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated December 31, 2021 № 100 (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 126 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 376-V as of 29.10.2015 (goes into effect on 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated December 31, 2021 № 100 (shall be enforced upon the expiration of sixty calendar days after the day of its first official publication); № 325-VIII of 24.06.2026 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...22 lines deleted...]
-      The decision and action (inaction) of the bailiff on the execution of the writ of execution or the refusal to perform such actions may be appealed by the recoverer or debtor to the court. The complaint is filed with the court in the manner prescribed by the legislation of the Republic of Kazakhstan on administrative proceedings.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 127. Appealing the actions (inactions) of a bailiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A complaint against the actions (inactions) of a state bailiff in the enforcement of a writ of execution or refusal to perform such actions may be lodged by the claimant or the debtor with the territorial body of the authorised body or its departments.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A complaint against the actions (inactions) of a private bailiff in the execution of a writ of execution or a refusal to perform such actions may be lodged with the private bailiff whose actions (inactions) are being appealed, or with the regional chamber of private bailiffs with jurisdiction over the relevant territory.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      After receiving a decision from the territorial body of the authorised body or a private bailiff or a regional chamber of private bailiffs, a complaint against the action (inaction) of a state or private bailiff shall be lodged with the court in accordance with the procedure established by the legislation of the Republic of Kazakhstan on administrative proceedings.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 127 as amended by the Law of the Republic of Kazakhstan dated June 29, 2020 № 351-VI (shall be enforced from July 1, 2021).</w:t>
+        <w:t>      Footnote. Article 127 as revised by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -25594,51 +26847,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) confiscation of property or transfer of property into state ownership; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) eviction, move-in, demolitions, seizures of land plots and other categories of cases in the interests of the state.</w:t>
+      6) eviction, resettlement, demolition, seizure of land plots, on the obligation of the debtor to perform certain actions or refrain from performing them and other categories of cases carried out in the interests of the state.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -25718,51 +26971,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 138 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expire of ten calendar days after its first official publication.); as amended by Laws of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2016); № 376-V as of 29.10.2015 (goes into effect on 01.01.2016); dated 29/06/2020 № 352-VI (shall be enforced ten calendar days after the day of its first official publication); № 138-VII of 12.07.2022 (shall be brought into effect sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 138 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expire of ten calendar days after its first official publication.); as amended by Laws of the Republic of Kazakhstan № 269-V as of 29.12.2014 (goes into effect on 01.01.2016); № 376-V as of 29.10.2015 (goes into effect on 01.01.2016); dated 29/06/2020 № 352-VI (shall be enforced ten calendar days after the day of its first official publication); № 138-VII of 12.07.2022 (shall be brought into effect sixty calendar days after the date of its first official publication); № 330-VIII of 01.07.2026 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -26020,51 +27273,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) released from criminal liability on the basis of paragraphs 3), 4), 9), 10) and 12) of the first part of Article 35 or Article 36 of the Criminal Procedure Code of the Republic of Kazakhstan, within three years after the occurrence of such events;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) dismissed for negative reasons from the state, military service, from the prosecutor's office, other law enforcement agencies, special state bodies of the Republic of Kazakhstan, within one year from the date of dismissal;</w:t>
+      4) dismissed on negative grounds from civil or military service, from service in civil defence bodies, or from law enforcement and special state bodies of the Republic of Kazakhstan, within one year of the date of dismissal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) dismissed from the position of a judge on the grounds provided for in subparagraphs 11) and 11-1) of paragraph 1 of Article 34 of the Constitutional Law of the Republic of Kazakhstan “On the judicial system and the status of judges of the Republic of Kazakhstan”, within one year from the date of dismissal;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26092,51 +27345,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) registered in organizations providing medical care in the field of mental health, regarding mental, behavioral disorders (diseases), including those associated with the use of psychoactive substances;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) deprived of the license of a private enforcement agent on the grounds provided for in paragraph 2 of Article 144 of this Law, within three years from the date of entry into force of the court decision.</w:t>
+      8) a private bailiff whose licence has been revoked on the grounds envisaged in paragraph 2 of Article 144 hereof, for a period of five years from the date on which the court decision takes legal effect or the decision of the authorised body to revoke the licence was issued.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -26198,51 +27451,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 140 as amended by Laws of the Republic of Kazakhstan № 368-IV dated 28.12.2010 (shall be enforced upon expire of ten calendar days after its first official publication) ); № 15-V dated 27.04.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 269-V dated 29.12. 2014 (shall be enforced from 01.01.2015); № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); dated 26.06.2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 07.07.2020 № 361-VI (shall be enforced ten calendar days after the day of its first official publication); dated 10.01.2025 № 156-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 140 as amended by Laws of the Republic of Kazakhstan № 368-IV dated 28.12.2010 (shall be enforced upon expire of ten calendar days after its first official publication) ); № 15-V dated 27.04.2012 (shall be enforced upon expiry of ten calendar days after its first official publication); № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 269-V dated 29.12. 2014 (shall be enforced from 01.01.2015); № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); dated 26.06.2020 № 349-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 07.07.2020 № 361-VI (shall be enforced ten calendar days after the day of its first official publication); dated 10.01.2025 № 156-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); № 325-VIII of 24.06.2026 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication); № 330-VIII of 01.07.2026 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -26438,55 +27691,259 @@
         <w:t xml:space="preserve"> Article 141-1. The procedure and conditions for performing an attestation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Article 141-1 was excluded by the Law of the Republic of Kazakhstan dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 141-2. Attestation of a private bailiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A private bailiff shall be attested with the aim of assessing the level of knowledge and skills in the practical application of the legislation of the Republic of Kazakhstan on enforcement proceedings and the status of bailiffs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A private bailiff shall be attested once every three years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Based on the results of the attestation of a private bailiff, the following decisions shall be made:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) attested;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) not attested.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. A private bailiff who has not passed attestation shall be required to undertake further training and undergo a re-attestation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure and conditions for attestation of a private bailiff shall be established by the authorised body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. A private bailiff who fails to appear for re-attestation without good reason or who fails re-attestation shall have their licence revoked by decision of the authorised body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 141-2 as reworded by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall enter into force on 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 142. The license of a private enforcement agent</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The license of a private enforcement agent shall be a permit for the right to engage in activities on the adoption of measures for the enforcement of executive documents and shall be issued by the authorized body after completing an internship and passing an attestation. The authorized body shall maintain the State register of licenses of private enforcement agents.</w:t>
       </w:r>
     </w:p>
@@ -26616,72 +28073,90 @@
       3) persons who have worked as a prosecutor or investigator for at least five years;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) persons who have worked in state bodies in the field of ensuring the execution of executive documents for at least two years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Persons whose licence as a private bailiff has been suspended or who have been deprived of their licence as a private bailiff under Article 144 hereof, as well as persons dismissed on disciplinary grounds from civil or military service, from law enforcement or specialised state bodies, or from service in civil defence bodies, shall be granted a licence as a private bailiff on the grounds set out in paragraph 1 of this Article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 142 is in the wording of Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); as amended by the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 142 is in the wording of Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); as amended by the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); № 325-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -26839,65 +28314,83 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      7) excluded by the Law of the Republic of Kazakhstan dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      7) excluded by the Law of the Republic of Kazakhstan dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) failure by a private bailiff to consider a submission from a territorial body to eliminate violations of the law or failure to take measures to eliminate the violations indicated therein, as well as failure to provide a timely response to the submission.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. A court decision on suspension of a private enforcement agent license shall specify the reasons and term. A license shall be discontinued since a court decision on suspension of a private enforcement agent license enters into force. When the circumstances that caused the suspension are eliminated, the authorized body makes a decision to renew the license of a private enforcement agent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26907,51 +28400,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. A suspension of a private enforcement agent license shall entail a prohibition against activity as a private enforcement agent and the enforcement of enforcement procedures since a court decision on the suspension of private enforcement agent license is made. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Powers of a private enforcement agent shall be suspended upon his/her notice if elected as a member of the Parliament or Maslikhat of the Republic of Kazakhstan acting on permanent or free basis and paid from the state budget. If the power as a member is terminated this person may renew the power of a private enforcement agent. </w:t>
+      5. The powers of a private enforcement agent shall be suspended upon the private enforcement agent’s application in the event of election as a deputy of the Kurultai of the Republic of Kazakhstan or a deputy of a maslikhat exercising their activities on a permanent or released basis, paid from the state budget. After the termination of the powers of the deputy, the given person may resume the exercise of the powers of a private enforcement agent. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. In case of suspension of the license of a private enforcement agent, the enforcement proceedings being executed by him are sent to the regional chamber of private enforcement agents for transfer to another private enforcement agent, of which the parties to the enforcement proceedings are notified .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26968,72 +28461,90 @@
       7. The decision to suspend or renew the license of a private enforcement agent is posted on the Internet resource of the authorized body. The private bailiff and the Republican Chamber are notified of the decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. The decision to suspend or refuse to renew the license of a private enforcement agent may be appealed to the court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Challenging a decision by the authorised body to suspend a private bailiff’s licence shall not suspend the effect of that decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 143 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Laws of the Republic of Kazakhstan № 233-V dated 04. 07. 2014 (shall be enforced from 01.01.2015); № 269-V dated 29. 12. 2014 (shall be enforced from 01.01.2015); № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 143 is in the wording of Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Laws of the Republic of Kazakhstan № 233-V dated 04. 07. 2014 (shall be enforced from 01.01.2015); № 269-V dated 29. 12. 2014 (shall be enforced from 01.01.2015); № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026); № 325-VIII of 24.06.2026 (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -27182,87 +28693,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) the entry into force of a court decision on the application of compulsory medical measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. In addition to the general grounds provided for by the laws of the Republic of Kazakhstan, the deprivation of a license of a private enforcement agent is carried out in a judicial proceeding at the suit of an authorized body in the following cases:</w:t>
+      2. In addition to the general grounds envisaged by the laws of the Republic of Kazakhstan, the revocation of a private bailiff’s licence shall be effected by a decision of the authorised body in the following cases:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) repeated (two or more times within six consecutive calendar months) violation of the legislation of the Republic of Kazakhstan when performing enforcement actions, including those that caused damage to the interests of the state, individuals and legal entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) collection by a private enforcement agent of payment for its activities with an overestimation of the amounts (rates) established by the Government of the Republic of Kazakhstan;</w:t>
+      2) where a private bailiff charges fees for their services in excess of the rates set by the authorised body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) provision of unreliable or deliberately distorted information in the documents that served as the basis for issuing a license of a private enforcement agent;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -27290,69 +28801,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) establishing the fact of carrying out activities during the period of suspension of the license of a private enforcement agent;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) engaging in other types of paid activities, with the exception of scientific, teaching or creative activities;</w:t>
-[...17 lines deleted...]
-      7) exclusion from the members of the Republican Chamber on the grounds provided for in subparagraph 4) of paragraph 1 of Article 170 of this Law.</w:t>
+      6) engagement in other types of paid activity, with the exception of teaching, scientific, and creative activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) exclusion from the members of the Republican Chamber on the grounds provided for in subparagraph 4) of paragraph 1 of Article 170 of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) where a private bailiff fails to pass a re-attestation assessment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) a private bailiff’s failure to attend the re-attestation without valid reasons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. A submission on the termination or deprivation of a license of a private enforcement agent is submitted to the authorized body by the prosecutor's office, the Republican chamber or regional chambers of private enforcement agents or a territorial body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -27387,72 +28934,90 @@
       5. Should any disciplinary proceedings be caused against a private enforcement agent he/she may be released from the position of his/her own free will upon termination of disciplinary proceedings. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The decision of the authorized body to terminate or deprive the license of a private enforcement agent may be appealed in the manner prescribed by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Challenging a decision by the authorised body to revoke a private bailiff’s licence shall not suspend the effect of that decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 144 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 203-V dated 16.05.2014 (shall be enforced upon expiry of six months after its first official publication); № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 26.09.2020 № 351-VI (shall be enforced from 01.07.2021).</w:t>
+        <w:t>      Footnote. Article 144 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 203-V dated 16.05.2014 (shall be enforced upon expiry of six months after its first official publication); № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 26.09.2020 № 351-VI (shall be enforced from 01.07.2021); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026); № 325-VIII of 24.06.2026 (see Article 2 for the enactment procedure).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -27526,51 +29091,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The object of professional liability insurance of a private enforcement agent is the property interest of the insured (insured person) associated with his obligation, in accordance with the procedure established by the legislation of the Republic of Kazakhstan, to compensate for the harm caused to third parties in connection with the implementation of activities for the execution of enforcement documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1. The amount of the sum insured under the professional liability insurance contract of a private bailiff is determined by its terms and conditions and should be at least one thousand times for private bailiffs operating in the territory of a city of republican significance, the capital, and at least five hundred times the monthly calculation index established for other private bailiffs. the law on the republican budget for the corresponding financial year, as of the date of conclusion of the contract.</w:t>
+      2-1. The amount of the insured sum under a professional liability insurance contract of a private enforcement agent shall be determined by its terms and shall constitute, for private enforcement agents carrying out activities on the territory of the capital or a city of republican significance, no less than one thousand times, and for other private enforcement agents no less than five hundred times the monthly calculation index established by the law on the republican budget for the corresponding financial year, as of the date of conclusion of the contract.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2. An insured event under a contract of insurance of professional liability of a private enforcement agent is the fact of the civil liability of the insured to compensate for damage caused to the property interests of third parties as a result of professional errors made by the insured person in the execution of enforcement documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -27652,69 +29217,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) loss or damage to documents received by the insured (insured person) from the parties to enforcement proceedings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) unlawful disclosure of information constituting a commercial or other secret protected by law, which became known to him as a result of his activities.</w:t>
-[...17 lines deleted...]
-      The professional liability insurance contract of a private enforcement agent may determine other actions (inaction) that caused damage to the property interests of third parties in the course of execution of enforcement documents by the insured person.</w:t>
+      5) unlawful disclosure of information constituting a commercial or other secret protected by law, which became known to him as a result of his activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) unjustified seizure of property and its damage;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) failure to comply with the requirements regarding the procedure for the sale and transfer of property, resulting in damage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A standard professional indemnity insurance policy for private bailiffs may specify other acts (or omissions) that have caused harm to the property interests of third parties in the course of the insured person’s enforcement of enforcement documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -27800,51 +29401,51 @@
         </w:rPr>
         <w:t xml:space="preserve">      6. Is excluded by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 146 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 146 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026); № 330-VIII of 01.07.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -27956,51 +29557,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) accept an enforcement document for its production by fully repaying the amount indicated in it and demand compensation from the debtor, taking into account payment for its activities in accordance with Article 118 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) to exercise other rights as established by the legislative acts of the Republic of Kazakhstan.</w:t>
+      5) to exercise other rights provided for by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -28183,50 +29784,68 @@
       5-1) provide to the territorial bodies of the authorized body, the Republican Chamber, regional chambers of private bailiffs the requested information, including enforcement proceedings, within the framework of the complaint under consideration;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-2) to pay the obligatory membership fees on a quarterly basis;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-3) upon the request of the territorial body or regional chamber of private bailiffs during a scheduled or unscheduled inspection, furnish an extract on the balance and movement of funds in the current account intended for the holding of sums recovered in favour of claimants, and to provide explanations regarding it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      6) is excluded by Law of the Republic of Kazakhstan № 376-V dated 29. 10. 2015 (shall be enforced from 01.01.2016);</w:t>
       </w:r>
       <w:r>
         <w:br/>
@@ -28254,51 +29873,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) in the cases, provided by the Law, to provide information on commission of enforcement procedures, other copies of documents, and in the necessary cases – personal explanations, as well as on issues of non-observance of requirements of the Code of professional honor of private enforcement agents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-1) at the request of a lawyer, provide the necessary information related to the provision of legal assistance as a defense attorney or representative in criminal, civil, administrative proceedings and proceedings on administrative offenses;</w:t>
+      7-1) upon the request of an advocate, to issue the necessary information related to the provision by the advocate of qualified legal assistance as a defence counsel or representative in criminal, civil, administrative proceedings and proceedings on cases of administrative offences;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2) consider the submission of a territorial body on the elimination of violations of the law based on the results of a scheduled or unscheduled audit with the adoption of measures to eliminate the violations of the law specified therein within the timeframe established by the territorial body, but no later than thirty calendar days;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) to send to a territorial body (department) the materials to draw up a protocol on an administrative violation if any reasons are given; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -28308,87 +29945,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) to improve professional qualification on a regular basis;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-1) to pass professional training, including distance education, on issues of enforcement proceedings within six months from the commencement of its activities in accordance with the programs approved by the Republican Chamber, thereafter - every three years;</w:t>
+      9-1) undergo professional training, including distance learning, on issues of enforcement proceedings within six months from the start of their activities under the programs approved by the Republican Chamber, and subsequently once every two years;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-2) in cases of suspension or termination of validity or deprivation of a license, as well as expulsion from the members of the Republican Chamber or a long absence (more than one month), transfer enforcement proceedings and archive to the regional chamber of private enforcement officers within three working days;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) to fulfill other liabilities as established by the legislative acts of the Republic of Kazakhstan. </w:t>
+      10) to perform other duties provided for by the laws of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The private enforcement agent shall provide information on his activities:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -28426,99 +30063,141 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 148 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 257 dated 28. 11. 2014 (see subparagraph 12 of Article. 10 for the procedure of enforcement); № 269-V dated 29. 12. 2014 (shall be enforced from 01.01.2015); № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 16.07.2025 № 210-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 148 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 257 dated 28. 11. 2014 (see subparagraph 12 of Article. 10 for the procedure of enforcement); № 269-V dated 29. 12. 2014 (shall be enforced from 01.01.2015); № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 16.07.2025 № 210-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026); № 325-VIII of 24.06.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 149. Restrictions of private enforcement agents’ activity </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      A private enforcement agent shall not be entitled to be engaged in other paid activity except for scientific, teaching and creative activity. </w:t>
+        <w:t>
+      A private enforcement agent shall not have the right to engage in other types of paid activity, with the exception of teaching, scientific, and creative activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Footnote. Article 149 as amended by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 150. Responsibility of a private enforcement agent </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28594,51 +30273,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Paragraph 3. Activity arrangement of private enforcement agents  Article 152. Enforcement District</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Enforcement district shall be the territory of activity of a private enforcement agent, which coincides with the territory of oblast, the city of republican significance, the capital.</w:t>
+      1. An enforcement district is the territory of activity of a private enforcement agent, which coincides with the territory of the capital, a region, or a city of republican significance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Determination of private enforcement agents in enforcement district shall be carried out by corresponding regional chamber of private enforcement agents according to administrative-territorial division into cities, districts of oblasts, districts in the city.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -28700,456 +30379,349 @@
         </w:rPr>
         <w:t>      4. Was excluded by the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 152 is in the wording of Law of the Republic of Kazakhstan № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); dated 30.12.2025 № 246-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 152 is in the wording of Law of the Republic of Kazakhstan № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); dated 30.12.2025 № 246-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 153. Office of a private bailiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The office of a private bailiff shall be the official premises of a private bailiff, which shall be the permanent place where he/she carries out his activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A private bailiff’s office must be situated within the enforcement district in which the bailiff carries out his/her activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Requirements for the location and equipment of the office premises of a private bailiff shall be established by the authorised body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The private bailiff shall notify the regional and Republican Chambers of the location of the office and any change of its address within five working days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 153 as revised by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...180 lines deleted...]
-      8. The private enforcement agent shall inform the Republican Chamber about the location of office premises and the mode of operation.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 153-1. Temporary replacement of a private bailiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Temporary substitution of a private enforcement agent consists in the temporary transfer of enforcement proceedings from one private enforcement agent for execution to another private enforcement agent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The grounds for temporary substitution of a private enforcement agent may be: labor or study leave, illness, business trip and other circumstances that temporarily prevent a private enforcement agent from fulfilling the duties provided for by this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A private bailiff shall be temporarily replaced in the manner established by the authorised body with mandatory notification of the parties to the enforcement proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the claimant does not agree with the temporary transfer of his writ of execution for execution to another private enforcement agent, the writ of execution and the unused advance fee shall be returned upon his application.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. During the period of temporary substitution of a private enforcement agent, the person replacing him shall be entitled to receive payment for his activities in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. For violations committed in the transferred enforcement proceedings, the private enforcement agent who directly committed them is liable.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 153 is in the wording of Law of the Republic of Kazakhstan № 376-V dated 29.12.2015 (shall be enforced from 01.01.2016).</w:t>
-[...166 lines deleted...]
-        <w:t>      Footnote. Chapter 16 is supplemented by Article 153-1 in accordance with the Law of the Republic of Kazakhstan dated 06.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 16 is supplemented by Article 153-1 in accordance with the Law of the Republic of Kazakhstan dated 06.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); as amended by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -29340,52 +30912,160 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. A private enforcement agent shall be entitled to have assistants and trainees. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      1-1. The assistant and trainee of enforcement agent shall not be a person who is recognized by the Law of the Republic of Kazakhstan as disabled or impaired, committed corruption Law violation, dismissed by negative reasons from civil or military service, Law enforcement body, court and justice agency and suffering from conviction outstanding or unspent as established by the Law. </w:t>
+        <w:t>
+      1-1. A person may not serve as an assistant or trainee to a private bailiff if he/she:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      has been declared legally incapacitated or partially incapacitated under the procedure established by law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      has a criminal record that has not been expunged or removed as per the procedure established by law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      has been exempted from criminal liability on the basis of paragraphs 3), 4), 9), 10) and 12) of Part One of Article 35 or Article 36 of the Code of Criminal Procedure of the Republic of Kazakhstan, for a period of three years following the occurrence of such events;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      within three years prior to being admitted to a probationary period and appointed as an assistant to a private bailiff, was subject to an administrative penalty for administrative corruption offences;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      dismissed for negative reasons from state or military service, from law enforcement or special state agencies, from service in civil defense agencies, within one year from the date of dismissal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      registered with organisations providing medical care in the field of mental health, for mental and behavioral disorders (diseases), including those associated with the use of psychoactive substances.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. An assistant of a private enforcement agent may be a citizen of the Republic of Kazakhstan, having legal education and a certificate (certificate) on the passage of professional training, including distance education, on the programs approved by the Republican Chamber.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -29459,51 +31139,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 156 as amended by Law of the Republic of Kazakhstan № 368-IV dated 28.12.2010 (shall be enforced upon expiry of ten calendar days after its first official publication); № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 269-V dated 29. 12. 2014 (shall be enforced from 01.01.2015); № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016).</w:t>
+        <w:t>      Footnote. Article 156 as amended by Law of the Republic of Kazakhstan № 368-IV dated 28.12.2010 (shall be enforced upon expiry of ten calendar days after its first official publication); № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 269-V dated 29. 12. 2014 (shall be enforced from 01.01.2015); № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); № 325-VIII of 24.06.2026 (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -29741,51 +31421,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 161. Regional Chamber of private enforcement agents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. One regional chamber of private enforcement agencies shall be formed on the territory of each oblast, a city of republican significance and the capital of the Republic of Kazakhstan.</w:t>
+      1. One regional chamber of private bailiffs shall be established in the capital, in each region, and in each city of republican significance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. The head of the regional chamber of private bailiffs may be a citizen of the Republic of Kazakhstan who has a license of a private bailiff, work experience in the field of execution of enforcement documents for at least two years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -29823,51 +31503,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 161 as amended by the Law of the Republic of Kazakhstan dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 161 as amended by the Law of the Republic of Kazakhstan dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -30158,62 +31838,86 @@
       1. The activity of the Republican Chamber shall be regulated by the legislation of the Republic of Kazakhstan and the charter.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The charter of the Republican Chamber shall be adopted by the congress.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      3. The Republican Chamber shall conclude a general contract of insurance of civil liability of private enforcement agents of the Republic of Kazakhstan.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3. Excluded by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The Chairman of the Republican Chamber is elected by the presidium for a period of two years. One and the same person may not be elected Chairman of the Republican Chamber more than twice in a row.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -30425,51 +32129,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) considers appeals of individuals and legal entities on the activities of private bailiffs, regional chambers of private bailiffs;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-2) when implementing admission as a member of the Republican Chamber, distribute and determine the number of private enforcement agents on the territory of oblasts, districts, cities of republican significance, the capital;</w:t>
+      3-2) when admitting persons to membership of the Republican Chamber, carries out the distribution and determination of the number of private enforcement agents on the territory of the capital, regions, cities of republican significance, and districts;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-3) examine materials on disciplinary offenses of private enforcement agents and impose disciplinary penalties on perpetrators;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -30813,51 +32517,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 163-1 as amended by Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 163-1 as amended by Law of the Republic of Kazakhstan № 376-V dated 29.10.2015 (shall be enforced from 01.01.2016); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -31162,72 +32866,90 @@
       4) exercise other powers provided for by the charter of the Republican Chamber that do not contradict the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The Chairman of the Board of the Republican Chamber cannot hold office for more than two consecutive terms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Chairman of the Board of the Republican Chamber shall be elected on an alternative basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 16 is supplemented by Article 163-3 in accordance with the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 16 is supplemented by Article 163-3 in accordance with the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); as amended by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -31484,51 +33206,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) hear the report of the board on its activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) carries out other activities within the powers provided for by the charter.</w:t>
+      5) is engaged in other activities within the framework of the powers outlined in the charter, which do not contradict the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Notification of the date and time of the elections for the Chairman of the Republican Chamber shall be sent to the members of the Presidium ten calendar days before the scheduled date of the elections.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The Board is a permanent collegial executive body of the Republican Chamber. The chairman of the board is the chairman of the Republican Chamber.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -31638,51 +33378,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 164 as amended by the Law of the Republic of Kazakhstan dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 164 as amended by the Law of the Republic of Kazakhstan dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); as amended by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -31815,89 +33555,95 @@
       1) regulate and control an activity of private enforcement agents within its competence;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) within the framework of the considered appeal of an individual or legal entity, requests the necessary information from a private enforcement agent;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      2) excluded by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      3) is excluded by Law of the Republic of Kazakhstan № 376-V dated 29. 10. 2015 (shall be enforced from 01.01.2016);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      4) is excluded by Law of the Republic of Kazakhstan № 376-V dated 29. 10. 2015 (shall be enforced from 01.01.2016);</w:t>
@@ -31910,51 +33656,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1) determine three representatives from the authorized body;</w:t>
+      4-1) designate three representatives from the authorised body to the Presidium of the Republican Chamber;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -32006,69 +33752,93 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) carry out licensing of the activity of a private enforcement agents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) makes a decision on suspension or termination of the licenses of private enforcement agents on the grounds provided for in paragraph 2 of Article 143, paragraph 1 of Article 144 of this Law;</w:t>
-[...17 lines deleted...]
-      9) file suits with the court for deprivation of licenses of private enforcement agents on the grounds provided for in paragraph 2 of Article 144 of this Law;</w:t>
+      8) make a decision to suspend or terminate the license or revoke the licence of a private bailiff on the grounds referred to in paragraph 2 of Article 143, paragraphs 1 and 2 of Article 144 hereof;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      9) excluded by Law of the Republic of Kazakhstan № 325-VIII of 24.06.2026 (shall come into force upon expiry of sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) enter into agreements with government agencies to connect private bailiffs to public registries and digital databases;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -32114,68 +33884,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       the procedure for registration of private enforcement agents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      regulation on the commission for attestation of persons claiming the right to engage in the activities of a private enforcement agent;</w:t>
-[...16 lines deleted...]
-        <w:t>
       the procedure for monitoring the activities of private enforcement agents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       the procedure for attestation of persons who have completed training and claiming the right to engage in the activity of a private enforcement agent;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -32276,50 +34028,86 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       procedure for implementing simplified proceedings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      amounts of payment for the activities of a private bailiff;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a standard contract for professional liability insurance for private bailiffs in agreement with the authorised body for regulation, control and supervision of the financial market and financial organisations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       11-1) conducts an inspection to identify the restrictions provided for in Article 140 of this Law that prevent a private enforcement agent from engaging in activities to execute enforcement documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-2) suspend debit transactions on a current account intended for storing recovered amounts in favor of recoverers, a private enforcement agent whose license has been suspended or terminated or whose license has been revoked;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -32358,51 +34146,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 167 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Law of the Republic of Kazakhstan № 269-V dated 29. 12. 2014 (shall be enforced from 01.01.2015); № 376-V dated 10.29.2015, (shall be enforced from 01.01.2016); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 31.12.2021 № 100 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 167 as amended by Laws of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Law of the Republic of Kazakhstan № 269-V dated 29. 12. 2014 (shall be enforced from 01.01.2015); № 376-V dated 10.29.2015, (shall be enforced from 01.01.2016); dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 31.12.2021 № 100 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); № 330-VIII of 01.07.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -32592,51 +34380,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) make payment of funds from the republican budget directed to finance the payment of the activities of a private enforcement agent, rendered within the framework of execution of enforcement documents on  of alimony and wages;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) issues an order to suspend debit transactions on a current account intended for storing recovered amounts in favor of collectors, a private enforcement agent whose license has been suspended or terminated or whose license has been revoked.</w:t>
+      8) issue an order to suspend expenditure transactions on the current account intended for the holding of recovered sums in favour of claimants, in respect of a private bailiff whose licence has been suspended or terminated, or who has been disbarred or expelled from membership of the Republican Chamber.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) where there are grounds to do so, submits a report to the Republican Chamber or the regional chamber of private bailiffs, or to the private bailiff concerned, regarding the rectification of breaches of the law following a scheduled or unscheduled audit of the private bailiff.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The territorial body of the authorized body together with the regional chamber of private enforcement agents shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -32788,51 +34594,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 168 is in the wording of Law of the Republic of Kazakhstan № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); as amended by Law of the Republic of Kazakhstan № 376-V dated 29. 10. 2015 (shall be enforced from 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 168 is in the wording of Law of the Republic of Kazakhstan № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); as amended by Law of the Republic of Kazakhstan № 376-V dated 29. 10. 2015 (shall be enforced from 01.01.2016); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); № 325-VIII of 24.06.2026 (shall be effected upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -32926,52 +34732,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       For disclosure of the secret and the damage caused, these persons shall bear responsibility established by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      4. Checking of work of a private enforcement agent shall be performed not earlier than six months and not later than one year after beginning of carrying out of enforcement procedures by them. Hereinafter the scheduled checks shall be carried out once a year. </w:t>
+        <w:t>
+      4. An audit of the private bailiff's performance shall be conducted no earlier than six months and no later than one year after the commencement of enforcement proceedings. Subsequently, scheduled inspections shall be conducted once every three years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the event of complaints against actions (inaction) of a private enforcement agent or in the presence of other information indicating the unfair performance of his duties, the territorial body of the authorized body, the regional chamber of private enforcement agents may conduct an unscheduled inspection of the activities of a private enforcement agent.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -33015,51 +34821,51 @@
         </w:rPr>
         <w:t>      6. Is excluded by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 169 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 248-V dated 07.11.2014 (shall be enforced upon expiry of 10 calendar days after its first official publication); № 269-V dated 29.10.2014 (shall be enforced from 01.01.2015); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 169 as amended by Law of the Republic of Kazakhstan № 164-V dated 15.01.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); № 248-V dated 07.11.2014 (shall be enforced upon expiry of 10 calendar days after its first official publication); № 269-V dated 29.10.2014 (shall be enforced from 01.01.2015); dated June 26, 2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); № 325-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -33172,51 +34978,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The grounds for initiation of disciplinary proceedings shall be the existence of sufficient evidences, indicating violation of the requirements of the Republic of Kazakhstan legislation by a private enforcement agent, the Code of professional honor of private enforcement agents and the charter of the Republican Chamber.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. The procedure for imposing disciplinary sanctions, their removal and appeal shall be determined by the charter of the Republican Chamber.</w:t>
+      3. The procedure for imposing disciplinary sanctions, removing them and appealing them shall be established by the Republican Chamber in agreement with the authorised body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       For a disciplinary offense committed by a private enforcement agent, only one disciplinary sanction may be imposed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -33236,51 +35042,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 170 is in the wording of Law of the Republic of Kazakhstan № 376-V dated 29. 10. 2015 (shall be enforced from 01.01.2016); as amended by the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 170 is in the wording of Law of the Republic of Kazakhstan № 376-V dated 29. 10. 2015 (shall be enforced from 01.01.2016); as amended by the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); № 325-VIII of 24.06.2026 (shall be effected upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -33427,51 +35233,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) systematic non-payment of mandatory membership fees , with the exception of cases of exemption of a private enforcement agent from payment of membership fees for the period of being on maternity leave or childcare until he reaches the age of three years, as well as non-execution of enforcement documents for more than one months due to temporary disability ;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) employment by other kinds of paid activity, except for scientific, teaching or other creative activity;</w:t>
+      4) engagement in other types of paid activity, with the exception of teaching, scientific, and creative activity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) at his own will;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -33491,51 +35297,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 16 is supplemented with Article 172-1 in accordance with Law of the Republic of Kazakhstan № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); as amended by the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 16 is supplemented with Article 172-1 in accordance with Law of the Republic of Kazakhstan № 269-V dated 29.12.2014 (shall be enforced from 01.01.2015); as amended by the Law of the Republic of Kazakhstan dated 26.06.2020 № 349-VI (shall be enforced ten calendar days after the day of its first official publication); dated 11.06.2026 № 306-VIII (shall be enforced from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -33988,55 +35794,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>