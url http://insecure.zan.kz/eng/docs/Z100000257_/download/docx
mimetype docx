--- v0 (2025-10-05)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2eb51df" w14:textId="2eb51df">
+    <w:p w14:paraId="16c106d" w14:textId="16c106d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,55 +145,93 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic Kazakhstan dated 19 March, 2010 № 257-IV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Unofficial translation</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the words "information system", "information systems", "information system", "information and communication technologies", "information objects of "electronic government", "web portal of "electronic government" shall be replaced by the words "digital system", "digital systems", "digital system", "digital technologies", "digital objects of "digital government", "web portal of "digital government", respectively, in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law shall regulate public relations arising in the process of state statistical activity, as well as in determining the quality of administrative data, and shall be aimed at satisfying the needs of society, the state and the international community for official statistical information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -339,69 +377,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2) agricultural census – statistical observation, which includes the process of collecting, and processing data on the structure and state of agriculture, analysis and distribution of official statistical information;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) administrative sources – central and local executive bodies, akims of rural settlement, village, rural district, National Bank of the Republic of Kazakhstan and other state bodies, carrying out the gathering of accounting or other data underway of strategic, regulatory, realization or control functions in accordance with the legislation of the Republic of Kazakhstan, except for the statistical activity;</w:t>
-[...17 lines deleted...]
-      3) administrative data – individual quantitative (measured using numbers) and (or) qualitative (arranged according to a certain principle and (or) feature) data on an individual or legal entity and household accounting data generated by administrative sources, except for primary statistical and alternative data;</w:t>
+      2) administrative sources – central and local executive bodies, akims of a settlement, village, rural district, the National Bank of the Republic of Kazakhstan and other state bodies, as well as owners of state digital objects, that collect accounting or other data and (or) process them, and (or) generate them in the course of implementing strategic, regulatory, implementation or control functions in accordance with the legislation of the Republic of Kazakhstan, with the exception of statistical activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) administrative data – individual quantitative (measurable by means of numbers) and (or) qualitative (arranged according to a certain principle and (or) attribute) data on a natural person or legal entity, and household register data, collected and (or) processed, and (or) generated by administrative sources, with the exception of primary statistical and alternative data;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Administrative data may include administrative digital data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1) schedule for submission of administrative data – a document containing information on administrative sources submitting administrative data to the authorized body in the field of state statistics, on the frequency and deadlines for submission of administrative data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -454,80 +510,104 @@
       3-4) primary statistical data – data obtained or recorded in statistical forms;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) agencies’ statistical observations – statistical observation, making by the state bodies and National Bank of the Republic of Kazakhstan, except for the authorized body in the field of the state statistics, authorized to conduct the statistical works in accordance with the plan of statistical works;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      4-2) data controller – a specialist in the field of information and communication technologies of a subject of a state monopoly in the field of state statistics, involved in the implementation of state control concerning administrative sources to assess the quality of administrative data;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4-1) excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2) data controller – a specialist in the field of digital technologies of the subject of the state monopoly in the field of state statistics, engaged when conducting state control in respect of administrative sources for the purpose of assessing the quality of administrative data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-3) data quality – a characteristic showing the degree of suitability of data for use in accordance with the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -927,51 +1007,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-1) analytical information – information obtained during the analysis of primary statistical and (or) administrative and (or) alternative data, including based on innovative methods of processing and analyzing primary statistical and (or) administrative and (or) alternative data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      21-2) computerized telephone survey system – an information system that allows for conducting nationwide statistical observations using surveying respondents by telephone;</w:t>
+      21-2) computerized telephone survey system – a digital system enabling the conduct of nationwide statistical observations by means of surveying respondents by telephone;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21-3) national reference information – a set of classifiers, catalogues, reference books, nomenclatures and other technical and economic information;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1045,51 +1125,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (shall be enforced upon expiry of ten calendar days after its first official publication); by the Law of the Republic of Kazakhstan dated 29.09.2014 №239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2018 № 192-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall come into effect ten calendar days after the day of its first official publication); dated 05.07.2024 № 115-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (shall be enforced upon expiry of ten calendar days after its first official publication); by the Law of the Republic of Kazakhstan dated 29.09.2014 №239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2018 № 192-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall come into effect ten calendar days after the day of its first official publication); dated 05.07.2024 № 115-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5081,51 +5161,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) receive administrative data, as well as documents (information) on paper and electronic media or their copies for inclusion in the results of inspections and, if necessary, use them in conducting remote monitoring;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) to get access to automated databases (information systems) in accordance with the subject of inspection in compliance with the requirements stipulated by the legislation of the Republic of Kazakhstan on state secrets and other secrets protected by law of the Republic of Kazakhstan;</w:t>
+      3) to obtain access to automated databases (digital systems) in accordance with the subject of the inspection, while complying with the requirements provided for by the legislation of the Republic of Kazakhstan on state secrets and other secrets protected by the law of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) involve data controllers, as well as other specialists, consultants, and experts from government agencies and their subordinate organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5459,51 +5539,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) submit to officials of the department of the authorized body and its territorial divisions the administrative data, as well as documents (information) on paper and (or) electronic media or copies thereof for inclusion in the results of state control;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) in compliance with the requirements for protection or other secrets protected by the law of the Republic of Kazakhstan, access to automated databases (information systems) in accordance with the subject of the audit;</w:t>
+      3) while complying with the requirements for the protection of secrets or other secrets protected by the law of the Republic of Kazakhstan, access to automated databases (digital systems) in accordance with the subject of the inspection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) to make marks in the act on the assignment of the audit, the conclusion on the results of the audit;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5541,51 +5621,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 is supplemented by Article 12-1 in accordance with the Law of the Republic of Kazakhstan dated 29.10.2015 №. 376-V (shall be enforced from 01.01.2016); in the wording of the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 is supplemented by Article 12-1 in accordance with the Law of the Republic of Kazakhstan dated 29.10.2015 №. 376-V (shall be enforced from 01.01.2016); in the wording of the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6588,97 +6668,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) present reliable primary statistical data based on approved statistical forms when conducting statistical observations as defined by the authorised body, as per the schedule of respondents' submission of primary statistical data and statistical methodology;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1) based on a notification posted on the official Internet resource of the authorized body on the extension of the deadline and the postponement of the deadline for submitting primary statistical data by respondents if there is confirmation of the occurrence in the information system on the last day of the deadline for submitting statistical forms of technical problems that led to the failure of respondents to submit primary statistical data, submit statistical forms on the next working day after the elimination of technical problems;</w:t>
+      1-1) on the basis of a notification posted on the official internet resource of the authorized body on the extension of the time limit and the postponement of the time limit for the submission of primary statistical data by respondents, where there is confirmation of the occurrence, in the digital system, on the last day of the time limit for the submission of statistical forms, of technical malfunctions that resulted in the non-submission of primary statistical data by respondents, to submit statistical forms on the working day following the day on which the technical malfunctions are rectified;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Fulfill requirements of the bodies of the state statistics, provided by this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 17 with the change introduced by the Law of the Republic of Kazakhstan dated 05.11.2018 № 192-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall come into effect ten calendar days after the day of its first official publication); № 223-VII of 19.04.2023 (shall enter into force ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 17 with the change introduced by the Law of the Republic of Kazakhstan dated 05.11.2018 № 192-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall come into effect ten calendar days after the day of its first official publication); № 223-VII of 19.04.2023 (shall enter into force ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7154,51 +7234,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The title as amended by the Law of the Republic of Kazakhstan dated 05.07.2024 № 115-VIII (shall come into effect upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. When operating the information technology facilities of the “electronic government”, national reference information shall be used.</w:t>
+      1. When operating digital objects of the “digital government”, national reference information shall apply.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Elements of national reference information shall be developed and approved by authorized state bodies in agreement with the authorized body in the manner determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7440,51 +7520,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 29. 10. 2015 № 376-V (shall be enforced from 01.01.2016); № 184-VI of 05.10.2018 (shall be enforced upon the expiration of six months after the date of its first official publication); № 223-VII dated 19.04.2023 (shall be put into effect on expiration of ten calendar days after the day of its first official publication); dated 05.07.2024 № 115-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 29. 10. 2015 № 376-V (shall be enforced from 01.01.2016); № 184-VI of 05.10.2018 (shall be enforced upon the expiration of six months after the date of its first official publication); № 223-VII dated 19.04.2023 (shall be put into effect on expiration of ten calendar days after the day of its first official publication); dated 05.07.2024 № 115-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8004,51 +8084,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. Official statistical information from the national census shall be distributed following its completion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Bodies of state statistics provide users with equal rights to simultaneous access to high-quality official statistical information, including in the format of machine-readable data and statistical methodology, by posting them on the Internet resources of state statistics bodies and the Internet portal of open data of the "electronic government" web portal.</w:t>
+      2. State statistics bodies shall ensure equal rights for users to simultaneous access to high-quality official statistical information, including in the format of machine-readable data and statistical methodology, by posting such information on the internet resources of the state statistics bodies and on the open data internet portal of the "digital government" web portal.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Statistical and analytical information not provided in the schedule for the distribution of official statistical information and requiring additional costs for its development shall be provided on a fee basis in the manner determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8076,115 +8156,115 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Distribution of statistical information shall be ensured with observance of norms of the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1. Distribution of the data product shall be provided by its owner or proprietor.</w:t>
-[...17 lines deleted...]
-      The owner or holder of a data product submitted to an authorized body shall be included in the register of suppliers of data products in the manner determined by the authorized body.</w:t>
+      4-1. The dissemination of a digital data product shall be ensured in compliance with the norms of the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When generating a digital data product, the sources shall be primary statistical and (or) administrative, and (or) alternative data, and (or) statistical and (or) analytical information in accordance with the legislation of the Republic of Kazakhstan in the field of state statistics. The procedure for generating a digital data product shall be determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Statistical information, forming on administrative data, shall be distributed independently by the state bodies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 26 as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall come into effect ten calendar days after the day of its first official publication); dated 05.07.2024 № 115-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 26 as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall come into effect ten calendar days after the day of its first official publication); dated 05.07.2024 № 115-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8555,55 +8635,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>