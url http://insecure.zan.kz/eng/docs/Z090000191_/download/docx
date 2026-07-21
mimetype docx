--- v1 (2026-01-12)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7c82b72" w14:textId="7c82b72">
+    <w:p w14:paraId="541b4d3" w14:textId="541b4d3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -151,1412 +151,1416 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan dated 28 August 2009 № 191-IV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of the Law as revised by the Law of the Republic of Kazakhstan dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      This Law shall define the legal framework for combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction, the legal relations between financial monitoring entities, the authorized body, and other state bodies of the Republic of Kazakhstan in combating legalization (laundering) of proceeds from crime, terrorism financing and financing of the proliferation of weapons of mass destruction, as well as mechanisms for the implementation of targeted financial sanctions related to the prevention and suppression of terrorism and terrorism financing, and prevention, suppression and termination of the proliferation of weapons of mass destruction and its financing.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Preamble in the wording of the Law of the RK dated 13.05.2020 № 325-VІ (shall enter into force upon expiry of six months after the day of its first official publication); as revised by the Law of the Republic of Kazakhstan dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 1. GENERAL PROVISIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 1. Basic definitions used in this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The following basic definitions are used in this Law:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) a suspicious transaction involving money and/or other assets (hereinafter referred to as a suspicious transaction) is a customer transaction (including an attempt to carry out such a transaction, a transaction in progress, or a completed transaction), in relation to which suspicions arise that the money and/or other assets used to carry it out are the proceeds of criminal activity, or the transaction itself is aimed at legalization (laundering) of proceeds of crime, financing of terrorism, or financing of the proliferation of weapons of mass destruction, or other criminal activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) transactions with money and (or) other property - actions of individuals, legal entities, and foreign structures without forming a legal entity with money and (or) other property, regardless of the form and method of their implementation, aimed at establishing, changing or terminating civil rights and obligations associated with them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) freezing of transactions with money and (or) other property - measures taken by financial monitoring entities and state bodies to suspend the transfer, conversion, alienation or transfer of money and (or) other property;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) individual entrepreneurs and legal persons carrying out transactions with precious metals and precious stones, jewels from them-persons engaged in buying and selling precious metals and precious stones, jewelry products, except for religious organizations, museums and organizations using precious metals and their compounds, precious stones in the medical, scientific and research purposes or as part of the tools, instruments, equipment and products for industrial purposes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) a beneficiary owner – an individual:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      who directly or indirectly owns more than twenty-five percent of the shares in the authorized capital or placed (minus preferred and redeemed by the company) shares of the client - a legal entity or a foreign structure without forming a legal entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      carrying out a control over the client by other methods;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      in whose interests the client commits transactions with money and (or) other property;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) an intermediary bank - a bank and (or) an organization carrying out certain types of banking transactions that make a payment and (or) transfer of money received from the bank of the money sender in favor of a financial organization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) financing of the proliferation of weapons of mass destruction - provision or collection of money and (or) other assets, property title or property benefits, as well as gifts, exchanges, donations, charitable assistance, provision of information and other types of services, or provision of financial services to an individual or a group of individuals, or a legal entity, committed by a person who was aware that the provided property, information, financial and other types of services were intended to finance the proliferation of chemical, bacteriological (biological), radiological, nuclear and toxin weapons and (or) their means of delivery;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-3) public official:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a person holding a responsible government position;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      an official;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a person authorized to perform state functions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a person performing executive functions in a state organization or quasi-state entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a person appointed or elected to hold any position in the legislative, executive, administrative, judicial bodies or armed forces of a foreign state;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a person performing any public function for a foreign state;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      a person holding an executive position in organizations established by states on the basis of agreements that have the status of international treaties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-4) personal account – user profile (financial monitoring subject) on dedicated communication channels of the authorized body in the Internet information and telecommunications network, providing electronic interaction between its users (financial monitoring subjects) and the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-5) a non-corporate foreign structure - a foundation, partnership, trust, company, partnership, organization or other corporate entity created in accordance with the legislation of a foreign state, which are considered as independent organizational and legal forms regardless of whether they have the status of a legal entity of the foreign state where they were established;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-6) register of beneficial owners of legal entities - a state database intended to record and store information on beneficial owners of legal entities for the purpose of combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-7) independent legal expert– a natural person who provides legal services either independently or as a partner or employee under an employment contract with a business entity that provides legal assistance;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) a client - an individual, legal entity, or a foreign structure without forming a legal entity, receiving the services of a subject of financial monitoring;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) suspicious activity of a customer subject to financial monitoring - a set of two or more suspicious transactions of the customer with money and (or) other assets, in respect of which the financial monitoring entity has suspicions that the money and (or) other assets used to carry them out is income from criminal activity, financing of terrorism and financing of the proliferation of mass destruction weapons;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) correspondent relations – contractual relations arising upon opening of correspondent accounts by banks, organizations carrying out separate types of banking operations for other banks for the purpose of commission of transactions linked with carrying out of banking servicing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) shell-bank – non-resident bank that does not have a physical presence in the state (territory) in which it is registered as a bank and (or) received a license for carrying out of banking activity with the exception of placement of such bank in direct or indirect possession of banking holding subjected to consolidated supervision in the state (territory) in which it is registered;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) financial monitoring – set of measures on collection, processing, analysis and use of details and information on transactions with money and (or) other property carrying out by the authorized body and subjects of financial monitoring in accordance with this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) transactions subject to financial monitoring - transactions of the client of the subject of financial monitoring with money and (or) other property, in respect of which financial monitoring shall be established in accordance with this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) financial group - a group of legal entities that are subjects of financial monitoring and interacting with each other in accordance with this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) cashing in of money obtained by criminal means - actions performed by individuals, legal entities, or a foreign structure without forming a legal entity in order to obtain cash by using documents when making an imaginary transaction aimed at legalizing (laundering) money;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) proceeds of crime-money and (or) other assets received as a result of committing a criminal offence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) legalization (laundering) of income obtained by criminal means,-involvement in legitimate money turnover and (or) other assets obtained by criminal means, through transactions in the form of a conversion or transfer of property representing the proceeds of criminal offences, or the possession and use of such property, concealing or disguising its true nature, source, location, disposition, movement or ownership of property or its accessories, if you know what is the property was the proceeds of criminal offences, as well as mediation money laundering and (or) other assets obtained by criminal means;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-1) state policy in combating legalization (laundering) of proceeds from crime and financing of terrorism – legal, administrative, and organizational measures aimed at reducing the risks of legalization (laundering) of proceeds from crime, terrorism financing and financing the proliferation of weapons of mass destruction, and other measures under this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-2) spotless business record – evidence of professionalism and integrity, including absence of committed unlawful acts (omissions) that led to insolvency resulting in compulsory liquidation of a financial institution or to classification of a bank as insolvent, absence of unexpunged or outstanding criminal record, including absence of legally binding court order imposing criminal penalty in the form of deprivation of the right to hold an executive position in a financial institution, banking and/or insurance holding company, and to be a major participant (major shareholder) in a financial institution for life, also absence of relationships with third parties (control and influence of third parties) whose actions contributed to legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction, based on information from the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-3) targeted financial sanctions - measures to freeze transactions with money and (or) other property, taken by the subjects of financial monitoring and state bodies in accordance with this Law and resolutions of the United Nations Security Council related to the prevention and averting of terrorism and financing of terrorism, prevention, obstruction, and cessation of the proliferation of mass destruction weapons and their financing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-4) scoring module – an automated system containing information from various data sources for risk identification of a customer (or representative), used by financial monitoring entities on a voluntary basis;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-5) sectoral risk assessment – an assessment conducted by state bodies of the Republic of Kazakhstan that, within their competence monitor compliance by financial monitoring entities with the legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of proliferation of mass destruction weapons, in terms of vulnerability of the use of the instruments and services of financial monitoring entities for the purpose of combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of mass destruction weapons;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-6) national risk assessment – determining the levels of threats and opportunities for the legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of mass destruction weapons by analyzing the data collected in the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) terrorist financing-providing or collecting money and (or) other assets, property rights or property benefits, as well as gifting, barter, donations, charity, providing information and other services or the provision of financial services to an individual or group of individuals or entity committed person known terrorist awaring the nature of their work or that a given property, provided information, financial and other kind of services will be used to carry out terrorist activity or providing terrorist group, terrorist organization, illegal paramilitary unit;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      This Law shall define the legal framework for combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction, the legal relations between financial monitoring entities, the authorized body, and other state bodies of the Republic of Kazakhstan in combating legalization (laundering) of proceeds from crime, terrorism financing and financing of the proliferation of weapons of mass destruction, as well as mechanisms for the implementation of targeted financial sanctions related to the prevention and suppression of terrorism and terrorism financing, and prevention, suppression and termination of the proliferation of weapons of mass destruction and its financing.</w:t>
+        <w:t>      12-1) was excluded according to law of the Republic of Kazakhstan dated 26.07.2016 №12- VІ (entered into force on the expiry of thirty days after the date of its first publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) authorized body - a state body that shall carry out financial monitoring and shall take other measures to counter the legalization (laundering) of proceeds from crime, the financing of terrorism, the financing of the proliferation of weapons of mass destruction in accordance with this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Preamble in the wording of the Law of the RK dated 13.05.2020 № 325-VІ (shall enter into force upon expiry of six months after the day of its first official publication); as revised by the Law of the Republic of Kazakhstan dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      14) Is excluded by the Law of the Republic of Kazakhstan dated 18.11.2021 № 73-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) the competent authority of a foreign state - a body of a foreign state that, in accordance with its legislation, collects, processes, analyzes and uses information and information about transactions with money and (or) other property;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) physical presence – the place of a bank's operations located at a permanent address (excluding an electronic address), where the bank’s management bodies and personnel are located, where accounting and storage of documents related to banking activities are maintained, and where inspections by the authorized body that issued the banking license to the non-resident bank are conducted;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) business relations – the relations with clients arising in a process of carrying out of professional activity by a subject of financial monitoring.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 10.06.2014 № 206-V (the order of enforcement see Article 2); dated 03.07.2014 № 227-V (shall be enforced from 01.01.2015); dated 03.11.2014 № 244-V (shall be enforced from 02.01.2015); from 02.08.2015 № 343-V (order of enactment see article 2); from 16.11.2015 № 403-V (entered into force on the expiry of ten calendar days after the date of its first publication); from 08.04.2016 № 489-V (entered into force on the expiry of ten calendar days after the date of its first publication); from 26.07.2016 № 12- VІ (entered into force on the expiry of thirty days after the date of its first publication); dated 02.07.2018 № 166-VІ (shall be enforced from 01.01.2019); dated 13.05.2020 № 325-VІ (shall enter into force upon expiry of six months after the day of its first official publication); dated 18.11.2021 № 73-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 10.02.2025 № 164-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Chapter 1. GENERAL PROVISIONS</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 2. Legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Title of Article 2 as amended by the Law of the Republic of Kazakhstan dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction is based on the Constitution of the Republic of Kazakhstan and is comprised of this Law and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. International treaties ratified by the Republic of Kazakhstan shall take precedence over this Law. The procedure and conditions for the application of international treaties to which the Republic of Kazakhstan is a party shall be determined by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 2 as amended by the Law of the Republic of Kazakhstan dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 1. Basic definitions used in this Law</w:t>
-[...719 lines deleted...]
-      12) terrorist financing-providing or collecting money and (or) other assets, property rights or property benefits, as well as gifting, barter, donations, charity, providing information and other services or the provision of financial services to an individual or group of individuals or entity committed person known terrorist awaring the nature of their work or that a given property, provided information, financial and other kind of services will be used to carry out terrorist activity or providing terrorist group, terrorist organization, illegal paramilitary unit;</w:t>
+        <w:t>Article 2-1. Main purpose and objectives of this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The main purpose of this Law is to protect the rights and legitimate interests of citizens, society, and the state by creating a legal mechanism to counteract the legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The main objectives of this Law shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) to combat legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) to implement a unified state policy in combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) to create an efficient system for combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction that complies with generally recognized international standards;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) establishment of a unified digital system and maintenance of a unified information and analytical system in the field of countering the legalization (laundering) of proceeds of crime, the financing of terrorism, and the financing of the proliferation of weapons of mass destruction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) prevent creation of conditions and opportunities for the legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction, also take measures aimed at identifying and eliminating vulnerabilities that facilitate the legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) organize training for financial monitoring entities and public servants to improve their skills in combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) develop international cooperation in countering legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) ensure interagency cooperation on countering legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      12-1) was excluded according to law of the Republic of Kazakhstan dated 26.07.2016 №12- VІ (entered into force on the expiry of thirty days after the date of its first publication);</w:t>
-[...507 lines deleted...]
-        <w:t>      Footnote. Chapter 1 as added by Article 2-1 in accordance with the Law of the Republic of Kazakhstan dated 05.07.2024 № 113-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); as revised by the Law of the Republic of Kazakhstan dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 1 as added by Article 2-1 in accordance with the Law of the Republic of Kazakhstan dated 05.07.2024 № 113-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); as revised by the Law of the Republic of Kazakhstan dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5522,51 +5526,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The register of beneficiary owners of legal entities shall be maintained by the authorized body by:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) integration with information systems of other state bodies;</w:t>
+      1) integration with digital systems of other state bodies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) provision to the authorized body by law enforcement, special state bodies of information on the beneficiary owners of legal entities identified in the course of their activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5730,51 +5734,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 is supplemented with Article 6-1 pursuant to the Law of the Republic of Kazakhstan dated 12.07.2023 № 23-VIII (shall be enforced sixty calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 is supplemented with Article 6-1 pursuant to the Law of the Republic of Kazakhstan dated 12.07.2023 № 23-VIII (shall be enforced sixty calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6427,59 +6431,63 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 10. Collection of data and information on transactions subject to financial monitoring </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The title of Article 10 as amended by the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
-      <w:r>
-[...7 lines deleted...]
-          <w:color w:val="ff0000"/>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Is excluded by the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Subjects of financial monitoring shall submit to the authorized body information and information about transactions subject to financial monitoring, which contain information about the subject of financial monitoring, information about the transaction, including information about the participants in the transaction, and, if necessary, a sign of determining a suspicious transaction, additional information about the transaction subject to financial monitoring.</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6855,53 +6863,57 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In cases when processing of inquiry requires extra time, authorized body the term specified regarding the third the present point, no more than for ten working days having the right to prolong according to the written address of the subject of financial monitoring.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The authorized body has no right to request information, data and documents on the operations made before enforcement of the present Law except for information, information and documents which are provided on the basis of the international treaty ratified by the Republic of Kazakhstan.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>For the purpose mentioned in subparagraph 1) of paragraph 2 of Article 18 and paragraph 2 of Article 19 of this Law, the authorized body shall direct a request to a subject of financial monitoring for provision of necessary information, details and documents.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10930,51 +10942,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The subject of financial monitoring, prior of decision of the authorized agency on suspension of a suspicious transaction or on absence of necessity in suspension of suspicious transaction shall not to conduct transactions with money and (or) other property that reported in accordance with part one of Paragraph 2 of this Article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      In case of non-receipt of decision of the authorized agency on suspension of a suspicious transaction or on absence of necessity in suspension of such transaction by a subject of financial monitoring within twenty four hours from the date of informing the information, the transaction shall be conducted if there shall not be other grounds provided by the legislative acts of the Republic of Kazakhstan impeding conduct of this transaction.</w:t>
+      In case of non-receipt of decision of the authorized agency on suspension of a suspicious transaction or on absence of necessity in suspension of such transaction by a subject of financial monitoring within twenty-four hours from the date of informing the information, the transaction shall be conducted if there shall not be other grounds provided by the legislative acts of the Republic of Kazakhstan impeding conduct of this transaction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The authorized body, after taking a decision to suspend a suspicious operation, shall immediately transmit information to law enforcement and special state bodies of the Republic of Kazakhstan in accordance with their competence to make a decision and notify the Prosecutor General of the Republic of Kazakhstan about this.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11356,51 +11368,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 14-1. Procedure for conducting preventive control without visiting the entity (object) subject to control</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Preventive control without visiting the entity (object) of control shall be conducted by the authorized body exclusively in relation to the financial monitoring entities referred to in subparagraphs 7) (except for lawyers), 8) (except for audit organizations), 13), 15), 16), 18), 21) and 22) of paragraph 1 of Article 3 of this Law, by analyzing the data obtained from the media and information systems of state bodies of the Republic of Kazakhstan.</w:t>
+      1. Preventive control without visiting the subject (object) of control shall be conducted by the authorized body exclusively in respect of financial monitoring subjects specified in subparagraphs 7) (with the exception of advocates), 8) (with the exception of audit organizations), 13), 15), 16), 18), 21) and 22) of paragraph 1 of Article 3 of this Law, by means of analyzing data obtained from mass media and digital systems of state bodies of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The objectives of preventive control without visiting the entity (object) subject to control are timely suppression and prevention of violations of the legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction, granting the entities (objects) subject to control the right to independently rectify the violations identified by the authorized body on the results of preventive control without visiting the entity (object) subject to control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11546,51 +11558,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 has been supplemented with Article 14-1 pursuant to the Law of the Republic of Kazakhstan dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 has been supplemented with Article 14-1 pursuant to the Law of the Republic of Kazakhstan dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11671,51 +11683,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) countering legalization (laundering) of proceeds from crime,  financing of terrorism and  financing of the proliferation of weapons of mass destruction, coordinating the work of state bodies in this area;</w:t>
+      2) countering legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction, coordinating the work of state bodies in this area;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -12072,51 +12084,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) organize the formation and maintenance of the national database, and ensure methodological unity and coordinated functioning of information systems in the area of combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction;</w:t>
+      7) organize the formation and maintenance of the national database, and shall also ensure methodological unity and coordinated functioning of digital systems in the field of countering the legalization (laundering) of proceeds of crime, the financing of terrorism, and the financing of the proliferation of weapons of mass destruction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) develop and implement measures to prevent breaches of the legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12168,51 +12180,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) conduct activities to retrain and improve the qualifications of personnel in the field of combating legalization (laundering) of proceeds from crime,  financing of terrorism and  financing of the proliferation of weapons of mass destruction;</w:t>
+      11) conduct activities to retrain and improve the qualifications of personnel in the field of combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -12252,51 +12264,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13-1) maintain a state electronic register of notifications of financial monitoring entities provided for in subparagraphs 7) (except for lawyers), 13), 15) and 16) of paragraph 1 of Article 3 of this Law, in accordance with the Law of the Republic of Kazakhstan “On Permits and Notifications”;</w:t>
+      13-1) maintain the state digital register of notifications of financial monitoring subjects provided for in subparagraphs 7) (with the exception of advocates), 13), 15) and 16) of paragraph 1 of Article 3 of this Law, in accordance with the Law of the Republic of Kazakhstan "On Permissions and Notifications";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-2) receive notifications from financial monitoring entities referred to in subparagraphs 7) (except for lawyers), 13), 15) and 16) of paragraph 1 of Article 3 of this Law, in accordance with the Law of the Republic of Kazakhstan “On Permits and Notifications”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12460,51 +12472,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16 as amended by the Laws of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 21.06.2012 № 19-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); from 02.08.2015 № 343-V (an order of enforcement see Art. 2); of 26.07.2016 № 12-VІ (enters into force after thirty calendar days after day of its first official publication); of 22.12.2016 № 28-VI (enters into force after ten calendar days after day of its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 13.05.2020 № 325-VІ (shall enter into force upon expiry of six months after the day of its first official publication); dated 18.11.2021 № 73-VII (the order of entry into force see Article. 2); dated 24.11.2021 № 75-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 05.07.2024 № 113-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 16 as amended by the Laws of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 21.06.2012 № 19-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); from 02.08.2015 № 343-V (an order of enforcement see Art. 2); of 26.07.2016 № 12-VІ (enters into force after thirty calendar days after day of its first official publication); of 22.12.2016 № 28-VI (enters into force after ten calendar days after day of its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 13.05.2020 № 325-VІ (shall enter into force upon expiry of six months after the day of its first official publication); dated 18.11.2021 № 73-VII (the order of entry into force see Article. 2); dated 24.11.2021 № 75-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 05.07.2024 № 113-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12659,51 +12671,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) upon request or independently, exchange information, data, and documents with the competent authority of a foreign state on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) involve to work, as well as on a contractual basis, scientific research and other organizations, as well as separate specialists for conduct of examinations, development of educational programs, methodic materials, program and informational support, creation of informational systems in the scope of financial monitoring in compliance with requirements on protection of the state, service, commercial, banking and other secret protected by the Law;</w:t>
+      5) engage in work, including on a contractual basis, research and other organizations, as well as individual specialists for conducting expert reviews, developing training programs, methodological materials, software and information support, and creating digital systems in the field of financial monitoring, subject to compliance with the requirements for the protection of state, official, commercial, banking, and other secrets protected by law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) notify the relevant state bodies of any breach or indication of a breach of the legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12837,51 +12849,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 17 as amended by the Laws of the Republic of Kazakhstan dated 21.06.2012 № 19-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); from 02.08.2015 № 343-V (enters into force after ten calendar days after day of its first official publication); of 22.12.2016 № 28-VI (enters into force after ten calendar days after day of its first official publication); dated 13.05.2020 № 325-VІ (shall enter into force upon expiry of six months after the day of its first official publication); dated 05.07.2024 № 113-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 17 as amended by the Laws of the Republic of Kazakhstan dated 21.06.2012 № 19-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); from 02.08.2015 № 343-V (enters into force after ten calendar days after day of its first official publication); of 22.12.2016 № 28-VI (enters into force after ten calendar days after day of its first official publication); dated 13.05.2020 № 325-VІ (shall enter into force upon expiry of six months after the day of its first official publication); dated 05.07.2024 № 113-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13102,51 +13114,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) inform the authorized body on breaches of the rules of this Law by subjects of financial monitoring upon detection on an individual basis;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) submit information from its own information systems and resources at the request of the authorized body in the order determined by the authorized body;</w:t>
+      3) provide, at the request of the authorized body, information from its own digital systems and resources in the manner determined by the authorized body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) to provide the corresponding mode of storage, protection and safety received in the course of the activity of information, data and documents, components the office, commercial, bank or protected by the law other secret;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13400,51 +13412,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 as amended by the Laws of the Republic of Kazakhstan dated 21.06.2012 № 19-V (the order of enforcement see Article 2); dated 10.06.2014 № 206-V (the order of enforcement see Article 2); dated 07.11.2014 № 248-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); from02.08.2015 № 343-V (an order of enforcement see Art. 2); of 26.12.2017 № 124-VI (enters into force from 01.01.2018); dated 13.05.2020 № 325-VІ (shall enter into force upon expiry of six months after the day of its first official publication); dated 18.11.2021 № 73-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 24.11.2021 № 75-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced ten calendar days after the date of its first official publication); dated 21.11.2024 № 136-VIII (shall be enforced ten calendar days after the day of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 18 as amended by the Laws of the Republic of Kazakhstan dated 21.06.2012 № 19-V (the order of enforcement see Article 2); dated 10.06.2014 № 206-V (the order of enforcement see Article 2); dated 07.11.2014 № 248-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); from02.08.2015 № 343-V (an order of enforcement see Art. 2); of 26.12.2017 № 124-VI (enters into force from 01.01.2018); dated 13.05.2020 № 325-VІ (shall enter into force upon expiry of six months after the day of its first official publication); dated 18.11.2021 № 73-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 24.11.2021 № 75-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced ten calendar days after the date of its first official publication); dated 21.11.2024 № 136-VIII (shall be enforced ten calendar days after the day of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14996,62 +15008,63 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law enters into force upon expiry of six months after its first official publication.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7777"/>
-        <w:gridCol w:w="4223"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7777" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -15064,51 +15077,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      The President</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7777" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -15116,51 +15129,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      of the Republic of Kazakhstan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4223" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -15217,55 +15230,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>