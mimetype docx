--- v2 (2026-07-21)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="541b4d3" w14:textId="541b4d3">
+    <w:p w14:paraId="e0661de" w14:textId="e0661de">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -602,51 +602,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       a person performing any public function for a foreign state;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      a person holding an executive position in organizations established by states on the basis of agreements that have the status of international treaties;</w:t>
+      an individual holding a senior position in international organizations established by states on the basis of international treaties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-4) personal account – user profile (financial monitoring subject) on dedicated communication channels of the authorized body in the Internet information and telecommunications network, providing electronic interaction between its users (financial monitoring subjects) and the authorized body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1164,51 +1164,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 10.06.2014 № 206-V (the order of enforcement see Article 2); dated 03.07.2014 № 227-V (shall be enforced from 01.01.2015); dated 03.11.2014 № 244-V (shall be enforced from 02.01.2015); from 02.08.2015 № 343-V (order of enactment see article 2); from 16.11.2015 № 403-V (entered into force on the expiry of ten calendar days after the date of its first publication); from 08.04.2016 № 489-V (entered into force on the expiry of ten calendar days after the date of its first publication); from 26.07.2016 № 12- VІ (entered into force on the expiry of thirty days after the date of its first publication); dated 02.07.2018 № 166-VІ (shall be enforced from 01.01.2019); dated 13.05.2020 № 325-VІ (shall enter into force upon expiry of six months after the day of its first official publication); dated 18.11.2021 № 73-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 10.02.2025 № 164-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 10.06.2014 № 206-V (the order of enforcement see Article 2); dated 03.07.2014 № 227-V (shall be enforced from 01.01.2015); dated 03.11.2014 № 244-V (shall be enforced from 02.01.2015); from 02.08.2015 № 343-V (order of enactment see article 2); from 16.11.2015 № 403-V (entered into force on the expiry of ten calendar days after the date of its first publication); from 08.04.2016 № 489-V (entered into force on the expiry of ten calendar days after the date of its first publication); from 26.07.2016 № 12- VІ (entered into force on the expiry of thirty days after the date of its first publication); dated 02.07.2018 № 166-VІ (shall be enforced from 01.01.2019); dated 13.05.2020 № 325-VІ (shall enter into force upon expiry of six months after the day of its first official publication); dated 18.11.2021 № 73-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 10.02.2025 № 164-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 12.06.2026 № 311-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4794,69 +4794,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Simplified measures for proper verification of customers (their representatives) and beneficial owners shall be applied when there is a low risk of money laundering, terrorist financing and financing of the proliferation of mass destruction weapons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Subjects of financial monitoring may delegate other persons, including other subjects of financial monitoring, application of the measures imposed by subparagraphs 1), 2), 2-1), 2-2) and 4) of paragraph 3 of this article, on the basis of concluded contracts with such persons.</w:t>
-[...17 lines deleted...]
-      The subject of financial monitoring, on the basis of the contract and asked the other person to enforce the measures provided for paragraphs 1, 2), 2-1), 2-2) and 4) of paragraph 3 of this article shall:</w:t>
+      8. Subjects of financial monitoring may delegate other persons, including other subjects of financial monitoring, application of the measures imposed by subparagraphs 1), 2), 2-1), 2-2), 4) and 6) of paragraph 3 of this article, on the basis of concluded contracts with such persons.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The subject of financial monitoring, on the basis of the contract and asked the other person to enforce the measures provided for paragraphs 1, 2), 2-1), 2-2), 4) and 6) of paragraph 3 of this article shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ensure compliance with the rules of internal control that person subject to financial monitoring, taking into account the terms and conditions of the agreement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4902,69 +4902,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Requirements under part 2 of this paragraph shall also apply to cases of granting of subjects of financial monitoring, specified in subparagraphs 1)-5) of paragraph 1 of article 3 of this law, the rights of other persons on the conclusion, on behalf of the such subjects of financial monitoring of contracts financial services in cases stipulated by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The subject of financial monitoring, on the basis of the contract and asked the other person to enforce the measures provided for paragraphs 1, 2), 2-1), 2-2) and 4) of paragraph 3 of this article, shall be responsible for compliance with any such person with the requirements of the present law and adopted in accordance with the regulations on customer due diligence (or their representatives) and beneficial owners.</w:t>
-[...17 lines deleted...]
-      The financial monitoring entity that has entrusted a foreign financial organization on the basis of a contract with applying due diligence measures on the customers (their representatives) and beneficial owners, as provided for in subparagraphs 1), 2), 2-1), 2-2) and 4) of paragraph 3 of this article, shall take into account the possible risks of legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction.</w:t>
+      The subject of financial monitoring, on the basis of the contract and asked the other person to enforce the measures provided for paragraphs 1, 2), 2-1), 2-2), 4) and 6) of paragraph 3 of this article, shall be responsible for compliance with any such person with the requirements of the present law and adopted in accordance with the regulations on customer due diligence (or their representatives) and beneficial owners.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The financial monitoring entity that has entrusted a foreign financial organization on the basis of a contract with applying due diligence measures on the customers (their representatives) and beneficial owners, as provided for in subparagraphs 1), 2), 2-1), 2-2), 4) and 6) of paragraph 3 of this article, shall take into account the possible risks of legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. The requirements for due diligence of customers in the event of remote establishment of business relations by financial monitoring entities referred to in subparagraphs 1) (except for legal entities operating exclusively through exchange offices on the basis of a license from the National Bank of the Republic of Kazakhstan for exchange transactions with foreign currency in cash), 2) (except for commodity exchanges, exchange brokers operating on the commodity exchange and making transactions with exchange commodities, and commodity exchange clearing centers), 3), 4), 5) and 11) of paragraph 1 of Article 3 of this Law, shall be established by the authorized body for regulation, control and supervision of the financial market and financial organizations in agreement with the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5166,82 +5166,82 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 5 as amended by the Laws of the Republic of Kazakhstan dated 21.06.2012 № 19-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (the order of enforcement see Article 2); from 02.08.2015 № 343-V (entered into force six months after the date of its first publication); from 26.07.2016 №12- VІ (entered into force on the expiry of thirty days after the date of its first publication); from 27.02.2017 № 49-VI (entered into force with 01.01.2018) ; dated 24.05.2018 №. 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.07.2018 №. 166-VІ (shall be enforced from 01.01.2019); dated 02.04.2019 № 241-VІ (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 13.05.2020 № 325-VІ (shall enter into force upon expiry of six months after the day of its first official publication); dated 18.11.2021 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 73-VII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 23.01.2024 № 54-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t xml:space="preserve"> (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 23.01.2024 № 54-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 30.12.2025 № 246-VIII (effective from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 6 Due diligence by subjects of financial monitoring of the client (his/her representative) and the beneficial owner in case of establishment of business relations </w:t>
+        <w:t>Article 6. Due diligence by subjects of financial monitoring of the client (his/her representative) and the beneficial owner in case of establishment of business relations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Subjects of financial monitoring, except for the cases specified in paragraphs 3-1 and 3-2 of Article 5 of this Law shall take measures for due diligence of clients (their representatives) and beneficial owners, provided for in subparagraphs 1), 2), 2-1), 2-2), 4) and 6) of paragraph 3 of Article 5 of this Law, until the establishment of business relations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -13204,51 +13204,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. The AIFC Financial Services Regulation Committee shall comply with the requirements set forth in paragraph 2 of this article within the scope of its competence as provided for by the Constitutional Law of the Republic of Kazakhstan “On the Astana International Financial Center” .</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Sending to the authorized body the requests for data and information on the operation which is subject to financial monitoring, is carried out by law enforcement and special state bodies, with the exception of the authorized body for the return of assets, with the sanctions of the General Prosecutor of the Republic of Kazakhstan, his deputy prosecutors, Chief transport prosecutor, prosecutors of regions and those equated to them.</w:t>
+      3. Sending requests to the authorized body for the provision of data and information on the operation subject to financial monitoring by the Law enforcement and special state bodies, with the exception of the authorized body for the return of assets, shall be carried out with the sanction of the Prosecutor General of the Republic of Kazakhstan, his deputies, the Chief Military Prosecutor, the Chief Transport Prosecutor, regional prosecutors and equivalent prosecutors.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Law enforcement and special state bodies shall send requests for cases and records registered in accordance with the procedure established by the legislation of the Republic of Kazakhstan related to combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13412,51 +13412,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 as amended by the Laws of the Republic of Kazakhstan dated 21.06.2012 № 19-V (the order of enforcement see Article 2); dated 10.06.2014 № 206-V (the order of enforcement see Article 2); dated 07.11.2014 № 248-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); from02.08.2015 № 343-V (an order of enforcement see Art. 2); of 26.12.2017 № 124-VI (enters into force from 01.01.2018); dated 13.05.2020 № 325-VІ (shall enter into force upon expiry of six months after the day of its first official publication); dated 18.11.2021 № 73-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 24.11.2021 № 75-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced ten calendar days after the date of its first official publication); dated 21.11.2024 № 136-VIII (shall be enforced ten calendar days after the day of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 18 as amended by the Laws of the Republic of Kazakhstan dated 21.06.2012 № 19-V (the order of enforcement see Article 2); dated 10.06.2014 № 206-V (the order of enforcement see Article 2); dated 07.11.2014 № 248-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); from02.08.2015 № 343-V (an order of enforcement see Art. 2); of 26.12.2017 № 124-VI (enters into force from 01.01.2018); dated 13.05.2020 № 325-VІ (shall enter into force upon expiry of six months after the day of its first official publication); dated 18.11.2021 № 73-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 24.11.2021 № 75-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 12.07.2023 № 23-VIII (shall be enforced ten calendar days after the date of its first official publication); dated 21.11.2024 № 136-VIII (shall be enforced ten calendar days after the day of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication); dated 11.06.2026 dated № 306-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -15230,55 +15230,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15604,31 +15604,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>