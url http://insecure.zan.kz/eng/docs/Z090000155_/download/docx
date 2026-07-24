--- v1 (2026-01-11)
+++ v2 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2d18048" w14:textId="2d18048">
+    <w:p w14:paraId="5586f11" w14:textId="5586f11">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2922,1037 +2922,1342 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Chapter 2 shall be supplemented by Article 4-3 in accordance with the Law of the Republic of Kazakhstan dated 02.01.2021 № 399-VI (effective ten calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 5. Licensing activities in the field of commodity exchanges</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Licensing of the activities of commodity exchanges, clearing centers of commodity exchanges and brokers shall be carried out in the procedure prescribed by the legislation of the Republic of Kazakhstan on permits and notifications, taking into account the provisions of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. the antimonopoly authority shall have the right to suspend the license of a commodity exchange, broker, clearing center of a commodity exchange for a period of one to six months in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) systematic (two or more times within twelve consecutive calendar months) violation of the requirements provided for by the legislation of the Republic of Kazakhstan on commodity exchanges, and (or) non-elimination of violations specified in the order of the antimonopoly authority;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) non-compliance with the qualification requirements for the activities of commodity exchanges, brokers, clearing centers of commodity exchanges;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) failure of the commodity exchange, broker, clearing center of the commodity exchange to carry out licensed activities within six consecutive calendar months;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) carrying out activities prohibited by this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) refusal to provide documents and information requested by the antimonopoly authority within its competence in connection with the verification of the activities of the commodity exchange, broker, clearing center of the commodity exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) establishing the fact of providing inaccurate information in the documents that have been the basis for issuing a license;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) systematic (two or more times within twelve consecutive calendar months) violation of the requirements provided for by the legislation of the Republic of Kazakhstan on combating the legalization (laundering) of proceeds from crime and the financing of terrorism.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The decision to suspend the license must indicate the reasons and the period of suspension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The license shall be considered suspended from the date of the decision to suspend with mandatory notification of the commodity exchange, broker, clearing center of the commodity exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The suspension of a license shall result in a ban on carrying out activities for the duration of the suspension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The renewal of the license following its suspension shall be carried out by the antimonopoly authority in accordance with the procedure prescribed by paragraphs 3 and 7 of Article 45 of the Law of the Republic of Kazakhstan "On Permits and Notifications."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Deprivation (revocation) of a license of a commodity exchange, broker, clearing center of a commodity exchange shall be carried out in court on one of the following grounds:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) failure to eliminate the reasons for suspension of the license of the commodity exchange, broker, clearing center of the commodity exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) repeated (twice within the last twelve months) suspension of the license of the commodity exchange, broker, clearing center of the commodity exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the existence of a court decision on the prohibition or termination of activities in relation to the commodity exchange, broker, clearing center of the commodity exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Information on the deprivation (revocation) of a license shall be published on the Internet resource of the antimonopoly authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Article 5 is provided for in the wording of the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall enter into force on 01.01.2026).</w:t>
+        <w:t>      Footnote. Article 5 – in the wording of the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall enter into force dated 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z300" w:id="32"/>
+    <w:bookmarkStart w:name="z301" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 5. Licensing of activities in the field of commodity exchanges</w:t>
+        <w:t xml:space="preserve"> Chapter 3. Commodity exchange and its tasks</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...5 lines deleted...]
-    </w:p>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The heading of Chapter 3 - as amended by the Law of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z302" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 6. Commodity exchange</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z303" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A commodity exchange is a legal entity established in the organizational and legal form of a joint-stock company that provides organizational and technical support for auctions by directly conducting them with the use of electronic trading of the commodity exchange system.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Exchange trading of socially significant exchange goods shall be carried out by commodity exchanges determined by the Government of the Republic of Kazakhstan on the basis of a tender.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Commodity exchange provides for tendering under the established rules of exchange trade.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z304" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Designated name of the commodity exchange shall contain the words “commodity exchange”.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 5 is in the wording of the Law of the Republic of Kazakhstan dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Became invalid by the Law of the Republic of Kazakhstan dated 27.10.2015 № 364-V (see Article 2 for the procedure of enforcement).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z301" w:id="33"/>
+    <w:bookmarkStart w:name="z306" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The authorized capital of a commodity exchange must be at least two billion tenge.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      At the same time, no less than one billion tenge is contributed in cash.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 6 as amended by the Law of the Republic of Kazakhstan dated 27.10.2015 № 364-V (see Article 2 for the procedure of enforcement); dated 02.01.2021 № 399-VI (effective ten calendar days after the date of its first official publication); dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (for the procedure for entry into force, see Art. 2).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z429" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 3. Commodity exchange and its tasks</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Article 6-1. Tasks of Commodity exchange</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The main tasks of the commodity exchange shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) creation of a trade mechanism with maximum transparent system for concluding exchange transactions according to established rules;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) development of an organized commodity market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) assistance in the development of competition in commodity markets;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) assistance in ensuring transparency and clarity in setting prices for exchange commodities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z302" w:id="34"/>
+        <w:t>      Footnote. Chapter 3 shall be supplemented by Article 6-1 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z307" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 6. Commodity exchange</w:t>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
+        <w:t xml:space="preserve"> Article 7. Charter of commodity exchange</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z308" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Charter of commodity exchange is approved in accordance with the legislation of the Republic of Kazakhstan on joint stock companies.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z309" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Charter of commodity exchange in addition to the information, specified in the legislation of the Republic of Kazakhstan, shall contain indication of specialization of the commodity exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z310" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 8. Dispute resolution in the commodity exchange</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z311" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. To resolve disputes, related to conclusion of exchange transactions, the commodity exchange shall create a permanent exchange arbitration within thirty   calendar days after the state registration in the State corporation "Government for citizens".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z312" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The activity of exchange arbitrage shall be regulated by the legislation of the Republic of Kazakhstan on arbitration.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t>      Footnote. Article 8 as amended by the Law of the Republic of Kazakhstan dated 08.04.2016 № 489-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.04.2019 № 241-VI (shall be enforced from 01.07.2019).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z313" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 9. Classification of commodity exchanges</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Commodity exchanges can be divided for the following types according to the specialization:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) universal, receiving various kinds of goods to trading;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) specialized, serving the circulation of particular type of product.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z314" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 10. Rules of exchange trade</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z315" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The rules of exchange trade shall determine the operating procedures of the exchange trade participants in exchange transactions with exchange commodities.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z316" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Exchange trade rules shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) conditions and procedure for accreditation of brokers, dealers and market makers, suspension and termination of their accreditation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3. Became invalid by the Law of the Republic of Kazakhstan dated 27.10.2015 № 364-V (see Article 2 for the procedure of enforcement).</w:t>
+        <w:t>      2) is excluded by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z306" w:id="37"/>
-[...34 lines deleted...]
-      At the same time, no less than one billion tenge is contributed in cash.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) conditions of market makers’ activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) conditions and procedure for the use of automated algorithms in the process of participation in exchange trade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) conditions and procedure for registering clients as participants in exchange trade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) the procedure for conducting exchange trading;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) the procedure for conducting exchange trade in futures contracts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) conditions for conducting exchange trading in goods included in the list of socially significant exchange goods (requirements for participants in exchange trading, maximum and minimum size of a trading lot in one trading session, range of price bids, volume of goods sold, availability of documents confirming the facts of payment and delivery (shipment) of exchange goods, and other conditions);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 6 as amended by the Law of the Republic of Kazakhstan dated 27.10.2015 № 364-V (see Article 2 for the procedure of enforcement); dated 02.01.2021 № 399-VI (effective ten calendar days after the date of its first official publication); dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (for the procedure for entry into force, see Art. 2).</w:t>
+        <w:t>      9) as excluded by the Law of the Republic of Kazakhstan dated 30.12.2024 №149-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...622 lines deleted...]
-      9) the procedure for exchange trade in non-standardized goods, which, among other things, provides for an increase in the in-country value in goods purchased by subsoil users, taking into account the international obligations of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) the procedure for determining the exchange collateral amount;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4211,5883 +4516,5883 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      23) is excluded by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z430" w:id="49"/>
+    <w:bookmarkStart w:name="z430" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. On organizational and technical issues related to the organization and conduct of trading in exchange goods, not regulated by the exchange trade rules and requiring additional regulation, the commodity exchange shall have the right to approve the relevant internal documents of the commodity exchange.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 10 - as amended by the Law of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 01.07.2024 № 107-VIII (shall be enforced from 01.01.2025); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z317" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 11. Members of the commodity exchange</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...11 lines deleted...]
-      </w:r>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z318" w:id="50"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 - as amended by the Law of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 01.07.2024 № 107-VIII (shall be enforced from 01.01.2025); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> Article 11. Members of the commodity exchange</w:t>
+        <w:t>
+      1. Is excluded by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:p>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Excluded by the Law of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z320" w:id="52"/>
+    <w:bookmarkStart w:name="z320" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Members of a commodity exchange may not be persons who directly or indirectly own ten percent or more of the voting shares of such commodity exchange.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 11, as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z321" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 12. Employees of a commodity exchange</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z322" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Employees of a commodity exchange shall be individuals who are in employment relationships with the commodity exchange and who directly perform work under an employment contract in accordance with the labour legislation of the Republic of Kazakhstan. An employee of a commodity exchange is prohibited from simultaneously being in employment relationships with members of the commodity exchange, other commodity exchanges, and members of other commodity exchanges.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z323" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Employees of a commodity exchange are prohibited from participating in the exchange transactions, as well as use of commercial information for their own benefit.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11, as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 12, as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z321" w:id="53"/>
+    <w:bookmarkStart w:name="z324" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 12. Employees of a commodity exchange</w:t>
-[...39 lines deleted...]
-      2. Employees of a commodity exchange are prohibited from participating in the exchange transactions, as well as use of commercial information for their own benefit.</w:t>
+        <w:t xml:space="preserve"> Chapter 4. ACTIVITIES OF COMMODITY EXCHANGE</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z325" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 13. Activities of commodity exchange</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z326" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The primary activity of commodity exchange is organization and conducting of exchange trading.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z327" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Commodity exchange performs the following functions:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) organization and conducting of exchange trading;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) registration and execution of transactions, made on a commodity exchange, including transactions with spot goods;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) revealing the facts of price manipulation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) formation of stock quotes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3) accreditation of members of the commodity exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-4) control over the compliance of the accredited members of the commodity exchange with the requirements, established by the exchange trading rules, their compliance with the requirements of these rules;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-5) registration of clients as participants in exchange trading;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) organization and payments settlement of exchange transactions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) fixing the exchange price for goods as a result of trading on a commodity exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12, as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months from the date of its first official publication).</w:t>
+        <w:t>      5) Excluded by the Law of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z324" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) organization of expertise for quality of the exchange commodity, sold through exchange trading, at the request of the participant of exchange trade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) providing organizational, consulting, information and methodological services, associated with exchange trading;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) providing analytical studies of the exchange commodity market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) issue of printed materials, related to the information on exchange activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) organization of training and advanced training courses of participants in exchange trade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) operation of electronic trade system of the commodity exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) development of international exchange trading.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z328" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A commodity exchange shall not have the right to combine its activities with brokerage, dealer, market-maker and depository activities, and also with securities management activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z329" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Commodity exchange is entitled to conclude agreements on their own behalf with foreigners and legal entities, established under the legislation of another state within the rights, granted by this Law and other legislative acts of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z431" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Commodity exchanges and exchange trade participants are required to meet the minimum threshold of financial stability.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 13, as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z330" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 4. ACTIVITIES OF COMMODITY EXCHANGE</w:t>
-[...447 lines deleted...]
-      5. Commodity exchanges and exchange trade participants are required to meet the minimum threshold of financial stability.</w:t>
+        <w:t xml:space="preserve"> Article 13-1. Public procurement through commodity exchange</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:p>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z331" w:id="64"/>
+    <w:bookmarkStart w:name="z331" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Excluded by the Law of the Republic of Kazakhstan dated 01.07.2024 № 107-VIII (shall be enforced from 01.01.2025).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 13-2. Rights and obligations of the Commodity exchange</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z336" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A Commodity exchange shall have the right to:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) is excluded by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) carry out exchange trades in futures, options;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) exercise other rights, stipulated by the legislation of the Republic of Kazakhstan on commodity exchanges.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z337" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The Commodity exchange shall be obliged to:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) comply with mandatory requirements for electronic trading system of commodity exchanges;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) observe exchange trade rules;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) have its own Internet resource;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) post the current list of accredited members of the commodity exchange on its own Internet resource;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The list should contain information about the name, location, surname, name and patronymic (if it is specified in the identity document) of the head and employees- accredited members of the commodity exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In case of change of name, location, as well as change of the head and (or) change of the staff of commodity exchange members, the commodity exchange shall update the list within three working days from the date of receipt of information from the commodity exchange members to the commodity exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) not disclose commercial secrets;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) store information about transactions concluded on the commodity exchange, as well as the results of exchange trading on its own Internet resource throughout the entire period of validity of the license;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) post the results of exchange trades on its own Internet resource no later than the working day following the trading day;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) is excluded by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 4 is supplemented with Article 13-2 in accordance with the Law of the Republic of Kazakhstan dated 27.10.2015 № 364-V (see Article 2 for the procedure of enforcement); as amended by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z432" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 13-2. Rights and obligations of the Commodity exchange</w:t>
-[...21 lines deleted...]
-    <w:bookmarkEnd w:id="65"/>
+        <w:t xml:space="preserve"> Article 13-3. A commodity exchange that trades in carbon units</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z338" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Chapter 4 as added by the Article 13-3 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (shall enter into force dated 01.01.2023); as excluded by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall enter into force upon expiry of six months after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 14. Revenues of commodity exchange</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z339" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Revenues of commodity exchange are generated by the membership and annual contributions of members of commodity exchange, payments for the use of exchange property, registration and execution of exchange transactions and from other income, not prohibited by the legislation.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z340" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Commodity exchange shall be entitled to establish:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the amount and procedure for making contributions by members of the commodity exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the amount of payments for participation in the trade in accordance with the rules of exchange trade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      1) is excluded by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication);</w:t>
+        <w:t>      2-1) is excluded by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) carry out exchange trades in futures, options;</w:t>
-[...201 lines deleted...]
-    </w:p>
+      For dealers holding an industrial certificate and selling on the commodity exchange the goods produced by them, a differentiated fee shall be established taking into account the increase in domestic value in goods purchased by subsoil users and with consideration of the international obligations of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the minimum and maximum limits of price levels on a particular exchange good within a single trading day based on the prices established as a result of previous trades, for the suspension of trading in order to prevent speculative actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z341" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The commodity exchange is prohibited from establishing the amount of remuneration charged by brokers for acting as intermediaries in exchange transactions.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z342" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The amounts of payments collected from exchange trade participants shall be determined by the internal documents of the commodity exchange and must be available for reading by exchange trade participants.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      5) is excluded by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 14 as amended by the Law of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z343" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 15. Exchange transaction</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z344" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. An exchange transaction is a transaction, the subject of which is property admitted to trading on the exchange, and which is concluded on the exchange by participants in the exchange trade conducted by it in accordance with the legislation of the Republic of Kazakhstan on commodity exchanges and the exchange trade rules.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z345" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Transactions, concluded on commodity exchange, but inconsistent with the requirements, provided for in paragraph 1 of this Article, shall not be exchange transactions.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z346" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Transactions with exchange commodities included in the list of exchange commodities, made in violation of the requirements provided for by subparagraphs 2) and 3) of paragraph 5 of this article, outside commodity exchanges, shall be recognized as invalid by the suit of interested persons, the antimonopoly body or the prosecutor.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z347" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Exchange transactions cannot be performed on behalf of and at the expense of a commodity exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z348" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The list of exchange commodities shall contain:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) short names of exchange commodities admitted to exchange trading and their codes in accordance with the Unified commodity nomenclature of foreign economic activity of the Eurasian Economic Union;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) for certain exchange commodities – the minimum size of the delivery lot, in case of equality or exceeding of which their sale shall be subject to implementation only on the commodity exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) for certain exchange commodities – the minimum share, subject to mandatory sale through commodity exchanges, as well as the categories of entities, to which such obligation applies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for including goods in the list of exchange goods shall be determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Commodity exchanges are prohibited from organizing exchange trades in goods that are not included in the lists of exchange goods and socially significant exchange goods.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z433" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Settlements on transactions with exchange goods concluded at exchange auctions shall be made in the national currency.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Monitoring of trades in exchange commodities subject to mandatory sale through commodity exchanges shall be carried out by government agencies exercising leadership in the relevant sectors (fields) of public administration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Information about transactions concluded on the commodity exchange is publicly available.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 4 is supplemented with Article 13-2 in accordance with the Law of the Republic of Kazakhstan dated 27.10.2015 № 364-V (see Article 2 for the procedure of enforcement); as amended by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.01.2021 № 399-VI (effective ten calendar days after the date of its first official publication); dated 15.11.2021 № 72-VII (effective from 01.01.2022); dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z432" w:id="67"/>
+    <w:bookmarkStart w:name="z349" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 15-1. Mode of conducting exchange trading</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The title as amended by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Exchange trading shall be conducted in the double counter auction mode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) a standard auction mode;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) a dual counter auction mode.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Is excluded by the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Is excluded by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Exchange trading shall be conducted taking into account:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) confidentiality of information on participants of exchange trade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) prohibition of cross-transactions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) formation of the price for the exchange commodity, on which the exchange transaction is concluded, in the process of competing of the proposals of buyers and sellers and determining it as the best price for the buyer (the minimum price from sellers) or as the best price for the seller (the maximum price from buyers);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) introduction of exchange security.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z354" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The procedure for conducting exchange auctions in trade modes shall be determined by the rules of exchange trade.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z355" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Commodity exchanges keep a separate accounting of transactions for non-standardized goods.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z434" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Commodity exchanges, when conducting exchange trading in the dual counter auction mode shall have the right to insure exchange transactions.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 4 is supplemented by Article 15-1 in accordance with the Law of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); is in the wording of the Law of the Republic of Kazakhstan dated 27.10.2015 № 364-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z356" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 13-3. A commodity exchange that trades in carbon units</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Article 16. Types of exchange transactions</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The following transactions are made in a commodity exchange:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) transactions with the mutual transfer of rights and obligations in respect of spot goods, including transactions related to the international business transactions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) futures transactions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) option transactions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) transactions with the mutual transfer of rights and obligations in respect of warehouse documents.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z357" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 16-1. Funds of the commodity exchange and the commodity exchange clearing centre for ensuring the execution of exchange transactions</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In order to ensure the execution of transactions concluded on the exchange, the commodity exchange creates a reserve fund, and the clearing centre of the commodity exchange creates a guarantee fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The minimum size of the reserve fund of the commodity exchange shall be no less than twenty thousand times the monthly calculation indicator established for the relevant financial year by the law of the Republic of Kazakhstan on the republican budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The minimum contribution to the guarantee fund shall be established by the clearing centre of the commodity exchange in agreement with the commodity exchange, depending on the trading sections to which the relevant member of the commodity exchange has access.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Commodity exchanges that trade in socially significant exchange goods shall, within one year from the date of commencement of trading in such goods, ensure an increase in the size of the reserve fund to no less than one hundred thousand times the monthly calculation indicator established for the relevant financial year by the law of the Republic of Kazakhstan on the republican budget.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The rules for the formation and use of reserve and guarantee funds shall be approved by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z338" w:id="68"/>
+        <w:t>      Footnote. Chapter 4 is supplemented by Article 16-1 in accordance with the Law of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); is in the wording of the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z358" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 14. Revenues of commodity exchange</w:t>
-[...76 lines deleted...]
-      2) the amount of payments for participation in the trade in accordance with the rules of exchange trade;</w:t>
+        <w:t xml:space="preserve"> Article 17. Clearing activity on exchange transactions</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z359" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Clearing activity on exchange transactions shall be carried out by the clearing center of the commodity exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z360" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The clearing centre of a commodity exchange is a legal entity that has a license to engage in clearing activities, with which the commodity exchange has entered into an agreement on clearing services.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Clearing centres shall have the right to provide clearing services for one or several commodity exchanges, electronic trading platforms, and over-the-counter transactions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Clearing services for the commodity exchange by several clearing centres shall be prohibited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      2-1) is excluded by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication);</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Is excluded by the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...74 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z362" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The activity of the clearing center of the commodity exchange on exchange transactions should be carried out on the territory of the Republic of Kazakhstan in accordance with the legislation of the Republic of Kazakhstan on commodity exchanges.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z363" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. To carry out its activities, the commodity exchange clearing centre must have a hardware and software complex that ensures the automation of the clearing process, including automated control over the admission of exchange trading participants to exchange trading, depending on the amount of exchange collateral they have provided, in accordance with the requirements established by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z364" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Depending on the exchange transactions for which clearing activity is carried out, the commodity exchange clearing centers shall perform the following functions:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) collect and process information on concluded exchange transactions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) carry out accounting and confirmation of the conditions of concluded exchange transactions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) offset mutual claims and obligations of the parties, involved in the calculations, conducted as a result of the exchange transactions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) accept and keep records of exchange security of participants in exchange trades;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) determine the requirements and (or) obligations of the parties on exchange transactions, arrange calculations on them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) support the execution of exchange transactions.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z365" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The procedure for conducting clearing activity on exchange transactions shall be determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 14 as amended by the Law of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7-1. Is excluded by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z343" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2. For clearing services of exchange transactions, the clearing centre of the commodity exchange opens trading accounts for each participant in exchange trading with separate registers for recording exchange collateral and money deposited to pay for goods under an exchange transaction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The funds of participants in exchange trading shall be subject to storage in a separate bank account of the commodity exchange clearing centre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The commodity exchange clearing centre shall keep separate records of the broker's money and clients.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The commodity exchange clearing centre shall keep records of the blocked exchange collateral for each completed transaction.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z366" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. The requirements of this Article do not apply to clearing activity for futures and options transactions, which implementation procedure is regulated by the legislation of the Republic of Kazakhstan on the securities market.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 17 is in the wording of the Law of the Republic of Kazakhstan dated 27.10.2015 № 364-V (see Article 2 for the procedure of enforcement); as amended by the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 01.07.2024 № 107-VIII (shall be enforced from 01.01.2025); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z367" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 15. Exchange transaction</w:t>
-[...248 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Article 18. Exchange price</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z368" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The exchange price of goods is formed as a result of quotations of exchange commodities.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z369" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Commodity exchanges place quotes on commodities on their own Internet resource.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.01.2021 № 399-VI (effective ten calendar days after the date of its first official publication); dated 15.11.2021 № 72-VII (effective from 01.01.2022); dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 27.10.2015 № 364-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z349" w:id="80"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 18-1. Register of dishonest participants in exchange trading</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The register of dishonest participants in exchange trading is a list of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) buyers who have provided false information on the requirements and/or documents affecting the price offer;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) sellers and buyers who have failed to fulfil their obligations to sign contracts for concluded exchange transactions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) sellers and buyers who have failed to fulfil or have improperly fulfilled their obligations under contracts concluded with them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The formation and maintenance of the register of dishonest participants in exchange trading shall be carried out by the antimonopoly authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The period of inclusion in the register is twenty-four months from the date of the decision by the antimonopoly authority to recognize them as dishonest participants in exchange trading.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The decision to include a participant in the register of dishonest participants in exchange trading may be appealed by him/her in the manner established by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Sellers or buyers included in the register of dishonest participants in exchange trading shall not be allowed to participate in exchange trading.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Information contained in the register of dishonest participants in exchange trading shall be excluded from the specified register no later than one working day from the date of expiration of the period established by the part one of paragraph 3 of this Article, as well as in the event of cancellation of the decision of the antimonopoly authority to recognize the participant as a dishonest participant in exchange trading.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The title as amended by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 4 is supplemented by Article 18-1 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z370" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 5. Activities of brokers, dealers and market makers. Commercial confidentiality at the commodity exchange</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...1385 lines deleted...]
-        </w:rPr>
         <w:t>
       Footnote. The heading of Chapter 5 - as amended by the Law of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z371" w:id="98"/>
+    <w:bookmarkStart w:name="z371" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Article 19. Procedure for the implementation of activities of members of the commodity exchange </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The title as amended by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The activities of a broker, dealer, or market maker on a commodity exchange shall be carried out on the basis of accreditation in the commodity exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A market entity that occupies a dominant or monopolistic position in the relevant commodity market participates in exchange trading as a dealer.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z436" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. The commodity exchange shall make a decision to cancel accreditation on the commodity exchange in the following cases:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) failure to carry out activities as a dealer or market maker for twelve consecutive calendar months from the date of accreditation on the commodity exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) making a decision on voluntary termination of the activities of a broker, dealer, market maker in accordance with the legislation of the Republic of Kazakhstan on the commodity exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) suspension of the license, deprivation (revocation) of the broker’s license;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The title as amended by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication).</w:t>
+        <w:t>      3) is excluded by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...51 lines deleted...]
-      1-1. The commodity exchange shall make a decision to cancel accreditation on the commodity exchange in the following cases:</w:t>
+    <w:bookmarkStart w:name="z373" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2. Members of the commodity exchange shall be prohibited from using automated accelerated data processing and submission technologies and external software and hardware systems, the speed of requests from which to the electronic trading system of the commodity exchange is two or more requests per second, for submitting orders and concluding transactions.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) failure to carry out activities as a dealer or market maker for twelve consecutive calendar months from the date of accreditation on the commodity exchange;</w:t>
-[...35 lines deleted...]
-      2-1) suspension of the license, deprivation (revocation) of the broker’s license;</w:t>
+      Transactions concluded using such technologies shall be considered null and void and shall be subject to cancellation by the commodity exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Automated software and hardware for collecting, preparing applications for entry and sending them to the electronic trading system of the commodity exchange, as well as receiving and processing information from the trading system operating in a mode that ensures control by members of the commodity exchange over all actions performed using it, are required to be certified by a decision of the commodity exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Transactions concluded by participants in trading using such software and hardware that are not certified by the commodity exchange shall be considered null and void and shall be subject to cancellation by the commodity exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Exchange commodities from transactions cancelled by the commodity exchange shall be re-listed for trading during the next and/or additional trading session in compliance with the requirements of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The broker, dealer and market maker shall be obliged to comply with the requirements established by this Law, other legislative acts of the Republic of Kazakhstan, regulatory legal acts of the authorized body, and internal documents of the commodity exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A person who does not have an impeccable business record may not be a broker or a dealer.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z374" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The relations between the broker and its clients shall arise on the basis of the contract on rendering brokerage services to which norms of the civil legislation of the Republic of Kazakhstan are applied.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z375" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. An individual who directly or indirectly holds a minimum stake in the authorized capital of a legal entity, and also exercises sole control on the basis of civil law relations he has, may not be the head and (or) founder (co-founder) of two or more brokers and/or dealers.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Interaction between the commodity exchange and the market maker shall be carried out on the basis of an agreement, as well as internal documents of the commodity exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A market maker participates in exchange trading and maintains prices, demand, supply, or volume of exchange trading.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A market maker must have at least three years of continuous experience in exchange trading as a dealer.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The market maker's activity shall be carried out only in exchange trading of futures contracts, the underlying asset of which is exchange commodities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The conditions and restrictions on the activities of market makers shall be established by the rules of exchange trading.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      3) is excluded by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication);</w:t>
+        <w:t>      Footnote. Article 19 as amended by the Law of the Republic of Kazakhstan dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication); dated 19.05.2025 № 188-VIII (effective from 01.07.2025); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z373" w:id="100"/>
-[...163 lines deleted...]
-      4. An individual who directly or indirectly holds a minimum stake in the authorized capital of a legal entity, and also exercises sole control on the basis of civil law relations he has, may not be the head and (or) founder (co-founder) of two or more brokers and/or dealers.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 19-1. Activities of a self-regulatory organization and membership (participation) in a self-regulatory organization</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z377" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The self-regulatory organization shall carry out its activities in accordance with this Law, the Law of the Republic of Kazakhstan "On Self-regulation", the charter, standard and rules of the self-regulatory organization.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z378" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Membership (participation) in a self-regulatory organization shall be carried out on a voluntary basis.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z379" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Members (participants) of a self-regulatory organization are brokers, dealers and market makers. Brokers, dealers and market makers may be members (participants) of only one self-regulatory organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z380" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The terms and procedure for admission to membership (participants) and termination of membership (participation) in a self-regulatory organization shall be determined by the charter, standard and rules of the self-regulatory organization, as well as the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The decision on non-admission to the membership (participants), exclusion from the members (participants) of the self-regulatory organization may be appealed in the manner prescribed by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z381" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The self-regulatory organization shall be obliged to place the list of members (participants) of the self-regulatory organization on its own Internet resource. The list should contain information about the name, surname, first name and patronymic (if it is specified in the identity document) of the head and employees-members (participants).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In case of change of the head and (or) change of the staff of members (participants), the self-regulatory organization updates the list within three working days.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z382" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Control of the self-regulatory organization over the activities of its members (participants) shall be carried out in the manner and on the grounds, established by the Law of the Republic of Kazakhstan "On Self-regulation".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      At the same time, the procedure for organizing and conducting inspections of members (participants) of the self-regulatory organization shall be determined by the rules of a self-regulatory organization, agreed with the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z383" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Membership (participation) in a self-regulatory organization shall be terminated on the following grounds:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) at the request of a broker, dealer and market maker;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) in case of repeated violation by a member (participant) of this Law, the rules of exchange trade, the charter, standards and rules of a self-regulatory organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Members (participants) of a self-regulatory organization whose membership (participation) has been terminated for negative reasons, as well as heads and employees, who have violated this Law, may not participate in exchange trading for a period of at least two years.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z384" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Exclusion from the register of self-regulatory organizations shall be carried out in the manner and on the grounds, established by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 19 as amended by the Law of the Republic of Kazakhstan dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months after the date of its first official publication); dated 19.05.2025 № 188-VIII (effective from 01.07.2025); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. The Law is supplemented by Article 19-1 in accordance with the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 19-1. Activities of a self-regulatory organization and membership (participation) in a self-regulatory organization</w:t>
-[...266 lines deleted...]
-      8. Exclusion from the register of self-regulatory organizations shall be carried out in the manner and on the grounds, established by the laws of the Republic of Kazakhstan.</w:t>
+        <w:t>Article 20. Conclusion of transactions by a broker and a dealer</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z386" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Conclusion of exchange transactions shall be carried out by a broker in accordance with the order of the client, by a dealer – in their own interests and at their own expense. Types of the clients’ orders, their content and execution shall be established by the internal documents of the commodity exchange.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z387" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Execution of the client's order shall be carried out by a broker in compliance with the terms of the transaction, specified in this order. If in conclusion of transaction, there is a need to change the terms of the transaction, a broker shall be obliged to coordinate their actions with the client.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law is supplemented by Article 19-1 in accordance with the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 20 is in the wording of the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z388" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...40 lines deleted...]
-      2. Execution of the client's order shall be carried out by a broker in compliance with the terms of the transaction, specified in this order. If in conclusion of transaction, there is a need to change the terms of the transaction, a broker shall be obliged to coordinate their actions with the client.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 21. Interaction between a broker and a dealer on the commodity exchange</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z437" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Within its powers the commodity exchange shall regulate interaction between brokers and their clients, and take measures against exchange trading violators.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z438" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The commodity exchange shall develop and approve uniform standards on prevention of corruption for brokers and dealers.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Brokers and dealers, in carrying out their activities, shall approve standards for the prevention of corruption and take appropriate measures, including minimizing the causes and conditions conducive to the commission of corruption offences.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z439" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. When interacting with clients and (or) their representatives, and (or) third parties affiliated with clients, the broker shall be forbidden to:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) exert direct or indirect pressure on clients in order to change their market behavior when making an exchange transaction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) for the purpose of intentionally overestimating (underestimating) price bids at exchange auctions, enter into agreements (submit, withdraw bids) that do not involve their execution;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) conclude agreements (enter into negotiations) between two or more clients on establishing or maintaining prices that affect the pricing of traded exchange commodities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) give preference to any elective client, entailing infliction of property and other damage to another client;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) use affiliation with other brokers and (or) dealers to participate in exchange trading, which are aimed at reducing the competitiveness of exchange trading.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 20 is in the wording of the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 21 - as amended by the Law of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z388" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 21-1. Activities of market makers</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z441" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Chapter 5 as added by the Article 21-1 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); as excluded by the Law of the Republic of Kazakhstan dated 30.12.2024 № 149-VIII (shall enter into force upon expiry of six months after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z389" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 21. Interaction between a broker and a dealer on the commodity exchange</w:t>
-[...170 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Article 22. Requirements to the internal documents of brokers and dealers and record keeping of the concluded exchange transactions</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z390" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Internal documents of the commodity exchange for brokers and dealers must contain the conditions to ensure protection of information, constituting a commercial secret at the commodity exchange, that do not allow their use in the interests of participants of exchange trade, their representatives or third parties.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z391" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Brokers shall be obliged to keep a record of the concluded exchange transactions separately for each client and to store information about these transactions for five years from the date of the transaction.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 21 - as amended by the Law of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 22 as amended by the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...3 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:bookmarkStart w:name="z392" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...10 lines deleted...]
-      </w:pPr>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 23. Commercial secret at the commodity exchange</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z393" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Commercial secret shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) information on the registered participants of exchange trade;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) information about transactions, concluded at the commodity exchange.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z394" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Market makers, brokers, dealers, and commodity exchange employees shall be obliged to avoid actions (inactions) that may lead to a disruption of natural pricing and destabilization of the commodity market.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z395" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A person that has the information, constituting a commercial secret shall be a person that, by reason of his (her) official position has access to the information.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z389" w:id="118"/>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z396" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 22. Requirements to the internal documents of brokers and dealers and record keeping of the concluded exchange transactions</w:t>
-[...42 lines deleted...]
-    <w:bookmarkEnd w:id="120"/>
+        <w:t xml:space="preserve"> Article 24. Presentation of information on the activities of commodity exchanges, constituting commercial secrets</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z397" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The information, constituting a commercial secret at the commodity exchange, shall not be disclosed, except as set forth in paragraphs 2 and 3 of this Article.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z398" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The information, constituting a commercial secret may be represented to participant of exchange trade in respect of his (her) rights or his (her) representative on the basis of a power of attorney, executed in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z399" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The information, constituting a commercial secret at the commodity exchange, shall be submitted to:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the bodies of inquiry and preliminary investigation: on the criminal cases under their production with the sanction of a prosecutor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) to the national security agencies and the State Security Service of the Republic of Kazakhstan with the sanction of the prosecutor at their request to provide information necessary for prevention, opening and suppression of intelligence and (or) subversive actions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the courts: on the cases under their proceedings on the basis of decisions, resolutions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the prosecutor: in execution of the order on examination within his (her) competence on the materials under his (her) consideration;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) state and private bailiffs: in cases of enforcement proceedings in their proceedings on the basis of decision of the bailiff, certified by the seal of the justice authority or the seal of a private bailiff and authorized by the prosecutor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) the authorized body: on the request within its competence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) to state revenue bodies in accordance with the tax legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) to the financial monitoring authority: for the purposes and in the procedure under the Law of the Republic of Kazakhstan “On Combating Legalization (Laundering) of Proceeds from Crime, Financing of Terrorism and Financing of the Proliferation of Weapons of Mass Destruction”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) to the antimonopoly authority: for the purposes and in the manner provided for by the Entrepreneur Code of the Republic of Kazakhstan, also upon request within its competence provided for by this Law.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22 as amended by the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 24, as amended by the Laws of the Republic of Kazakhstan dated 28.08.2009 № 192-IV (shall be enforced from 08.03.2010 ); dated 21.06.2012 № 19-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.01.2014 № 164-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 №239-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiry of three months from the date of its first official publication); dated 18.11.2015 № 412-V (effective from 01.01.2021); dated 02.01.2021 № 399-VI (effective ten calendar days after the date of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z392" w:id="121"/>
+    <w:bookmarkStart w:name="z400" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 23. Commercial secret at the commodity exchange</w:t>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="124"/>
+        <w:t xml:space="preserve"> Chapter 6. STATE CONTROL IN THE FIELD OF COMMODITY EXCHANGES</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z401" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Article 25. State control over compliance with the legislation of the Republic of Kazakhstan on commodity exchanges</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z402" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State control over compliance with the legislation of the Republic of Kazakhstan on commodity exchanges shall be carried out in the form of checking for compliance with the qualification requirements for issued licenses, unscheduled inspections, preventive control with a visit to the subject (object) of control, as well as preventive control without visiting the subject (object) of control.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. State control over compliance by commodity exchanges, brokers, and commodity exchange clearing centres with the legislation of the Republic of Kazakhstan on combating the legalization (laundering) of proceeds from crime and the financing of terrorism shall be carried out in the form of an unscheduled inspection, preventive control with a visit to the subject (object) of control, as well as preventive control without a visit to the subject (object) of control.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z403" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. State control over the activities of self-regulatory organizations shall be carried out in the form of unscheduled inspection and preventive control with a visit to the subject (facility) of control in accordance with the Entrepreneurial Code of the Republic of Kazakhstan or preventive control without a visit to the subject (facility) of control in accordance with the Entrepreneurial Code of the Republic of Kazakhstan and this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z404" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Unscheduled inspection and preventive control with a visit to the subject (object) of control shall be carried out in accordance with the Entrepreneurial code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z405" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Preventive control without visiting the subject (object) of control shall be carried out in accordance with the Entrepreneurial code of the Republic of Kazakhstan and this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 30.12.2021 № 96-VII (effective sixty calendar days after the date of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 25 is in the wording of the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the RK dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 30.12.2024 № 149-VIII (shall be enforced upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z396" w:id="125"/>
+    <w:bookmarkStart w:name="z406" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 24. Presentation of information on the activities of commodity exchanges, constituting commercial secrets</w:t>
-[...224 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Article 26. The order of audits of the activity of commodity exchanges</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 26 is excluded by the Law of the Republic of Kazakhstan dated 17.07.2009 № 188-IV (the order of enforcement see Article 2).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 27. Procedure for conducting preventive control without visiting the subject (object) of control</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z408" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Preventive control without visiting the subject (object) of control shall be carried out by the antimonopoly body by comparing information received from various information sources on their activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z409" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The objectives of preventive control without visiting the subject (object) of control shall be timely suppression and prevention of violations, providing the subjects of control with the right of independent elimination of violations, revealed by the results of preventive control without visiting the subject (object) of control, and reducing the administrative burden on them.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z410" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Preventive control without visiting the subject (object) of control shall be carried out by analyzing the report, submitted by the subjects of control, as well as other information about the activities of the subject of control.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z411" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. In case of detection of violations by the results of preventive control without visiting the subject (object) of control in actions (inaction) of the subject of control in the sphere of commodity exchanges, the control body shall draw up and send the recommendation no later than ten working days from the date of detection the violations.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z412" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. A recommendation sent by one of the following methods shall be considered delivered in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) on purpose – from the date of mark in the recommendation on receipt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) by mail – by registered letter;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) electronically - from the date of mailing to the electronic address of the subject of control, indicated in the letter at the request of the antimonopoly authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z413" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The recommendation on elimination of violations, revealed by the results of preventive control without visiting the subject (object) of control shall be executed within ten working days from the day following the day of its delivery.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z414" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. In the event of disagreement with the violations indicated in the recommendation, the subject of control shall have the right to direct an objection to the antimonopoly body that sent the recommendation within five working days from the day following the date on which the recommendation was delivered.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z415" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Non-execution in the established term of the recommendation on elimination of violations, revealed by the results of preventive control without    visiting the subject (object) of control, shall entail imposition of preventive control with a visit to the subject (object) of control by inclusion in the semiannual list of preventive control with a visit to the subject (object) of control.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z416" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Preventive control without visiting the subject (object) of control shall be carried out no more than once a quarter.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 24, as amended by the Laws of the Republic of Kazakhstan dated 28.08.2009 № 192-IV (shall be enforced from 08.03.2010 ); dated 21.06.2012 № 19-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.01.2014 № 164-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 №239-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon expiry of three months from the date of its first official publication); dated 18.11.2015 № 412-V (effective from 01.01.2021); dated 02.01.2021 № 399-VI (effective ten calendar days after the date of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 27 is in the wording of the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 02.01.2021 № 399-VI (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z400" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 28. Precepts of the antimonopoly authority</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Prescriptions of the antimonopoly authority shall be executed by commodity exchanges within the period stipulated by the prescriptions, but not less than fifteen and not later than thirty calendar days from the date of their receipt.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 28 - as amended by the Law of the Republic of Kazakhstan dated 02.01.2021 № 399-VI (effective ten calendar days after the date of its first official publication); as amended by the Law of the RK dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z418" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 6. STATE CONTROL IN THE FIELD OF COMMODITY EXCHANGES</w:t>
-[...120 lines deleted...]
-    <w:bookmarkEnd w:id="134"/>
+        <w:t xml:space="preserve"> Chapter 7. FINAL PROVISIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z419" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...32 lines deleted...]
-    <w:bookmarkStart w:name="z406" w:id="135"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 29. Responsibility for violation of the legislation of the Republic of Kazakhstan on commodity exchanges</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Violation of the legislation of the Republic of Kazakhstan on commodity exchanges entails responsibility in accordance with the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z420" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 26. The order of audits of the activity of commodity exchanges</w:t>
-[...25 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t xml:space="preserve"> Article 30. Transitional provisions</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z421" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Commodity exchanges, established before the enactment of this Law, are required up to 1 January, 2010 to bring its activities into compliance with this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z422" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Failure to comply with the requirement of paragraph 1 of this Article shall be the basis for a presentation to the court a demand for liquidation of a legal entity by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z423" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...465 lines deleted...]
-      2. Failure to comply with the requirement of paragraph 1 of this Article shall be the basis for a presentation to the court a demand for liquidation of a legal entity by the authorized body.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 31. Procedure for the enactment of this Law</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z423" w:id="150"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Article 31. Procedure for the enactment of this Law</w:t>
+    <w:bookmarkStart w:name="z424" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. This Law shall be enforced upon expiry of six months after its first official publication.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z424" w:id="151"/>
-[...15 lines deleted...]
-      1. This Law shall be enforced upon expiry of six months after its first official publication.</w:t>
+    <w:bookmarkStart w:name="z425" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The Law of the Republic of Kazakhstan dated April 7, 1995 “On Commodity Exchanges” is recognized as invalid (Bulletin of the Supreme Council of the Republic of Kazakhstan, 1995, № 3-4, Art. 26; Bulletin of the Parliament of the Republic of Kazakhstan, 1997, №11, Art. 143; 2003, № 15, Art. 139; 2004, № 23, Art. 142).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z425" w:id="152"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
@@ -10263,55 +10568,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10637,31 +10942,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>