--- v0 (2025-10-05)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="23cb184" w14:textId="23cb184">
+    <w:p w14:paraId="fb6deb6" w14:textId="fb6deb6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,55 +145,93 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan dated 5 July, 2008 № 61-IV.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Unofficial translation</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the words "information system" and "information systems" have been replaced by the words "digital system" and "digital systems", respectively, in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law regulates public relations in the field of accreditation of conformity assessment bodies, as well as related relations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -4435,51 +4473,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 19.05.2025 № 188-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 19.05.2025 № 188-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5305,51 +5343,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 19.05.2025 № 188-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 19.05.2025 № 188-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5453,51 +5491,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 19 as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.05.2025 № 188-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 19 as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.05.2025 № 188-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5742,112 +5780,86 @@
       3) forfeiture of accreditation certificate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) cancellation of accreditation certificate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...60 lines deleted...]
-        <w:t>(shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) Is excluded by the Law of the Republic of Kazakhstan dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) non-elimination of inconsistencies, constituted as a ground for revocation of accreditation certificate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6255,51 +6267,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 21 as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015; dated 19.05.2025 № 188-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 21 as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015; dated 19.05.2025 № 188-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6601,51 +6613,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22 as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.05.2025 № 188-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 22 as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.05.2025 № 188-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6821,51 +6833,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.05.2025 № 188-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.05.2025 № 188-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8003,51 +8015,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 26 as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 31-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 29.12.2014 № 269-V (shall be enforced dated 01.01.2015); dated 29.10.2015 № 376-V (shall be enforced dated 01.01.2016); dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 19.05.2025 № 188-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 26 as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 31-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 29.12.2014 № 269-V (shall be enforced dated 01.01.2015); dated 29.10.2015 № 376-V (shall be enforced dated 01.01.2016); dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); dated 19.05.2025 № 188-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication) ; dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8519,51 +8531,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) provided by subjects of state control and supervision, state bodies and other organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) retrieved from information systems;</w:t>
+      2) obtained from digital systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) obtained from mass media and other open sources, applications of individuals and legal entities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8745,51 +8757,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 30 as amended by the Law of the Republic of Kazakhstan dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); as amended by the Law of RK dated 06.04.2024 № 71-VIII (enacted upon expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 30 as amended by the Law of the Republic of Kazakhstan dated 30.12.2020 № 397-VI (shall be enforced six months after the day of its first official publication); as amended by the Law of RK dated 06.04.2024 № 71-VIII (enacted upon expiration of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9048,55 +9060,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9422,31 +9434,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>