--- v1 (2026-01-11)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8f01326" w14:textId="8f01326">
+    <w:p w14:paraId="2c6cbcf" w14:textId="2c6cbcf">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -275,50 +275,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       the words "disabled", "disabled children", "disabled", "disabled children", "Disabled", "disabled", "disabled" were replaced respectively by the words "persons with disabilities", "children with disabilities", "persons with disability”, “children with disabilities”, “Persons with disabilities”, “persons with disabilities”, “persons with disabilities” by the Law of the Republic of Kazakhstan dated 27.06.2022 № 129-VII (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      the words "information technology objects", "information and communication technologies", "information systems" have been replaced by the words "digital objects", "digital technologies", and "digital systems" respectively, in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (effective six months after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       This Law regulates social relations in the field of education, determines the basic principles of the state policy in this field and directed to ensuring of constitutional right of citizens of the Republic of Kazakhstan, as well as foreigners and persons without citizenship, permanently residing in the Republic of Kazakhstan, to education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 1. GENERAL PROVISIONS Article 1.Basic definitions used in this Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -961,1519 +979,1487 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Note!</w:t>
+        <w:t>      12-1) was in effect until 01.01.2026 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII;</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) the authorized education body - the central executive body of the Republic of Kazakhstan, exercising management and cross-sectoral coordination in preschool, secondary, technical and vocational, post-secondary and additional education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) the education authority’s operator is a legal entity wholly owned by the state, designated by the education authority in coordination with the authorized science and higher education body, which places a state contract for providing students, master's degree students and doctoral students with dormitory accommodations, a state educational contract for secondary education in private educational organizations, a state educational contract for the training of personnel with higher and postgraduate education and the payment of state scholarships, with the exception of state named scholarships, a state educational order for pre-school education and training, training of personnel with technical and vocational, post-secondary education in the manner determined by the education authority, and also coordinates the activities of participants in per capita standard financing within the limits stipulated by the legislation of the Republic of Kazakhstan, and ensures monitoring and oversight of compliance by the persons, specified in paragraph 17 of Article 47 of this Law with their obligations to work off or reimburse the budgetary funds in case of failure to work off the funds;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2) quality of education - a comprehensive characteristic of the effectiveness of educational activities, as well as compliance of the training of students and pupils with the requirements of the state compulsory education standard, the needs of the individual, society and the state;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) national system for assessing the quality of education - a set of institutional structures, procedures, forms and methods for establishing compliance with the quality of education;";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14-1) culture of educational quality - a system of values and beliefs of participants in the educational process, formed through internal and external assessment procedures and supported by subjects of educational activities in educational organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Subparagraph 12-1) is valid until 01.01.2026 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2022 </w:t>
+        <w:t>      15) is excluded by the Law of the Republic of Kazakhstan dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) accreditation of organizations of education – procedure of recognition of accreditation body of compliance of educational services with the established standards (regulations) of accreditation in order of provision of objective information about its quality and approval existence of effective mechanisms of its increase;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>№</w:t>
+        </w:rPr>
+        <w:t>      17) excluded by the Law of the Republic of Kazakhstan dated 08.01.2021 № 410-VI (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> 177-VII</w:t>
+        </w:rPr>
+        <w:t>      17-1) is excluded by the Law of RK from 04.07.2018 № 171-VI (entered into force on the expiration of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-2) recognition of documents on education - official confirmation of documents on education issued by foreign educational organizations, including their branches, as well as research centers and laboratories;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) a gymnasium is the educational institution implementing the general education training programs of primary, main secondary and general secondary education and educational programs of additional education providing expanded and profound education in public humanitarianly and other directions of training according to tendencies and abilities of students;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-1) scientific and methodical work – type of activity, based on scientific achievements and advanced educational experience and directed to improving the functioning and development of continuing education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-2) candidate of science, doctor of science - degree levels, awarded on the basis of defence of a thesis by candidates;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-3) doctoral candidate – a person, learning in the doctorate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-4) doctorate is a professional educational training program of postgraduate study, directed to the training of scientific, pedagogical staff and (or) with conferment of a higher degree of doctor of philosophy (PhD), doctor on profile;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18-5) science and higher education authority - the central executive body of the Republic of Kazakhstan, exercising management and cross-sectoral coordination in higher and postgraduate education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>      19) Is excluded by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12-1) directorate for implementation of the pilot national project in education - a legal entity, whose fifty or more percent of the voting shares are directly or indirectly owned by the state, determined by the resolution of the Government of the Republic of Kazakhstan, endowed with the functions of a customer, carrying out a range of works, services provided for by the pilot national project in education, approved by the Government of the Republic of Kazakhstan;</w:t>
-[...89 lines deleted...]
-      14-1) culture of educational quality - a system of values and beliefs of participants in the educational process, formed through internal and external assessment procedures and supported by subjects of educational activities in educational organizations;</w:t>
+      19-1) dual training - a form of personnel training combining training in the organization of education with the mandatory periods of industrial training and professional practice at the enterprise (organization) with the provision of jobs and compensation to students with equal responsibility of the enterprise (organization), educational institution and student;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-2) persons (children) with special educational needs - persons (children) who experience permanent or temporary needs in special conditions for obtaining education of the appropriate level and additional education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-3) assessment of special educational needs - determination of necessary special conditions for obtaining education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-4) special status - the status of an organization of higher and (or) postgraduate education, assigned by the President of the Republic of Kazakhstan for making an outstanding contribution to the upbringing, training and professional development of a person, ensuring a consistently high level of higher and (or) postgraduate education;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      15) is excluded by the Law of the Republic of Kazakhstan dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication);</w:t>
+        <w:t>      20) Is excluded by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) accreditation of organizations of education – procedure of recognition of accreditation body of compliance of educational services with the established standards (regulations) of accreditation in order of provision of objective information about its quality and approval existence of effective mechanisms of its increase;</w:t>
+      21) comprehensive school - an educational organization, implementing the programs for preschool education and training, general education curricula for primary, basic secondary and general secondary education, special educational and individually developing programs, as well as educational programs for additional education of students and pupils;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-1) the per capita standard of financing is the standard of financial security of the guaranteed state cost of training at all education levels;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-2) classifier of directions of personnel training with higher and postgraduate education (hereinafter - Classifier of directions of personnel training) - a document establishing classification and coding of directions of personnel training with higher and postgraduate education and used for implementation of educational programs of higher and postgraduate education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-3) organization of higher and (or) postgraduate education - higher education institution implementing educational programs of higher and (or) postgraduate education and carrying out research activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      17) excluded by the Law of the Republic of Kazakhstan dated 08.01.2021 № 410-VI (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+        <w:t>      21-4) excluded by the Law of the Republic of Kazakhstan dated 30.06.2025 № 200-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-5) higher college - an educational institution, implementing integrated modular educational programs of general secondary, technical and vocational, post-secondary education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-6) research university - a university that implements the development program approved by the Government of the Republic of Kazakhstan for five years and uses the results of its activities to integrate education and science, generation and transfer of new knowledge and technologies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-7) inclusive education - a process ensuring equal access to education for all students taking into account special educational needs and individual opportunities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21-8) network schools - secondary education organizations that implement a unified specialized general education curriculum regardless of their location;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) innovation and education consortium - voluntary equal association on the basis of the agreement on joint activity, in which organizations of higher and (or) postgraduate education, scientific organizations and other legal entities engaged in production, combine intellectual, financial and other resources for the training of highly qualified specialists on the basis of fundamental and applied scientific research and technological innovation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      17-1) is excluded by the Law of RK from 04.07.2018 № 171-VI (entered into force on the expiration of ten calendar days after the day of its first official publication);</w:t>
+        <w:t>      23) Is excluded by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...123 lines deleted...]
-      18-5) science and higher education authority - the central executive body of the Republic of Kazakhstan, exercising management and cross-sectoral coordination in higher and postgraduate education;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      24) Is excluded by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) institute - an organization of higher and (or) postgraduate education that carries out scientific and pedagogical activities, as well as training of personnel for professional activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) institutional accreditation - a procedure for assessment by an accreditation body of the effectiveness of the processes of the internal quality assurance system in an educational organization in accordance with the declared status and established standards (regulations) of accreditation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-1) integrated educational training programs are educational training programs, developed on the basis of combining of relevant substantive aspects of educational training programs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) boarding school organizations – educational organizations, providing the state guarantees of rights to education the relevant categories of persons with provision of place of residence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) internship is a form of training of students of medical higher education institutions within the basic medical education for receiving an access to medical practice;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-1) the cadet is the person studying in military, special educational institution according to educational programs of technical and professional or postsecondary education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-2) educational and health services for minors - a range of activities and services aimed at the development, training and health improvement of children, provided by organizations of supplementary education for children, implementing educational and health programs for minors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28-3) adaptation centers for minors - organizations under the jurisdiction of educational authorities that admit and  provide a temporary maintenance for neglected and homeless children aged three to eighteen years for the purpose of identifying parents or other legal representatives and transferring them to them, children deprived of parental care or of persons replacing them, in the event that their timely placement is impossible, children removed due to an immediate threat to their life or health by the guardianship and trusteeship authority from their parents (one of them) or from other persons, in whose care they are, children referred to special educational organizations, as well as children in need of special social services due to cruel treatment that has led to social maladjustment and social deprivation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) professional orientation – provision of information and consulting assistance to the students in exercising its rights in the field of educational and professional possibilities, free and informed choice of profession and place of study in accordance with the professional interests, individual abilities and psychophysiological characteristics;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-1) professional education is the type of education directed to acquisition by students of knowledge, abilities, skills and competences allowing a message professional activity in a certain sphere and (or) to perform work on a concrete profession or specialty;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29-2) professional training - a form of professional training aimed at personal development for acquisition of new or changed professional skills necessary to perform a certain type of work;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      19) Is excluded by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+        <w:t>      30) is excluded by the Law of RK from 04.07.2018 № 172 (entered into force on the expiration of ten calendar days after the day of its first official publication)</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19-1) dual training - a form of personnel training combining training in the organization of education with the mandatory periods of industrial training and professional practice at the enterprise (organization) with the provision of jobs and compensation to students with equal responsibility of the enterprise (organization), educational institution and student;</w:t>
-[...53 lines deleted...]
-      19-4) special status - the status of an organization of higher and (or) postgraduate education, assigned by the President of the Republic of Kazakhstan for making an outstanding contribution to the upbringing, training and professional development of a person, ensuring a consistently high level of higher and (or) postgraduate education;</w:t>
+      30-1) professional practice is a type of the educational activity directed to fixing of theoretical knowledge, abilities, acquisition and development of practical skills and competences of process of performance of certain types of the works connected with future professional activity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      20) Is excluded by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+        <w:t>      31) Is excluded by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...69 lines deleted...]
-      21-3) organization of higher and (or) postgraduate education - higher education institution implementing educational programs of higher and (or) postgraduate education and carrying out research activities;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      32) Is excluded by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) comprehensive testing - a form of examination conducted simultaneously in several academic disciplines using digital technologies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34) clinical base - a healthcare organization that is used by an educational organization for training and professional development of personnel in the field of healthcare under a joint activity agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) college - an educational institution, implementing educational programs of general secondary, technical and vocational education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35-1) cooperative learning – on the forms of organization of professional staff training, based on corporate responsibility of the state, employers and educational institutions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36) credit technology of education - training based on the student’s choice and independent planning of the sequence of studying disciplines and (or) modules with the accumulation of academic credits;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36-1) the cadet is the person studying in military, special educational institution according to educational programs of the higher education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37) quota of reception is limited number of volume of the state educational order, as well as educational grants, awarded for reception in organization, giving technical and professional, post-secondary and higher education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-1) educational grant of the President of the Republic of Kazakhstan "Orken" (hereinafter - the "Orken" grant) - a grant established by the President of the Republic of Kazakhstan to pay for the education of gifted children in the autonomous educational organization "Nazarbayev Intellectual Schools";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      37-2) associate professor (docent), professor - academic titles awarded by the authorized science and higher education body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38) distance learning – learning carried out through interaction between a teacher and students at a distance, including with the use of digital technologies and telecommunications;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38-1) an applied bachelor degree is postsecondary education which educational programs are directed to training with qualification award "the applied bachelor";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38-2) the applied bachelor – the qualification awarded to the persons who mastered educational programs of postsecondary education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      38-3) extracurricular organization of additional education - an educational and upbringing organization that implements educational programs of additional education for children aimed at developing children's and adolescent creativity, interests in the field of sports, culture and art, and pre-conscription training;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39) additional education is a process of education and training carried out in order of satisfaction of comprehensive needs of student and pupils;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) lyceum is an educational institution, implementing general education and additional educational training programs of basic secondary and general secondary education, providing enhanced and profound natural mathematical education of students in accordance with their aptitudes and abilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41) magister is an academic degree, awarded to persons, mastered professional education programs of postgraduate study;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      21-4) excluded by the Law of the Republic of Kazakhstan dated 30.06.2025 № 200-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication);</w:t>
+        <w:t>      44-1) excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted on 01.02.2026);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
-      </w:r>
-[...766 lines deleted...]
-      41-1) magistrand – a person, studying in a master’s degree;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       41-2) Master's degree - postgraduate education, educational programs of which are aimed at training personnel with the award of the degree of "master";</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2795,51 +2781,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       48-3) educational and health-improving organization of education - a legal entity that performs functions on upbringing, education, health-improvement and rest of children and students;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      48-4) online learning - form of education in specific specialties (qualifications) or specialties (qualifications) or personnel training areas, in which a student receives technical and vocational, post-secondary, technical and vocational, post-secondary, higher and (or) postgraduate education through information and communication technologies and the Internet for teacher -student interaction, regardless of spatial and temporal distance;</w:t>
+      48-4) online learning – a form of training in specific specialties (qualifications) or specialties (qualifications) or personnel training areas, in which a student receives technical and vocational, post-secondary, technical and vocational, post-secondary, higher and (or) postgraduate education through digital technologies and the Internet for interaction between the teacher and a student regardless of spatial and temporal distance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) secondary education – guaranteed by the Constitution of the Republic of Kazakhstan on education, obtained by the citizens in the results of learning of general education training programs of primary, basic secondary and general secondary education in accordance with the state obligatory standards of education;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3047,51 +3033,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50-2) post-course support for activities of a teacher is a system of actions which ensures development of professional competence of the teacher through continuous monitoring of post-course activities and provision of methodological, advisory assistance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      50-3) psychological and pedagogical support - a systemically organized activity implemented in educational organizations, during which social and psychological and pedagogical conditions are created for the successful learning and development of students, including persons (children) with special needs;</w:t>
+      50-3) psychological and pedagogical support – a systemically organized activity offered in educational organizations, during which social and psychological and pedagogical conditions are created for successful learning and development of students (pupils), including children (individuals) with special educational needs, based on the assessment of special educational needs;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50-4) a resident doctor - a doctor studying in the framework of the residency educational program and working in a medical organization under the supervision of a mentor;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3621,51 +3607,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Laws of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2012 № 535-IV(shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 18.02.2014 № 175-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.07.2015 № 337-V (shall be enforced after ten calendar days after day of its first official publication); dated 13.11.2015 № 398-V (shall be enforced after ten calendar days after day of its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 09.04.2016 № 501-V (an order of enforcement see Art. 2); dated 05.05.2017 № 60-VI (shall be enforced after ten calendar days after day of its first official publication); dated 05.07.2017 № 88-VI (shall be enforced after ten calendar days after day of its first official publication); dated 11.07.2017 № 91-VI (shall be enforced after ten calendar days after day of its first official publication); dated 02.07.2018 № 165-VI (shall be enforced upon the expiration of  ten calendar days after the date of its first official publication); dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 04.07.2018 № 172-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 01.04.2019 № 240-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 27.12.2019 № 291-VI (shall enter into force on 01.01.2020); dated 27.12.2019 № 294-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon  expiry of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 08.01.2021 № 410-VI (the order of entry into force, see Article 2 ); dated March 31, 2021 № 24-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2021 № 56-VII (shall be enforced upon expiry  of ten calendar days after the day of its first official publication); dated 29.06.2021 № 58-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.05.2022 № 118-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 14.07.2022 № 141-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2022 № 177-VII (enactment see Art. 2); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 04.07.2023 № 15-VIII (shall be enforced ten calendar days after the date of its first official publication); dated 10.07.2023 № 19-VIII (shall be enforced sixty calendar days after the date of its first official publication);dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 15.04.2024 № 72-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 19.06.2024 № 94-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 30.06.2025 № 200-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Laws of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2012 № 535-IV(shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 18.02.2014 № 175-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.07.2015 № 337-V (shall be enforced after ten calendar days after day of its first official publication); dated 13.11.2015 № 398-V (shall be enforced after ten calendar days after day of its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 09.04.2016 № 501-V (an order of enforcement see Art. 2); dated 05.05.2017 № 60-VI (shall be enforced after ten calendar days after day of its first official publication); dated 05.07.2017 № 88-VI (shall be enforced after ten calendar days after day of its first official publication); dated 11.07.2017 № 91-VI (shall be enforced after ten calendar days after day of its first official publication); dated 02.07.2018 № 165-VI (shall be enforced upon the expiration of  ten calendar days after the date of its first official publication); dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 04.07.2018 № 172-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 01.04.2019 № 240-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 27.12.2019 № 291-VI (shall enter into force on 01.01.2020); dated 27.12.2019 № 294-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon  expiry of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 08.01.2021 № 410-VI (the order of entry into force, see Article 2 ); dated March 31, 2021 № 24-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2021 № 56-VII (shall be enforced upon expiry  of ten calendar days after the day of its first official publication); dated 29.06.2021 № 58-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.05.2022 № 118-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 14.07.2022 № 141-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2022 № 177-VII (enactment see Art. 2); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 04.07.2023 № 15-VIII (shall be enforced ten calendar days after the date of its first official publication); dated 10.07.2023 № 19-VIII (shall be enforced sixty calendar days after the date of its first official publication);dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 15.04.2024 № 72-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 19.06.2024 № 94-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 30.06.2025 № 200-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII (for enactment procedure see Art. 2); dated 26.12.2025 № 242-VIII (effective from 01.04.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3687,51 +3673,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The legislation of the Republic of Kazakhstan on education is based on the Constitution of the Republic of Kazakhstan and consists of this Law and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. If the international treaty, ratified by the Republic of Kazakhstan establishes the other rules, than those provided by this Law, the rules of international treaty shall be applied.</w:t>
+      2. International treaties, ratified by the Republic of Kazakhstan shall take precedence over this Law. The procedure and conditions for the operation within the territory of the Republic of Kazakhstan of international treaties, to which the Republic of Kazakhstan is a party, shall be determined by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. legal relations regulated by the legislation of the Republic of Kazakhstan in the field of education are not subject to the legislation of the Republic of Kazakhstan on public procurement in terms of acquisition:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3787,2321 +3773,2303 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Note!</w:t>
+        <w:t xml:space="preserve">      4) is valid until 01.01.2026 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2022 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>№</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 177-VII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Subparagraph 4) is valid until 01.01.2026 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2022 </w:t>
+        <w:t>      Footnote. Article 2 with the change introduced by the Law of Republic of Kazakhstan dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 3. Main goal, objectives and principles of this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The main goal of this Law shall be to ensure the right to receive a quality education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The main objectives of this Law shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) creation of the necessary conditions for receiving a quality education aimed at the formation, development and professional development of the individual on the basis of national and universal values, achievements of science and practice;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) development of creative, spiritual and physical abilities of the individual, formation of solid foundations of morality and healthy lifestyle, enrichment of the intellect by creating conditions for development of individuality;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) education of citizenship and patriotism, love for their homeland - the Republic of Kazakhstan, respect for state symbols and the state language, respect of national traditions, intolerance to any unconstitutional and antisocial manifestations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) education of an individual with an active civic position, formation of the need for involvement in the socio-political, economic and cultural life of the republic, a conscious attitude of the individual to his rights and responsibilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) familiarization with the achievements of national and world culture, study of the history, customs and traditions of the people of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ensuring improvement of teachers’ social status;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) expansion of the autonomy and independence of education organizations, democratization of education management;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) functioning of the national system of education quality assessment that meets the needs of society and the economy;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) introduction and effective use of new learning technologies, including credit-based and digital technologies, facilitating adaptation of vocational education to the changing needs of the society and labor market;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) development of lifelong learning systems that ensure interrelation between general education, on-the-job training and the needs of the labor market and help everyone to make the most of their personal potential in society, based on knowledge and competence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) integration of education, science and production;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) ensuring professional motivation of students;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) ensuring accelerated development of technical and vocational education through active interaction with employers and other social partners;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) creating special conditions for receiving education, taking into account the individual characteristics of students and pupils.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The main principles of this Law shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) equal rights of all to receive quality education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) priority of development of the education system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) accessibility of education at all levels for the population, factoring in the intellectual development, psycho-physiological and individual characteristics of each person;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) secular, humanistic and developmental nature of education, priority of civic and national values, human life and health, free development of the individual;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) respect for human rights and freedoms;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) stimulation of individual education and development of giftedness;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) continuity of the education process, ensuring the continuity of its levels;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) unity of training, education and development;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) the democratic nature of education management, transparency of the education system, and also compliance with academic integrity standards;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) diversity of education organizations by forms of ownership, forms of training and education, areas of education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Creation and operation of organizational structures of political parties and religious organizations (associations) in education institutions shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t>№</w:t>
+        </w:rPr>
+        <w:t>      Footnote. Article 3 as amended by the Law of the Republic of Kazakhstan dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (effective six months after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 2. MANAGEMENT OF EDUCATIONAL SYSTEM Article 4. Competence of the Government of the Republic of Kazakhstan in the field of education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Government of the Republic of Kazakhstan shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
-          <w:u w:val="single"/>
-[...1 lines deleted...]
-        <w:t xml:space="preserve"> 177-VII</w:t>
+        </w:rPr>
+        <w:t>      1) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t>      2) Is excluded by the Law of the Republic of Kazakhstan dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      4) works, goods, services, acquired in the manner determined by the pilot national project in education, approved by the Government of the Republic of Kazakhstan.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      4) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5-1) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5-2) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5-3) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6) Is excluded by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7) is excluded by the Law of the Republic of Kazakhstan dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8) excluded by the Law of the Republic of Kazakhstan dated 13.11.2015 № 398-V (shall be enforced after ten calendar days after day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      9) Is excluded by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      10) is excluded by the Law of the Republic of Kazakhstan dated 24.11.2021 № 75-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      11) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) introduces a proposal to the President of the Republic of Kazakhstan on granting a special status to organizations of higher and (or) postgraduate education and approves the regulations on the special status of organizations of higher and (or) postgraduate education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) create, reorganize and liquidate the state organizations of education, financed at the expense of the budget funds on presentation of body of the state management, unless otherwise provided by the Laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 2 with the change introduced by the Law of Republic of Kazakhstan dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.11.2021 № 72-VII (shall be enforced from 01.01.2022); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      14) Is excluded by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) in coordination with Administration of the President of the Republic of Kazakhstan approves Rules of selection of applicants for award of the international grant of Bolashak and defines the directions of expenditure of the international grant of Bolashak;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      16) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      17) Is excluded by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      18) Is excluded by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      19) is excluded by the Law of Republic of Kazakhstan dated 04.07.2018 № 171-VI (entered into force after ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      20) Is excluded by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) approve the rules for the formation, direction and distribution of funds for the provision of financial and material assistance to students and pupils of education organizations from families entitled to state targeted social assistance, also  from families not receiving state targeted social assistance, in which  per capita income is below the subsistence minimum, and orphans, children left without parental care living in families, children from families requiring emergency assistance as a result of emergency situations, and other categories of students and pupils determined by the collegial governing body of the education organization, in the amount of no less than two percent of budget funds allocated for the current maintenance of general education schools and for the placement a state education order for secondary education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      22) Is excluded by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      22-1) is excluded by the Law of the Republic of Kazakhstan dated 24.11.2021 № 75-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      22-2) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      23) excluded by the Law of the Republic of Kazakhstan dated 27.12.2019 № 294-VI (shall enter into force upon expiration of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      24) shall be excluded by the Law of the Republic of Kazakhstan dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      24-1) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      25) shall be excluded by the Law of the Republic of Kazakhstan dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25-1) determine the amount, resources, types and procedure of provision of social assistance to the citizens, specified in the second part of paragraph 4 of Article 8 of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      26) - 29) Is excluded by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      29-1) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      30) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 4 as amended by the Laws of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012); dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced after ten calendar days after day of its first official publication); dated 04.07.2018 № 171-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 26.12.2019 № 287-VI (shall enter into force on 01.01.2020); dated 27.12.2019 № 291-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 27.12.2019 № 294-VI (shall enter into force upon expiration of ten calendar days after its first official publication); № 291-VI dated 27.12.2019 (see Article 3 for the procedure of entry into force); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication; dated 24.11.2021 № 75-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.12.2022 № 168-VII (shall be enforced upon expiry of sixty calendar days after its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 3. Main goal, objectives and principles of this Law</w:t>
-[...503 lines deleted...]
-      4. Creation and operation of organizational structures of political parties and religious organizations (associations) in education institutions shall be prohibited.</w:t>
+        <w:t>Article 5. Competence of the authorized body in the field of education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authorized body in the field of education shall perform the following powers:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) carries out strategic, regulatory, implementation, control, and supervisory functions within its competence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) on the basis of and in execution of the main directions of the internal and foreign policy of the state, determined by the President of the Republic of Kazakhstan, and the main directions of the socio-economic policy of the state, its defence capability, security, and ensuring public order, developed by the Government of the Republic of Kazakhstan, forms the state policy in the field of education in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ensures observance of constitutional rights and freedoms of citizens in the field of education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) carries out international cooperation, conducts negotiations with foreign partners and signs, within the limits of its competence, international treaties (agreements) and programs in the field of pre-school, secondary, technical and vocational, post-secondary education, establishes rules for organizing international cooperation carried out by educational organizations, and coordinates this work;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) carries out coordination and methodological guidance of the activities of local executive bodies in the field of education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) provides society and the state with objective information on the state of the pre-school, secondary, technical and vocational, post-secondary, and supplementary education system and the effectiveness of its activities by preparing and publishing an annual national report on the state of development of pre-school, secondary, technical and vocational, post-secondary, and supplementary education, as well as by posting information in the public domain in accordance with the unified list of open data from government agencies posted on the open data Internet portal;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) carries out quality management of education, methodological and methodological support for the quality of educational services provided by educational organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) carries out educational monitoring and digital support for the education management system, approves the rules for organization and operation of digital objects in preschool, secondary, technical and vocational, post-secondary, supplementary education, as well as rules of educational monitoring;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) carries out management and coordinates the implementation of educational-methodological and scientific-methodological work, approves the rules for the organization and implementation of educational-methodological and scientific-methodological work in educational organizations, with the exception of educational organizations in the field of culture;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) designates a legal entity, wholly-owned by the state that coordinates international comparative and national research of the education quality and preparation of an annual national report on the education development, as well as creation, maintenance, systems and technical support, integration and cybersecurity of the digital system "National Education Database";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) develops and approves rules for the formation, maintenance, system and technical support, integration and cybersecurity of the "National Educational Database" digital system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) develops and approves minimum requirements for digital objects in education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) develops and approves, jointly with the authorized body in the field of electronics industry, minimum requirements for computer and interactive equipment for state educational organizations implementing educational programs of primary, basic secondary and general secondary, special, technical, and vocational education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) develops and approves state mandatory standards for all levels of education, with the exception of higher and postgraduate education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) in agreement with the authorized body of the relevant industry, approves rules for the prevention of a child’s bullying;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) establishes the rules and conditions for the detention of minors in adaptation centres for minors and support centres for children in need of special social services, in accordance with the laws of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) develops and approves the rules for assigning the title of “Best Teacher”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) determines the start and end dates of the academic year, as well as the dates for conducting midterm and final assessments of students in secondary education organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) issues a license and/or an annex to a license to engage in educational activities for the provision of:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 3 as amended by the Law of the Republic of Kazakhstan dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Subparagraph 19) is provided to be supplemented with the second paragraph in accordance with the Law of the Republic of Kazakhstan dated 30.12.2024 № 148-VIII (effective from 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      primary education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      basic secondary education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      general secondary education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      technical and vocational education in specialties included in the register of educational programs for military and special educational institutions in groups of specialties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      post-secondary education in specialties included in the register of educational programs for military, special educational institutions in groups of specialties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      spiritual education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      educational and health services for minors;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) develops and approves requirements for mandatory school uniforms for secondary education organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...32 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      1) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication);</w:t>
+        <w:t>      Subparagraph 21) is amended by the Law of the Republic of Kazakhstan dated 30.12.2024 № 148-VIII (effective from 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...1462 lines deleted...]
-      21) accepts notifications about the commencement or termination of activities in preschool education and training and additional education for children;</w:t>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) accepts notifications on the commencement or termination of preschool education and training activities and supplementary education for children, excluding the provision of educational and health services to minors;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) develops and approves criteria for assessing the knowledge of students in secondary, technical and vocational, and post-secondary education;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23) maintains a state electronic register of permits and notifications for preschool education and training and additional education for children;</w:t>
+      23) maintains a state digital register of permits and notifications;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) approves the state educational order for secondary education in private educational organizations, the maximum amount of parental tuition fees, and the state educational order for Republican organizations of secondary education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6147,69 +6115,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) provides textbooks and academic-methodological complexes to republican secondary education organizations, as well as compatriots studying in foreign schools in accordance with international treaties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      28) develops and approves the list of international Olympiads in general education subjects, the winners and prize-winners of which, as well as the teachers who prepared them, are rewarded with a one-time incentive paid from the state budget.</w:t>
-[...17 lines deleted...]
-      29) develops and approves the rules for the payment of one-time incentive to winners and prize-winners of international Olympiads in general education subjects and to the teachers who prepared them, and also approves the amounts of one-time incentive to winners and prize-winners of international Olympiads in general education subjects and to the teachers who prepared them;</w:t>
+      28) develops and approves the list of international Olympiads in general education subjects, for which winners, runners-up and their tutors, as well as winners of international scientific project competitions and their tutors are awarded a one-time reward from budgetary funds;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) develops and approves rules for the payment of one-time remuneration to winners and runners-up of international Olympiads in general education subjects, their tutors, winners of international scientific project competitions, and also approves the amounts of one-time remuneration to winners and runners-up of international Olympiads in general education subjects, their tutors, winners of international scientific project competitions, their tutors;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) develops and approves the rules and criteria for the selection of republican and international Olympiads and competitions of scientific projects (scientific competitions) in general education subjects, competitions of performers, competitions of professional skills, and sports competitions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6309,51 +6277,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36) develops and approves the rules for the activities of psychological and pedagogical support service in educational organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37) develops and approves the methodology for financing the construction and reconstruction of secondary education facilities using budgetary funds;</w:t>
+      37) in coordination with the authorized body for architecture, urban planning and construction approves rules for the financing and implementation of construction, reconstruction and major repairs of state-owned secondary education facilities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) develops and approves the rules for awarding and the amount of the “Orken” grant, as well as the methodology for determining its cost;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6417,50 +6385,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) develops and approves the rules for development, testing and implementation of educational programs implemented in experimental mode in pre-school, secondary, technical and vocational, and post-secondary education organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      42-1) approves the adaptation programme for first-grade students in the Kazakh language of instruction, who require additional language support, as well as the rules and conditions for its implementation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       43) develops and approves the rules for maintaining the register of educational programs implemented by technical and vocational, post-secondary education organizations, as well as the grounds for inclusion in the register of educational programs and exclusion from it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) develops and approves a classifier of specialties and qualifications of technical and vocational, post-secondary education in cooperation with interested central executive bodies, employers, and other social partners;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6616,50 +6602,104 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) develops and approves the rules for organizing and conducting professional practice and rules for determining enterprises (organizations) as practice bases for technical and vocational, post-secondary education organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54) develops and approves the rules for organizing dual education in agreement with interested government agencies;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54-1) develops and approves the methodology for evaluating the rating indicators of the achievements of technical, vocational and post-secondary education organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54-2) develops and approves the rules for ranking technical, vocational and post-secondary education organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54-3) ranks technical, vocational and post-secondary education organizations on the basis of the methodology for evaluating the rating indicators of the achievements of technical, vocational and post-secondary education organizations and the rules for their ranking;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) develops and approves the types of documents on secondary, technical and vocational, post-secondary education, forms of documents on secondary, technical and vocational, post-secondary education of the state standard and the rules for their registration and issuance, the basic requirements for the content of educational documents of its own standard and the rules for their registration and issuance, as well as the form of the certificate issued to persons who have not completed education in educational organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7435,51 +7475,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 5 is in the wording of the Law of the Republic of Kazakhstan dated 10.02.2025 № 163-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 15.04.2025 № 183-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 5 is in the wording of the Law of the Republic of Kazakhstan dated 10.02.2025 № 163-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 15.04.2025 № 183-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII (for enactment procedure see Art.2); dated 26.12.2025 № 242-VIII (for enactment procedure see Art. 2); dated 09.01.2026 № 256-VIII (effective six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7820,51 +7860,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) develops and approves rules for vacancy filling for teachers, research workers of military, special educational institutions, except for positions of civil servants;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15) elaborate and approve requirements to information systems and Internet resources of military, express educational institutions;</w:t>
+      15) develop and approve requirements for digital systems and internet resources of military and specialized educational institutions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) approve lists of specialties and qualifications and educational programs implemented in military and special educational institutions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8203,51 +8243,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) develops and approves regulations on vacancy filling for positions of teachers, research workers of the Academy of Justice;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) develops and approves requirements for information systems and Internet resources of the Academy of Justice;</w:t>
+      12) develop and approve requirements for digital systems and internet resources of the Academy of Justice;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) determines forms and technologies of studies at the Academy of Justice;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8442,51 +8482,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) provides society and the state with objective information about the situation in the education system and the effectiveness of its activities by preparing and publishing an annual national report on development of higher and postgraduate education;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) carries out educational monitoring and information support of the education management system, approves the rules for the organization and functioning of informatization objects in education;</w:t>
+      4) carries out educational monitoring and digital support for the education management system, approves rules for the organization and operation of digital objects in education;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) approves the rules for monitoring the results of the student’s enrollment in higher and (or) postgraduate education organizations for educational programs;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8568,87 +8608,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) establishes the procedure for the implementation of educational monitoring;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      7-1) approves the methodology for assessing the rating indicators of the achievements of higher and (or) postgraduate education organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2) approves the rules for ranking higher and (or) postgraduate education organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-3) ranks higher and (or) postgraduate education organizations based on the methodology for assessing the rating indicators of the achievements of higher and (or) postgraduate education organizations and the rules for their ranking;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       8) conducts state certification of higher and (or) postgraduate education organizations, regardless of the ownership form and departmental subordination, with the exception of the Academy of Justice, implementing educational programs of higher and (or) postgraduate education in military, special educational institutions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) approves the standard rules for enrollment in educational organizations that implement higher and postgraduate education programs;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) approves the model rules for the activities of higher and postgraduate education organizations;</w:t>
+      10) approves standard operating procedures for higher and (or) postgraduate education organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) approves the classifier of personnel training areas in coordination with interested central executive bodies, employers and other social partners;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8772,50 +8866,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) conducts negotiations with foreign partners and signs, within its competence, international treaties (agreements) and programs in higher and (or) postgraduate education, also in research activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      17-1) approves operating procedures for international and foreign educational institutions in the Republic of Kazakhstan and (or) their branches and the forms of their cooperation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       18) approves the rules for placing the state order for providing students, undergraduates and doctoral students with places in dormitories;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) issues mandatory written orders to eliminate the identified breaches of the legislation of the Republic of Kazakhstan in higher and (or) postgraduate education within the time limits established in the order;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9042,79 +9154,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) develops and approves, together with the authorized body in the field of education, the rules for the use of payments of targeted savings from the unified accumulative pension fund to pay for education in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The powers of the science and higher education authority, referred to in subparagraphs 4), 5), 7), 9), 10), 11), 13), 18), 20), 22), 23), 24) and 25) of the first part of this article do not apply to military, special educational institutions and the Academy of Justice.</w:t>
+      The powers of the science and higher education authority, referred to in subparagraphs 4), 5), 7), 7-1), 7-2), 7-3), 9), 10), 11), 13), 18), 20), 22), 23), 24) and 25) of the first part of this article do not apply to military, special educational institutions and the Academy of Justice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 is supplemented by Article 5-3 pursuant to the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 04.07.2023 № 15-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 is supplemented by Article 5-3 pursuant to the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 04.07.2023 № 15-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 16.11.2023 № 40-VIII (shall be enforced from 01.01.2024); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII (for enactment procedure see Art. 2); dated 09.01.2026 № 256-VIII (to be enacted six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10145,51 +10257,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22-1) exercise educational monitoring;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22-2) annually, within the established timeframe, ensure collection of statistical observation data in the informatization objects of the authorized body in the field of education;</w:t>
+      22-2) annually, within the established timeframes ensures the collection of statistical observation data in the digital assets of the authorized education body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) maintains the operation of adaptation centers for minors and support centers for children in need of special social services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12373,59 +12485,95 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      5. is excluded by the Law of the Republic of Kazakhstan dated 27.12.2019 № 291-VI (shall be enforced from 01.01.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Local executive bodies of oblasts, cities of republican status and the capital shall annually provide funding for the construction, reconstruction and major repairs of state-owned secondary education facilities in the amount, determined in accordance with the rules for financing and implementing the construction, reconstruction and major repairs of state-owned secondary education facilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 6 as amended by the Laws of the Republic of Kazakhstan dated 29.12.2010 № 372-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012); dated 24.10.2011 № 487-IV (the order of enforcement see Article 2); dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2013 № 130-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon ten calendar days after day of its first official publication); dated 09.04.2016 № 501-V (shall be enforced upon ten calendar days after day of its first official publication); dated 22.12.2016 № 29-VI (shall be enforced dated 01.01.2017); dated 05.05.2017 № 59-VI (shall be enforced upon ten calendar days after day of its first official publication); dated 05.05.2017 № 60-VI (shall be enforced upon ten calendar days after day of its first official publication); dated 05.07.2017 № 88-VI (shall be enforced upon ten calendar days after day of its first official publication); dated 04.07.2018 № 171-VI (shall be enforced upon  the expiration of ten calendar days after the day of its first official publication); dated 04.07.2018 № 172-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 01.04.2019 № 240-VI (shall be enforced upon  the expiration the expiration of ten calendar days after the day of its first official publication); Dated 26.11.2019 № 273-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 26.12.2019 № 287-VI (shall enter into force on 01.01.2020); dated 27.12.2019 № 291-VI (shall be enforced from 01.01.2021); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 08.01.2021 № 410-VI (shall be enforced from 01.01.2021); dated 31.03.2021 № 24-VII ( shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2021 № 56-VII (see Article 2 for the order of entry into force); dated 03.05.2022 № 118-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 16.07.2025 № 211-VIII (shall come into effect on 01.01.2026); dated 17.07.2025 № 213-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 6 as amended by the Laws of the Republic of Kazakhstan dated 29.12.2010 № 372-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012); dated 24.10.2011 № 487-IV (the order of enforcement see Article 2); dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2013 № 130-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon ten calendar days after day of its first official publication); dated 09.04.2016 № 501-V (shall be enforced upon ten calendar days after day of its first official publication); dated 22.12.2016 № 29-VI (shall be enforced dated 01.01.2017); dated 05.05.2017 № 59-VI (shall be enforced upon ten calendar days after day of its first official publication); dated 05.05.2017 № 60-VI (shall be enforced upon ten calendar days after day of its first official publication); dated 05.07.2017 № 88-VI (shall be enforced upon ten calendar days after day of its first official publication); dated 04.07.2018 № 171-VI (shall be enforced upon  the expiration of ten calendar days after the day of its first official publication); dated 04.07.2018 № 172-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 01.04.2019 № 240-VI (shall be enforced upon  the expiration the expiration of ten calendar days after the day of its first official publication); Dated 26.11.2019 № 273-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 26.12.2019 № 287-VI (shall enter into force on 01.01.2020); dated 27.12.2019 № 291-VI (shall be enforced from 01.01.2021); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 08.01.2021 № 410-VI (shall be enforced from 01.01.2021); dated 31.03.2021 № 24-VII ( shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2021 № 56-VII (see Article 2 for the order of entry into force); dated 03.05.2022 № 118-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 16.07.2025 № 211-VIII (shall come into effect on 01.01.2026); dated 17.07.2025 № 213-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII ( to be enacted sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (to be enacted six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12506,169 +12654,187 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 7. Information support of management bodies of educational system </w:t>
-[...89 lines deleted...]
-      4. Collection, processing and protection of personal data contained in the objects of informatization in the field of education shall be carried out in accordance with the legislation of the Republic of Kazakhstan on personal data and their protection.</w:t>
+        <w:t>Article 7. Digital support for education system management bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The heading of Article 7 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (to be enacted six months after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. To ensure timely provision of education system management bodies with complete, reliable and comparable information digital education objects shall be created in the Republic of Kazakhstan to enable effective education management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Digital education objects include among other things registries of educational programmes, implemented by technical and vocational, post-secondary, higher and (or)postgraduate education organizations, educational monitoring data, administrative data and other data obtained by the authorized education authority and the authorized body in science and higher education, local executive bodies and educational organizations in the course of their activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authorized education body and the authorized body in science and higher education are obligated to ensure free access of citizens to the data in digital objects in accordance with the digital legislation of the Republic of Kazakhstan and the legislation of the Republic of Kazakhstan on personal data and their protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The digital system "National Education Database" is designed to collect, process and analyze administrative and other data in the field of education, and also to ensure information exchange with other digital objects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The personal data, contained in digital objects in education shall be collected, processed and protected in accordance with the legislation of the Republic of Kazakhstan on personal data and their protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.05.2022 № 118-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.05.2022 № 118-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (to be enacted six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12798,51 +12964,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The right to receive free technical and professional, post-secondary, higher and postgraduate education by foreigners on a competitive basis in accordance with the state educational order is determined by international treaties of the Republic of Kazakhstan, except for persons studying under scholarship programs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1. The state provides conditions of creation of informational and communication infrastructure of electronic tutoring with use of information and communication technologies.</w:t>
+      2-1. The state shall provide conditions for the creation of a digital infrastructure for e-learning with the use of digital technologies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-2. The state shall create conditions for providing students, master's degree students and doctoral students with newly opened places in dormitories for students, master's degree students and doctoral students by placing a state order for providing students, master's degree students and doctoral students with accommodation in dormitories. Payment for accommodation in dormitories shall not be included in the state order for providing students, master's degree students and doctoral students with places in dormitories, except in cases when the state subsidizes the costs of accommodation as part of the state order for providing students, master's degree students and doctoral students with places in dormitories.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13240,51 +13406,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 8 as amended by the Laws of the Republic of Kazakhstan dated 22.07.2011 № 478-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.10.2011 № 487-IV(shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 14.01.2013 № 68-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.05.2013 № 93-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 14.01.2014 № 161-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced on the expiry of ten calendar day of its first official publication); dated 13.11.2015 № 398-V (shall be enforced on the expiry of ten calendar days after day of its first official publication); dated 24.11.2015 № 419-V (shall be enforced dated 01.01.2016); dated 04.12.2015 № 435-V (shall be enforced dated 01.01.2016); of 09.04.2016 № 501-V (shall be enforced on the expiry of ten calendar  days after day of its first official publication); dated 25.12.2017 № 122-VI (shall be enforced dated 01.01.2018); dated 04.07.2018 № 171-VI (shall be enforced  upon the expiration of ten calendar days after the day of its first official publication); dated 04.07.2018 № 172-VI (shall be enforced  upon the expiration of ten calendar days after the day of its first official publication); dated 01.04.2019 № 240-VI (shall be enforced  upon the expiration of ten calendar days after the day of its first official publication); dated 26.06.2021 № 56-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.06.2022 № 129-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.03.2023 № 214-VII (shall be enforced ten calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall come into effect from 01.01.2026).</w:t>
+        <w:t>      Footnote. Article 8 as amended by the Laws of the Republic of Kazakhstan dated 22.07.2011 № 478-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.10.2011 № 487-IV(shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 14.01.2013 № 68-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.05.2013 № 93-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 14.01.2014 № 161-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced on the expiry of ten calendar day of its first official publication); dated 13.11.2015 № 398-V (shall be enforced on the expiry of ten calendar days after day of its first official publication); dated 24.11.2015 № 419-V (shall be enforced dated 01.01.2016); dated 04.12.2015 № 435-V (shall be enforced dated 01.01.2016); of 09.04.2016 № 501-V (shall be enforced on the expiry of ten calendar  days after day of its first official publication); dated 25.12.2017 № 122-VI (shall be enforced dated 01.01.2018); dated 04.07.2018 № 171-VI (shall be enforced  upon the expiration of ten calendar days after the day of its first official publication); dated 04.07.2018 № 172-VI (shall be enforced  upon the expiration of ten calendar days after the day of its first official publication); dated 01.04.2019 № 240-VI (shall be enforced  upon the expiration of ten calendar days after the day of its first official publication); dated 26.06.2021 № 56-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.06.2022 № 129-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.03.2023 № 214-VII (shall be enforced ten calendar days after the date of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall come into effect from 01.01.2026); dated 09.01.2026 № 256-VIII (to be enacted six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13502,72 +13668,90 @@
       The first heads of state preschool organizations, secondary, technical and vocational, post-secondary education organizations approve the staff number and staff schedule.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Within the approved staff number limit, first managers have the right to change the staff number and staff schedule of managerial, administrative and support personnel, but no more than once during a financial year in the manner determined by the authorized body in the field of education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The staffing of state preschool, secondary, technical, vocational and post-secondary education institutions shall be published on their internet resources in compliance with the requirements of the legislation of the Republic of Kazakhstan on personal data and their protection and access to information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 is supplemented by Article 8-3 in accordance with the Law of the Republic of Kazakhstan dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 is supplemented by Article 8-3 in accordance with the Law of the Republic of Kazakhstan dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14411,51 +14595,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 14 educational training programs </w:t>
+        <w:t xml:space="preserve"> Article 14. Educational training programs </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The title of Article 14 as amended by the Law of the Republic of Kazakhstan dated 13.11.2015 № 398-V (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16541,50 +16725,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) additional education programs for students and pupils; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      1-1) educational and health programs for minors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2) programs of advanced training for specialists are designed for development of professional competencies proportionate to modern requirements;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) programs for retraining of specialist designed for obtainment of qualification in consideration of demands of the labor market;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -16623,51 +16825,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 171-VI dated 04.07.2018 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 21.02.2019 № 227-VI (for procedures of enforcement, see Article 2); dated 27.12.2019 № 294-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 16.07.2025 № 211-VIII (shall come into effect from 01.01.2026).</w:t>
+        <w:t>      Footnote. Article 23 as amended by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 171-VI dated 04.07.2018 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 21.02.2019 № 227-VI (for procedures of enforcement, see Article 2); dated 27.12.2019 № 294-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 16.07.2025 № 211-VIII (shall come into effect from 01.01.2026); dated 26.12.2025  № 242-VIII (to be enacted from 01.04.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -17477,51 +17679,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Admission for training under educational programs requiring special and (or) creative training, including in the areas of training of personnel in the field of education and health care, is carried out taking into account the results of special and (or) creative examinations. The list of educational programs and the procedure for holding special and (or) creative examinations are determined by standard admission rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-1. The order of admission of students in the organization of higher and (or) postgraduate education before the end of the first academic period is determined by standard admission rules..</w:t>
+      9-1. The procedure for admitting students to higher and (or) postgraduate education institutions before completion of the first academic period shall be determined by standard admission rules, taking into account the results of the ranking of higher and (or) postgraduate education institutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Admission for the study in the spiritual (religious) organizations of education shall be carried out from the list of persons, having secondary education in the manner established by the incorporator.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17577,51 +17779,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 26 as amended by the Laws of the Republic of Kazakhstan dated 19.01.2011 № 395-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.10.2011 № 487-IV(shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.07.2015 № 337-V (shall be enforced upon the expiry of ten calendar days after day of its first official publication); dated 13.11.2015 № 398-V (an order of enforcement see Article 2); dated 24.11.2015 № 421-V (shall be enforced upon the expiry of ten calendar days after day of its first official publication); dated 03.12.2015 № 433-V (becomes effective from 01.01.2016); dated 09.04.2016 № 501-V (shall be enforced upon the expiry of ten calendar days after day of its first official publication); dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.07.2018 № 165-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 21.02.2019 № 227-VI (for procedures of enforcement, see Article 2); dated 27.12.2019 № 291-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 27.12.2019 № 294-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 06.05.2020 № 323-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2021 № 56-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.05.2022 № 118-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.06.2022 № 129-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 11.07.2022 № 136-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 19.04.2024 № 74-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 06.05.2024 № 79-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 10.02.2025 № 163-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 26 as amended by the Laws of the Republic of Kazakhstan dated 19.01.2011 № 395-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.10.2011 № 487-IV(shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.07.2015 № 337-V (shall be enforced upon the expiry of ten calendar days after day of its first official publication); dated 13.11.2015 № 398-V (an order of enforcement see Article 2); dated 24.11.2015 № 421-V (shall be enforced upon the expiry of ten calendar days after day of its first official publication); dated 03.12.2015 № 433-V (becomes effective from 01.01.2016); dated 09.04.2016 № 501-V (shall be enforced upon the expiry of ten calendar days after day of its first official publication); dated 16.05.2018 № 155-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.07.2018 № 165-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 21.02.2019 № 227-VI (for procedures of enforcement, see Article 2); dated 27.12.2019 № 291-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 27.12.2019 № 294-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 06.05.2020 № 323-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2021 № 56-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.05.2022 № 118-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.06.2022 № 129-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 11.07.2022 № 136-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 19.04.2024 № 74-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 06.05.2024 № 79-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 10.02.2025 № 163-VIII (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII ( to be enacted from с 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -17845,50 +18047,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Military-patriotic education shall be an integral part of educational programs in educational organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Promotion of racial, ethnic, religious or social intolerance and exclusivity, non-traditional sexual orientation, pedophilia, pornography, dissemination of militaristic and other ideas, contrary to the generally recognized principles of international law and humanism shall be prohibited in educational institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       4. The teaching and educational process shall be carried out on the basis of mutual respect for the human dignity of students, pupils, teachers and at all levels of the education system with respect for the rights of persons with disabilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Application of methods of physical, moral and mental violence in relation to the students and pupils is not allowed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -18035,51 +18255,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 28 as amended by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication). dated 03.12.2015 № 433-V (shall be enforced dated 01.01.2016; dated 09.04.2016 № 501-V (shall be enforced dated 01.01.2017); № 171-VI dated 04.07.2018 (shall enforced upon  the expiration of ten calendar days after the day of its first official publication); № 172-VI dated 04.07.2018 (shall enforced upon the expiration of ten calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 28 as amended by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication). dated 03.12.2015 № 433-V (shall be enforced dated 01.01.2016; dated 09.04.2016 № 501-V (shall be enforced dated 01.01.2017); № 171-VI dated 04.07.2018 (shall enforced upon  the expiration of ten calendar days after the day of its first official publication); № 172-VI dated 04.07.2018 (shall enforced upon the expiration of ten calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 30.12.2025, № 248-VIII (to be enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -18321,51 +18541,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Pre-school education and training of children up to admission to grade 1 is carried out in the family or from one year until admission to grade 1 in pre-school organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Enrollment of children in preschool organizations on the territory of the Republic of Kazakhstan is carried out through a unified accounting database, priority order and issuance of referrals through informatization objects in the field of education.</w:t>
+      Enrollment of children in preschools in the Republic of Kazakhstan shall be carried out through the unified database of registration, queues and issuance of referrals through digital educational resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Children who have reached the age of six are graduated from the preschool institution between June 1 and August 1 each year after they have completed the general preschool curriculum, with the exception of children with disabilities, in accordance with the recommendations of the psychological, medical, and pedagogical consultation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Pre-school education and training is carried out from the age of five in the form of pre-school preparation of children for school.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18439,51 +18677,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 30 is in the wording of the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); with the change introduced by the Law of the Republic of Kazakhstan dated 02.07.2018 № 165-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 27.12.2019 № 294-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 30 is in the wording of the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); with the change introduced by the Law of the Republic of Kazakhstan dated 02.07.2018 № 165-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 27.12.2019 № 294-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII ( to be enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -21102,51 +21340,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 40. Educational organizations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Educational organizations shall be the legal entities, which implement one or several educational training programs and (or) ensure the content and education of students, pupils, irrespective of the form of ownership and status, individual entrepreneurs without legal education, implementing the programs of nursery education and training.</w:t>
+      1. Educational organizations are legal entities, and also branches of legal entities with the status of international schools, that implement one or more educational programs and (or) provide the maintenance and education of students and pupils, regardless of their form of ownership and organizational legal form, sole proprietors without forming a legal entity, implementing general educational programs of preschool care and training, educational programs for supplementary education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. A right to maintenance of educational activity shall occur in the educational organization:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21718,51 +21956,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 40 as amended by the Laws of the Republic of Kazakhstan dated 19.01.2011 № 395-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.07.2011 № 461-IV(shall be enforced from 30.01.2012); dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 21.07.2015 № 337-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.05.2022 № 118-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 15.04.2024 № 72-VIII (effective from 01.01.2025); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 26.12.2025 № 242-VIII (effective from 31.12.2025).</w:t>
+        <w:t>      Footnote. Article 40 as amended by the Laws of the Republic of Kazakhstan dated 19.01.2011 № 395-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.07.2011 № 461-IV(shall be enforced from 30.01.2012); dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 21.07.2015 № 337-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.05.2022 № 118-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 15.04.2024 № 72-VIII (effective from 01.01.2025); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 26.12.2025 № 242-VIII (effective from for the enactment procedure see Art. 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -22074,50 +22312,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Reorganization of organizations of higher and (or) postgraduate education, established as commercial organizations, in non-commercial organizations is carried out in the order established by the Law of the Republic of Kazakhstan "On non-commercial organizations".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      1-1. Private educational organizations shall coordinate the assignment of names to individuals and their renaming with the onomastic commissions of oblasts, cities of republican status and the capital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2. In the case of termination of a license or liquidation of educational organization, its incorporator (incorporators) shall take measures of transfer of students for continuation study to the other educational organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The requirements of part one of this paragraph shall not apply to organizations of higher and (or) postgraduate education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -22174,51 +22430,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 42 with amendments by the Law of the Republic of Kazakhstan dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 03.05.2022 № 118-VII (shall be enforced after the date of introduction of the relevant amendments and additions to the Code of the Republic of Kazakhstan on administrative infractions.</w:t>
+        <w:t>      Footnote. Article 42 with amendments by the Law of the Republic of Kazakhstan dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 03.05.2022 № 118-VII (shall be enforced after the date of introduction of the relevant amendments and additions to the Code of the Republic of Kazakhstan on administrative infractions); dated 04.12.2025 № 236-VIII ( to be enacted sixty calendar days after the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -22708,51 +22964,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11-3) ensuring access by the student, to pupils to the Internet with use of services of the telecom operators intended for restriction of access for children to information doing harm to their health and development;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11-4) ensuring the transfer of administrative data to informatization objects in the field of education;</w:t>
+      11-4) ensuring the transfer of administrative data to digital objects in the field of education;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ensuring of timely provision of privileges and types of material security, provided by the legislation of the Republic of Kazakhstan to the separate categories of students, pupils;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23870,50 +24126,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) implementation of educational activities on the basis of independently developed standards of the study load, forms and amounts of remuneration;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      5-1) conducting academic and scientific activities based on independently developed standards of academic integrity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       6) development and approval of rules for admission to the organization of higher and (or) postgraduate education;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) development of a program for the development of higher and (or) postgraduate education;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -24309,72 +24583,144 @@
       The organizations of higher and (or) postgraduate education in the organizational-legal form of the state institutions have the right to carry out the types of activities provided in the part of the first paragraph 1 of this article, including at the expense of budget funds in accordance with the legislation of the Republic of Kazakhstan, except for the norms provided in subparagraphs 3), 6), 7), 9), 11), 13), 14) and 15) the part of the first paragraph of the article for the organizations of higher and (or) postgraduate education in the field of culture in the organizational-legal form of the state institutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Competences of organizations of higher and (or) postgraduate education, provided for in subparagraphs 2), 3), 6), 9), 10), 11) and 15) of Paragraph 2 of this article, do not apply to the Academy of Justice, military, special educational institutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Issuing from the results of ranking higher and (or) postgraduate education institutions, conducted on the basis of the rules for ranking higher and (or) postgraduate education institutions the authorized body in science and higher education shall determine the higher and (or) postgraduate education institutions that have the right to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) independently determine the structure of higher and (or) postgraduate education programmes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) independently determine the curriculum content of higher and (or) postgraduate education that is not lower than the requirements of the relevant state mandatory education standards;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) award Doctor of Philosophy (PhD) and Doctor of Science degrees in the relevant field in accordance with the procedure, determined by the authorized science and higher education body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 6 is supplemented by Article 43-1 in accordance with the Law of the Republic of Kazakhstan dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan 21.02.2019 № 227-VI (for procedures of enforcement, see Article 2); dated 10.06.2020 № 344-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 30.06.2025 № 200-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 6 is supplemented by Article 43-1 in accordance with the Law of the Republic of Kazakhstan dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan 21.02.2019 № 227-VI (for procedures of enforcement, see Article 2); dated 10.06.2020 № 344-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 30.06.2025 № 200-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII (for enactment procedure see Art. 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -24708,51 +25054,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1. The representative of National chamber of businessmen of the Republic of Kazakhstan enters into the structure of collegial body of management of the state organization of technical and professional education in coordination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-2. In the organizations of higher and (or) postgraduate education, created in the legal form of a non-commercial joint-stock company, the exclusive competence of the Board of Directors includes the functions provided by the Law of the Republic of Kazakhstan "On Joint-Stock Companies", subparagraphs 1), 3), 6), 7) paragraph 2, subparagraphs 1), 4) and 5) paragraph 3 and subparagraph 1) paragraph 4 of Article 43-1 of this Law, as well as:</w:t>
+      9-2. In the organizations of higher and (or) postgraduate education, created in the legal form of a non-commercial joint-stock company, the exclusive competence of the Board of Directors includes the functions provided by the Law of the Republic of Kazakhstan "On Joint-Stock Companies", subparagraphs 3), 6) и 7) paragraph 2, subparagraphs 1), 4) and 5) paragraph 3 and subparagraph 1) paragraph 4 of Article 43-1 of this Law, as well as:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) approval of the staff number;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24934,51 +25280,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The labor relations of an employee and the organization of education are regulated by the labor legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Recruitment of teachers to work in state preschool organizations, organizations of secondary, technical and vocational, post-secondary and additional education is carried out through an informatization object in the field of education, determined by the authorized body in the field of education.</w:t>
+      The hiring of teachers in state preschool institutions, secondary, technical and vocational, post-secondary, and supplementary education institutions shall be carried out through an educational information system facility, designated by the authorized education authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Vacancy filling for teachers and scientific workers (academic teaching staff, scientific workers) at organizations of higher and (or) postgraduate education shall be on a competitive basis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25114,97 +25460,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) the state of financial and economic activity, as well as unauthorized use of material and monetary means;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-1) unreliable and (or) untimely submission of administrative data to informatization objects in the field of education;</w:t>
+      5-1) Inaccurate and (or) untimely submission of administrative data to educational information systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) other violations of requirements, provided in the regulatory legal acts and conditions of labour agreement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 45 with the amendments by the Law of the Republic of Kazakhstan dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.12.2019 № 294-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 29.06.2021 № 58-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2021 № 56-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 45 with the amendments by the Law of the Republic of Kazakhstan dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.12.2019 № 294-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 29.06.2021 № 58-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 26.06.2021 № 56-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (to be enacted six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -25930,51 +26276,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Academic leave may be provided to the student on medical evidences and in other exceptional cases.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5-1. Children with deviant behavior who are registered with the internal affairs bodies are, as a matter of priority, in a proactive format, enrolled in additional education organizations for children and (or) registered in the information system for placing a state sport and (or) creative order in the manner determined by the legislation of the Republic Kazakhstan.</w:t>
+      5-1. Children with deviant behavior, registered with the internal affairs bodies shall be proactively and on a priority basis enrolled in supplementary education organizations for children and (or) registered in the digital system for placing state sports and (or) creative orders in accordance with the procedure, established by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Citizens, graduated educational organizations irrespective of their form of ownership, shall have equal rights upon entrance to the educational organization of following level.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -26668,51 +27014,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) persons with disabilities of the first or second group;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) persons who entered residency for further education on the basis of a state educational order, Master's degree, doctoral studies;</w:t>
+      3) persons who have enrolled in and completed residency training under a state educational contract, a master's degree program, or a doctoral program;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) pregnant women, persons, having, as well as independently bringing up a child (children) in the age of three years;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26722,51 +27068,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) citizens in the event of completing the established period of military service by conscription (except for military training);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) citizens in cases of concluding a contract for military service and compliance with its terms.</w:t>
+      6) citizens in cases of concluding a contract for military service and compliance with its terms;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) recipients of state benefits assigned and paid to the mother or father, adoptive parent, or guardian (trustee) raising a child (children) with disabilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) recipients of state benefits, caring for a person with a first-degree disability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Individuals who have enrolled in and completed residency (internship), master's, postgraduate or doctoral studies at foreign educational institutions shall be granted a deferment of work for the duration of their studies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-3. Termination of obligation on summer internship, provided by paragraph 17 of this Article, without compensation of expenses, incurred by the budget funds related with the training shall occur:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26912,51 +27312,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 47 as amended by the Laws of the Republic of Kazakhstan dated 19.01.2011 № 395-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.10.2011 № 487-IV(shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2012 № 535-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.07.2015 № 337-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (an order of enforcement see article 2); dated 24.11.2015 № 421-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.12.2015 № 433-V (shall be enforced dated 01.01.2016); dated 09.04.2016 № 501-V (shall be enforced dated 01.01.2017); dated 04.07.2018 № 171-VI (enforcement, see Art. 2); dated 04.07.2018 № 172-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 28.10.2019 № 268-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.06.2022 № 129-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 14.07.2022 № 141-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 47 as amended by the Laws of the Republic of Kazakhstan dated 19.01.2011 № 395-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.10.2011 № 487-IV(shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2012 № 535-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.07.2015 № 337-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (an order of enforcement see article 2); dated 24.11.2015 № 421-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.12.2015 № 433-V (shall be enforced dated 01.01.2016); dated 09.04.2016 № 501-V (shall be enforced dated 01.01.2017); dated 04.07.2018 № 171-VI (enforcement, see Art. 2); dated 04.07.2018 № 172-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 28.10.2019 № 268-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.06.2022 № 129-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 14.07.2022 № 141-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 16.07.2025 № 211-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII ( to be enacted sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (to be enacted six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -27474,97 +27874,295 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) follow the procedure for posting the annual plan for the purchase of services and (or) goods (preliminary annual plan for the purchase of services and (or) goods) or changes and (or) additions to the annual plan for the purchase of services and (or) goods (preliminary annual plan for the purchase of services and (or) goods) on the web portal of public procurement, as well as approval (clarification) of the annual plan for the purchase of services and (or) goods in the amount corresponding to the budget, within the time limits established by the rules for catering;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) consider the applications of potential suppliers for participation in the tender and post a protocol on the results of the tender within the time limits established by the rules for catering.</w:t>
+      5) consider the applications of potential suppliers for participation in the tender and post a protocol on the results of the tender within the time limits established by the rules for catering;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) not permit the supplier to provide contracted services without a sanitary and epidemiological certificate of compliance of the catering facility with regulatory legal acts in the sanitary and epidemiological welfare of the population and (or) notification of the commencement of activities in accordance with the Code of the Republic of Kazakhstan On Public Health and Healthcare System;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) during the provision of the contracted services:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      check the actual provision of the contracted services by the supplier's employees and their qualifications, as stated in the tender documents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      check the availability and serviceability of the refrigeration and process equipment, necessary for provision of the contracted services;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ensure an organoleptic assessment of the quality of dishes and culinary products (cull testing).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) provide the local executive body of the oblast, city of republican status and the capital with information on compliance with the requirements, stipulated in subparagraph 7) of this paragraph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. The supplier shall maintain records of receipts for food products with indication of entities supplying them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. The local executive body of the oblast, city of republican status and the capital shall maintain a register of suppliers of contracted services, containing information on:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the date of conclusion and the term of service contracts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the supplier's employees actually providing the contracted services and their qualifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-3. The procedure for fulfilling the requirements, stipulated by subparagraph 8) of paragraph 2, paragraphs 2-1 and 2-2 of this article shall be carried out in accordance with the rules for organizing meals for students in state organizations of secondary, technical and vocational, post-secondary education, extracurricular organizations of additional education, as well as the purchase of goods, related to the provision of meals for children, raised and studying in state preschool organizations, educational organizations for orphans and children without parental care.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. A supplier (potential supplier) included in the list of unscrupulous suppliers (potential suppliers) of services, goods  on organization of catering for students in state institutions of secondary education, out-of-school organizations of additional education, as well as goods related to the provision of nutrition for the children brought up and studying in state preschool organizations, educational organizations for orphans and children left without parental care, organizations of technical and vocational, post-secondary education, as well as in the register of unscrupulous participants in public procurement shall not be allowed to participate in the tender for selection of a supplier of services, goods for catering students in state organizations of secondary education, out-of-school organizations of additional education, as well as goods related to the provision of nutrition for the children brought up and studying in state preschool organizations, educational organizations for orphans and children left without parental care, organizations of technical and vocational, post-secondary education, within twenty-four months from the date of entry into force of the court decision on recognizing him/her as an unscrupulous supplier (potential supplier) or a participant in public procurement.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 6 is supplemented by Article 48-1 in accordance with the Law of the Republic of Kazakhstan dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 6 is supplemented by Article 48-1 in accordance with the Law of the Republic of Kazakhstan dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -28552,50 +29150,86 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ensure the quality of provided educational services in accordance with the requirements of the state obligatory standards of education;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      2) ensure the quality of educational services provided in accordance with the requirements of state mandatory education standards and in compliance with the norms of academic integrity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) train students in methods of scientific research and academic writing and apply them in the field of study;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       3) bring up the students in the spirit of rectitude, respect for parents, ethno-cultural values, attitude of care to the world around them;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) elobarate the life skills, competence, independence, creativity of students;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -28648,51 +29282,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) observe the regulations of pedagogical ethics;</w:t>
+      7) comply with the rules of pedagogical ethics and the principles of scientific ethics;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) respect the honour and dignity of students, pupils and their parents or other legal representatives; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -28784,51 +29418,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 51 in edition of the Law of the Republic ofKazakhstan dated 13.11.2015 № 398-V (shall be enforced upon ten calendar days after day of its first official publication); with the amendments by the Law of the Republic of Kazakhsan dated 09.04.2016 № 501-V ( shall be enforced uponten calendar days after day of its first official publication); dated 01.04.2019 № 240-VI (shall be enforced upon the expiratopn of ten calendar days after the day of its first official publication); dated 27.12.2019 № 294-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023).</w:t>
+        <w:t>      Footnote. Article 51 in edition of the Law of the Republic ofKazakhstan dated 13.11.2015 № 398-V (shall be enforced upon ten calendar days after day of its first official publication); with the amendments by the Law of the Republic of Kazakhsan dated 09.04.2016 № 501-V ( shall be enforced uponten calendar days after day of its first official publication); dated 01.04.2019 № 240-VI (shall be enforced upon the expiratopn of ten calendar days after the day of its first official publication); dated 27.12.2019 № 294-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 07.07.2020 № 361-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 04.12.2025 № 236-VIII ( to be enacted sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -29835,55 +30469,348 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 55 as amended by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 171-VI dated 04.07.2018 (shall be enforced  upon the expiration of ten calendar days after the day of its first official publication); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 55-1. State certification of educational organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State certification of educational organizations is a comprehensive assessment procedure for assessing the quality and accessibility of education, aimed at determining compliance of the educational activities with the requirements of the state mandatory standard for the corresponding education level.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. State certification shall apply to educational institutions that offer general education programs in pre-school education and training, primary, basic secondary and general secondary education, as well as technical and vocational education and post-secondary education programmes, regardless of their form of ownership or administrative affiliation, and to higher education and postgraduate education programmes at the Academy of Justice, military and specialized educational institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. State certification shall be conducted once every five years:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) by the department of the authorized education body and its territorial divisions in respect of educational organizations, implementing general educational programmes of preschool education and training, primary, basic secondary and general secondary education, educational programmes of technical and vocational and post-secondary education, regardless of their form of ownership and departmental subordination, in the manner determined by the authorized education body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) by the department of the authorized science and higher education body in respect of military and specialized educational institutions, implementing higher and postgraduate education programmes, regardless of departmental subordination as determined by the authorized science and higher education body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) by the authorized healthcare body in respect of organizations, implementing programmes of technical and vocational, post-secondary education in healthcare in the manner, determined by it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) by the Supreme Judicial Council of the Republic of Kazakhstan in respect of the Academy of Justice in the manner, determined by it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The first state certification shall be conducted in newly established:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) educational organizations implementing general education curricula for preschool education and training – after three years from the start of their work;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) organizations implementing general education curricula for primary, basic secondary and general secondary education – after four years;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) organizations implementing educational programmes for technical and vocational, postsecondary, higher and postgraduate education – no later than one year from the date of the first graduation of specialists.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Upon the assessment results of educational activities' compliance with the requirements of the state mandatory standard for the corresponding education level, the educational organization shall be deemed to have either passed or failed the state certification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Educational organizations that failed the state certification shall be subject to preventive inspections with a visit to the subject (object) of inspection in accordance with the Entrepreneur Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Chapter 8 has been supplemented with Article 55-1 pursuant to the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 56. The state obligatory standards of education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Obligatory standards of education, determining a set of general requirements for each level of education shall be established in the Republic of Kazakhstan:</w:t>
       </w:r>
     </w:p>
@@ -30376,50 +31303,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Licenses and (or) annexes to the license to engage in educational activities for organizations of higher and (or) postgraduate education shall be issued with a validity period of five years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Licenses and (or) supplements to licenses for educational activities to supplementary education organizations for children providing educational and health services to minors shall be issued for five years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       The period of validity of a license and (or) attachment to a license shall be calculated from the date of its issue.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The licensee shall submit an application for reissuing a license and (or) an attachment to a license no earlier than four months, but no later than thirty working days before the expiration of their validity attached with:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -30466,123 +31411,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The licensor within twenty working days from the date of registration of the applicant's documents shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) consider an application for renewal of a license and (or) annex to the license of organizations of higher and (or) postgraduate education;</w:t>
+      1) considers applications for renewal of licenses and (or) supplements to licenses of higher and (or) postgraduate education organizations, as well as supplementary education organizations for children, providing educational and health services to minors;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) carry out permitting control for compliance with the qualification requirements for educational activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) reissue the license and (or) annex to the license of organizations of higher and (or) postgraduate education or refuse to reissue them.</w:t>
+      3) reissues the license and (or) license supplement of higher and (or) postgraduate education organizations, supplementary education organizations for children, providing educational and health services to minors or denies their reissuance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The licensor shall refuse to reissue the license and (or) annex to the license to engage in educational activities on the following grounds:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) non-compliance with the requirements of part four of this paragraph or improper execution of documents;</w:t>
+      1) failure to comply with the requirements of the fifth part of this paragraph or improper execution of documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) non-compliance of the applicant with the qualification requirements for educational activities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -30998,51 +31943,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 57 as amended by the Law of the Republic of Kazakhstan dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 27.07.2015 № 337-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2018 № 171-VI (shall be enforced expiration of ten calendar days after the day of its first official publication); dated 21.02.2019 № 227-VI (for procedures of enforcement, see Article 2); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.05.2022 № 118-VII (for the procedure of enactment see Art. 2); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 57 as amended by the Law of the Republic of Kazakhstan dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 27.07.2015 № 337-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2018 № 171-VI (shall be enforced expiration of ten calendar days after the day of its first official publication); dated 21.02.2019 № 227-VI (for procedures of enforcement, see Article 2); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.05.2022 № 118-VII (for the procedure of enactment see Art. 2); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 26.12.2025 № 242-VIII (to be enacted from 01.04.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
@@ -31184,79 +32129,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) carry out activities until the violations are eliminated and the activities are resumed by the territorial division of the authorized body in the field of education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. In case of failure to eliminate the violations identified as a result of the inspection and (or) state certification by educational organizations implementing general educational programs of preschool education and training, the territorial division of the authorized body in the field of education shall exclude the educational organization from the state electronic register of permits and notifications for preschool education and training and additional education for children.</w:t>
+      4. If violations identified in the inspection and (or) state certification are not rectified by educational organizations, implementing general educational programmes for preschool education and training, state educational organizations and educational organizations under a state-commissioned educational order, implementing educational programmes of additional education for children, the territorial division of the authorized education body shall exclude the educational organizations from the state digital registry of permits and notifications for preschool education and training and additional education for children.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 8 is supplemented by Article 57-1 in accordance with the Law of the Republic of Kazakhstan dated 05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); with the amendments by the Law of the Republic of Kazakhstan dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 8 is supplemented by Article 57-1 in accordance with the Law of the Republic of Kazakhstan dated 05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); with the amendments by the Law of the Republic of Kazakhstan dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (to be enacted six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -31348,51 +32293,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The objects of the state control in the educational system shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) educational activity of legal entities, implementing educational training programs;</w:t>
+      1) educational activities of legal entities, as well as individual entrepreneurs, implementing general educational training and educational programmes;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) level of learning of relevant educational training programs by the students.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -31402,51 +32347,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) activities of local executive bodies to comply with the requirements of the legislation of the Republic of Kazakhstan in the field of education.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. State control in the system of education shall be carried out in accordance with the Entrepreneurial Code of the Republic of Kazakhstan in the following forms:</w:t>
+      3. State oversight in the education system shall be carried out in the form of inspections and preventive oversight with a visit to the subject (object) of oversight.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) an unscheduled inspection for compliance with the legislation of the Republic of Kazakhstan on education;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -31463,323 +32408,119 @@
       2) preventive control with a visit to the subject (object) of control over compliance with the legislation of the Republic of Kazakhstan on education and qualification requirements for educational activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) preventive control without visiting the subject (object) of control in the manner determined by this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...250 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      4. Excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4-1. Excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      5. Excluded by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      6. Is excluded by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
@@ -31920,431 +32661,359 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      8-4. Is excluded by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...267 lines deleted...]
-      In case of non-elimination of violations or failure to submit a report within the established period, the educational organization shall be considered not certified, which shall be the basis for conducting preventive control with a visit to the subject (object) of control.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8-5. Excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8-6. Excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8-7. Excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8-8. Excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8-9. Excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8-10. Excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8-11. Excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8-12. Excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      8-13. Excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      9 - 10. Is excluded by the Law of the Republic of Kazakhstan dated 17.07.2009 № 188 (the order of enforcement see Article 2).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. International and foreign educational organizations and their branches, created in the territory of the Republic of Kazakhstan shall be verified in accordance with the Laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      9-10. Is excluded by the Law of the Republic of Kazakhstan dated 17.07.2009 № 188 (the order of enforcement see Article 2).</w:t>
+        <w:t>      12-16. Is excluded by the Law of the Republic of Kazakhstan dated 17.07.2009 № 188 (the order of enforcement see Article 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...34 lines deleted...]
-      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      12-16. Is excluded by the Law of the Republic of Kazakhstan dated 17.07.2009 № 188 (the order of enforcement see Article 2).</w:t>
-[...23 lines deleted...]
-        <w:t>      Footnote. Article 59 as amended by the Laws of the republic of Kazakhstan dated 17.07.2009 № 188 (the order of enforcement see Article 2); dated 06.01.2011 № 378-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012); dated 24.10.2011 № 487-IV(shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.10.2015 № 376-V (shall be enforced dated 01.01.2016); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.03.2023 № 216-VII (shall be enforced from 15.07.2024); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 59 as amended by the Laws of the republic of Kazakhstan dated 17.07.2009 № 188 (the order of enforcement see Article 2); dated 06.01.2011 № 378-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012); dated 24.10.2011 № 487-IV(shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.10.2015 № 376-V (shall be enforced dated 01.01.2016); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.03.2023 № 216-VII (shall be enforced from 15.07.2024); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -32733,134 +33402,194 @@
       19) compliance with the procedure for the rotation of the first heads of state educational organizations in accordance with the rules determined by the authorized body in the field of education;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20) organization of medical care for students and pupils of educational organizations, including those located in districts (cities of regional significance), with the exception of preschool organizations and secondary education organizations that are not boarding organizations, in the manner established by the legislation of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      21) ensuring examination of the mental health of children and adolescents and rendering psychological, medical and pedagogical advisory assistance in the manner established by the legislation of the Republic of Kazakhstan;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      21) excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) ensuring rehabilitation and social adaptation of children and adolescents with developmental problems in the manner established by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...46 lines deleted...]
-      25) ensuring the functioning of adaptation centers for minors and support centers for children in need of special social services, in accordance with the procedure and conditions determined by the authorized body in the field of education;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      23) excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      24) excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      25) excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) issuing permission for external study in basic secondary, general secondary educational organizations, educational organizations implementing specialized and special general educational programs, as well as educational programs of technical and vocational, post-secondary education in the specialties of culture and art, physical education and sports, in accordance with the rules determined by the authorized body in the field of education;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -32913,62 +33642,86 @@
       29) providing assistance in ensuring housing and living conditions for young specialists who have arrived to work in educational organizations located in rural areas, in accordance with the legislation of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Requirements for the activities of educational management bodies of the district (city of regional significance) on:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      1) implementation of mandatory employment and provision of housing for orphans and children left without parental care, in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) provision of assistance in ensuring housing and living conditions for young specialists who have arrived to work in educational organizations located in rural areas, in accordance with the legislation of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -33183,62 +33936,86 @@
       14) compliance with the procedure for rotating the first heads of state educational organizations in accordance with the rules determined by the authorized body in the field of education;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) ensuring additional education for children, carried out at the district (in cities of regional significance) level, in accordance with the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      16) organizing free and subsidized meals for certain categories of students and pupils in the manner prescribed by the legislation of the Republic of Kazakhstan;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      16) excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) the availability and implementation of educational monitoring in the manner established by the authorized body in the field of education;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -33255,62 +34032,86 @@
       18) ensuring preschool education and training, including the organization, in the manner established by the legislation of the Republic of Kazakhstan, of medical care in preschool education and training organizations in city districts, cities of regional and district significance, towns, villages, rural districts;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) ensuring additional education for children, carried out at the regional and district (in cities of regional significance) levels in accordance with the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      20) organizing free transportation of students to the nearest school and back in the event of absence of a school in the relevant settlement, village, rural district in the manner established by the legislation of the Republic of Kazakhstan.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      20) excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (to be enacted from 01.02.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. State control over the educational management bodies of the region, city of republican significance, the capital, district (city of regional significance) (hereinafter – subjects of control) shall be carried out by territorial divisions of the department of the authorized body in the field of education in the form of scheduled and unscheduled inspections.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -34940,51 +35741,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) provide information at the request of the territorial division of the authorized body in the field of education in accordance with subparagraph 2) of paragraph 5 of this Article; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) in compliance with the requirements for the protection of commercial, tax or other secrets, provide officials of the territorial division of the authorized body in the field of education with documents (information) on paper and electronic media or copies thereof for inclusion in the conclusion on the results of the inspection, as well as access to automated databases (information systems) in accordance with the objectives and subject of the inspection;</w:t>
+      4) in compliance with the requirements for the protection of commercial, tax or other secrets, submit to officials of the territorial division of the authorized education body the documents (information) on paper and electronic media or copies thereof for attachment to the conclusion on the inspection results, as well as access to automated databases (digital systems) in accordance with the objectives and subject of the inspection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) make a note about the receipt of the conclusion on the inspection results on the day of its completion;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -35642,2258 +36443,2156 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Note!</w:t>
+        <w:t>      Footnote. Article 61 as amended by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.11.2015 № 403-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.05.2017 № 60-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 171-VI dated 04.07.2018 (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); dated 30.06.2025 № 200-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 62. The state financing of educational organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The state shall ensure allocation of budget funds for education in recognition of its priority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Financing of the state educational organizations shall be carried out at the expense of budget funds on the basis of requirements, established by the state obligatory standards of education on the level of education, and regulations, determined by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Financing of the state educational institutions shall ensure the content and performing functions of institutions at the expense of the budget funds in accordance with the state obligatory standards of education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Financing of state educational institutions where per capita normative financing is realized is carried out in the volume determined by the method of per capita normative financing and other expenses provided by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Financing of the state enterprises of education, organizations of education of other organizational-legal forms is carried out on the basis of the state educational order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The scope of state educational order for state educational facilities shall be determined in accordance with the method of standard per capita financing and other expenses provided for by the laws of the Republic of Kazakhstan, except for the Academy of Justice, medical, military, special educational institutions, educational organizations in the field of culture, as well as republican organizations of secondary education, the scope of financing whereof is determined by an authorized body of respective sector independently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The list of services related to the state education order shall be approved by the authorized education body, the authorized science and higher education body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Income from the sale of services provided within the framework of the state educational order, remaining as a result of financial and economic activities of educational organizations for the current financial year, shall be used by them in the next financial year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Part three of paragraph 3 is valid until 01.01.2026 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2022 № 177-VII.</w:t>
+        <w:t>      4-1. Excluded by the Law of the Republic of Kazakhstan dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The funding sources of budget investment projects implemented as part of a pilot national project in education are the state budget, the National Fund of the Republic of Kazakhstan and other sources not prohibited by the legislation of the Republic of Kazakhstan.</w:t>
+      4-2. Local executive bodies shall place state educational order for secondary education at state educational organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-3. Placement of state educational order for secondary education at private educational organizations shall be encumbered on the operator of an authorized body in the field of education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-4. Local executive bodies of regions, cities of republican significance, the capital shall place a state educational order for additional education of children within the limits of budgetary funds approved in local budgets for the corresponding financial year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The state educational order for personnel training, advanced training and retraining of qualified workers and specialists shall contain:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) directions of personnel training;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the volume of the state educational order on forms of education (number of places, grants);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the average cost of training expenses per student (specialist).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When placing a state educational order for training personnel with technical and professional, post-secondary, higher or postgraduate education in state educational institutions, the administrator of the budget program and the name of the educational organization shall be indicated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The state educational order also includes training of personnel in educational institutions and (or) their branches, created in the order provided by paragraph 4 of Article 65 of this Law, as well as training of foreigners and stateless persons at the preparatory departments of higher and (or) postgraduate education organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Funding for the training of personnel with higher or postgraduate education through an educational grant or state educational procurement shall be provided to educational organizations, accredited by accreditation bodies, included in the register of recognized accreditation bodies, taking into account the results of ranking higher and (or) postgraduate education organizations, with the exception of the Academy of Justice, military and specialized educational institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State educational procurement for the training of personnel with technical, vocational, and postsecondary education shall be placed with educational organizations in the manner, determined by the authorized education body, with the exception of military and specialized educational institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. State educational orders in educational organizations implementing general educational programmes for preschool education and training, with the exception of secondary educational organizations, implementing general educational programmes for preschool education and training in preschool classes, shall be placed in the manner determined by the authorized education body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. The state educational order, placed in the organizations of comprehensive education shall contain the number of pupils and average cost of expenses for one pupil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2. A state educational order for additional education of children must contain the number of students and (or) pupils and the average cost of expenses per student and (or) pupil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-3. The state educational order for special psychological and pedagogical support for children with disabilities must contain the number of students and (or) pupils and the average cost of expenses per student and (or) pupil.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Requirements for the content of the state educational order for educational and methodological support of the education system shall be determined by the education authority and (or) the science and higher education authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. State-commissioned educational orders for the financing of higher or postgraduate education with the award of a bachelor's or master's degree shall be placed in the form of educational grants in a differentiated manner depending on the educational programs, type, status and results of ranking of the organization of higher and (or) postgraduate education, with the exception of the Academy of Justice, military and special educational institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Financing of education of foreigners, including persons of Kazakh nationality, who are not citizens of the Republic of Kazakhstan, under scholarship programs in the Kazakh organizations of higher education and (or) postgraduate education is carried out by allocating budget funds for the relevant period of study.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 61 as amended by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.11.2015 № 403-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.05.2017 № 60-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 171-VI dated 04.07.2018 (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); dated 30.06.2025 № 200-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 62 as amended by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced from 01.01.2014); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2017 № 88-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 04.07.2018 № 172-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 21.02.2019 № 227-VI (for procedures of enforcement, see Article 2); dated 27.12.2019 № 291-VI (shall enter into force on 01.01.2020); dated 08.01.2021 № 410-VI (see Article 2 for the order of entry into force); dated 26.06.2021 № 56-VII (effective from 01.09.2022); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII (for enactment procedure see Art. 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 62. The state financing of educational organizations</w:t>
-[...143 lines deleted...]
-      Income from the sale of services provided within the framework of the state educational order, remaining as a result of financial and economic activities of educational organizations for the current financial year, shall be used by them in the next financial year.</w:t>
+        <w:t xml:space="preserve"> Article 63. Provision of goods (works, services) on a paid basis by the educational organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Educational services, rendering by the educational organizations to the students and pupils at the expense of budget funds, shall be provided at no cost.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. State educational institutions and organizations of secondary education in the organizational and legal form of state enterprises on the right of economic management is prohibited:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) provide educational services to the students and pupils on a paid basis within the state obligatory standard of education;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) charge money from students and teaching employees, except for the cases, provided by paragraph 3 of Article 63 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State educational institutions implementing educational programs of higher and postgraduate education in the arts, as well as educational programs of technical and vocational education, are entitled to provide educational services on a paid basis in excess of the volume of educational services provided at the expense of budget funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. State educational institutions and organizations of secondary education in the legal form of state enterprises on the right of economic management shall be entitled to provide the following goods (works, services) in addition to the requirements of the state mandatory standards of education on a paid basis with the conclusion of the contract on provision of paid services:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) implementing of additional educational programs (development of children and teenager’s crafts, aptitude and interests in the field of sport, culture and art, continuing education of specialists);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) organizations of supportive lessons with separate students on subjects (disciplines and cycle of disciplines) in excess of study time, allocated by curriculum and programs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) organization of profound education of elements of science on subjects (disciplines and cycle of disciplines) with the students;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) organization and carrying out of different measures: sporting competitions, seminars, meetings, conferences among students and pupils, teaching employees and adult population, as well as on development and realization of courseware;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) provision for use of musical instruments and additional services of Internet connection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) organization of summer holidays, provision of meals of students and pupils, participants of different measures, carrying out in the educational organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) supply of heat power, fed electric power installation and boiler plant;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) organization of professional education (retraining and continuing education of specialists of technical and service work);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) organization of production and sales of products of learning and practice classes, instructional farms, educational-experimental plots;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) conducting scientific research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Military, special educational institutions shall also have a right to provide chargeable goods (works, service) besides the requirements of state obligatory standards of education in accordance with the regulations for provision of chargeable types of activities on sale of goods (works, services) by military, special educational institutions and spending of funds from sale of goods (works, services), approved by chief executive officers of those state bodies under the jurisdiction whereof military, special educational institutions are.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The rules for the provision of paid activities for the sale of goods (works, services) by the Academy of Justice and the expenditure of money from the sale of goods (works, services) shall be approved by the office of the Supreme Judicial Council of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. State organizations of secondary education are entitled to provide services on provision of health and fitness or sports facilities for property lease (rent).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Income received from provision for property lease (rent) shall be used by state organization of secondary education independently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2. Educational organizations, implementing educational programs of technical and vocational, post-secondary education in the organizational and legal form of state enterprises on the right of economic management or operational management shall be entitled to provide on a paid basis with the conclusion of an agreement on provision of paid services the following goods (works, services) in excess of the requirements of state obligatory education standards for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) organization of vocational education (retraining and advanced training of workers and mid-level specialists);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) organization of additional classes with individual students in subjects (disciplines and cycles (modules) of disciplines) in excess of the study time allocated according to the curriculum of the programs;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) implementation of additional educational programs (for the development of children's and youth creativity, interests in the field of sports, culture and art);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) organization and holding of sports, cultural events, meetings, conferences among students and pupils, teachers and adults, as well as the development and implementation of educational and methodological literature;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) publishing and printing activities to ensure the educational process, researches, educational and socio-cultural, scientific and practical activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) organizing and conducting activities related to admission of students and conduct of intermediate or final certification of students (preparatory classes for applicants, trial testing);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) provision of places in the hostel for the period of study to students on a paid basis, employees of the organization of technical and vocational, post-secondary education for the period of work, subject to availability;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) organization, creation and development of digital interactive educational resources and educational films;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) sale of goods (works, services) of own production, produced in training and production workshops, educational farms, training grounds and training and experimental sites.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-3. Income received by state educational organizations implementing educational programs of secondary, technical and vocational, post-secondary education in the organizational and legal form of state enterprises on the basis of the right of economic management or operational management in accordance with paragraphs 3 and 3-2 of these articles are used independently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Prices for goods (works and services) of the state institutions of education, providing on a paid basis, shall subject to confirmation in the manner established by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Prices for goods (works, services) of military, special educational institutions provided on a fee basis shall be approved by chief executive officers of those state bodies under the jurisdiction whereof military, special educational institutions are, as advised by their heads.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Prices for goods (works, services) related to the statutory activities of the Academy of Justice shall be approved by the Academy of Justice in agreement with the office of the Supreme Judicial Council of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Private educational organizations shall use the incomes from sales of goods (works, services), provided on a paid basis, as well as for the education within the state obligatory standards of education, funds of incorporators and other, not prohibited by the legislation, sources of financing independently.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Interrelation of educational organizations, rendering the services on a paid basis, and students (pupil), his (her) parents and other legal representatives shall be regulated by the agreement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the case of payment of expenses to the students for all period of studies simultaneously at the time of conclusion of an agreement, payment amount is unchanged until the end of the study period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Upon progress payments of education, the payment amount may be changed no more than once a year in the case of salary increase and in recognition of inflation index.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      4-1. Excluded by the Law of the Republic of Kazakhstan dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 63 as amended by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.05.2015 № 315-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 171-VI of 4 July 2018 (shall be enforced after ten calendar days after its first official publication); dated 21.02.2019 № 227-VI (for procedures of enforcement, see Article 2); dated 19.04.2019 № 250-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.03.2023 № 216-VII (shall be enforced from 15.07.2024); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...340 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 64. Development of the material and technical base of educational organizations, alienation of educational organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The heading is in the wording of the Law of the Republic of Kazakhstan dated 26.06.2021 № 56-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Creation and development of material and technical basis of the state educational organizations shall be carried out at the expense of budget funds, incomes from services, rendering on a paid basis, other sources, not prohibited by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Educational organizations shall have a right to possess and use property in the manner determined by the legislation of the Republic of Kazakhstan. The state property of educational organization shall not subject to exemption or use for the purposes, contradicted to the basic objectives of educational organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Privatization of education organizations shall be carried out in accordance with the Law of the Republic of Kazakhstan "On State Property" and in agreement with the authorized education body, the authorized science and higher education body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. State organizations of higher and (or) postgraduate education and shares of organizations of higher and (or) postgraduate education with 100% state participation shall not be subject to alienation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2. State preschool organizations, state organizations of additional education for children with property complexes belonging to them are not subject to alienation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-3. State organizations of secondary, technical and vocational, post-secondary education with their property complexes are not subject to alienation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. State organizations of secondary, technical and professional, post-secondary education, which received grants on a competitive basis "The best organization of secondary education", "The best organization of technical and professional, post-secondary education", spend grants for material and technical and scientific-methodical support of the educational process</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 62 as amended by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced from 01.01.2014); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2017 № 88-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2018 № 171-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 04.07.2018 № 172-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 21.02.2019 № 227-VI (for procedures of enforcement, see Article 2); dated 27.12.2019 № 291-VI (shall enter into force on 01.01.2020); dated 08.01.2021 № 410-VI (see Article 2 for the order of entry into force); dated 26.06.2021 № 56-VII (effective from 01.09.2022); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 64 as amended by the Laws of the Republic of Kazakhstan dated 01.03.2011 № 414-IV (shall be enforced from the date of its official publication); dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2018 № 171-VI (shall be enforced upon the  the expiration of ten calendar days after the day of its first official publication); dated 04.07.2018 № 172-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 26.06.2021 № 56-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 63. Provision of goods (works, services) on a paid basis by the educational organizations</w:t>
-[...683 lines deleted...]
-      Upon progress payments of education, the payment amount may be changed no more than once a year in the case of salary increase and in recognition of inflation index.</w:t>
+        <w:t xml:space="preserve"> Article 64-1. Responsibility of the state for the obligations of secondary education organizations in the organizational and legal form of state enterprises on the right of economic management</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In case of insufficiency of money in the organization of secondary education in the organizational-legal form of the state enterprise on the right of economic management subsidiary liability for its obligations is the administrative-territorial unit of the relevant budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 63 as amended by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.05.2015 № 315-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.11.2015 № 398-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 171-VI of 4 July 2018 (shall be enforced after ten calendar days after its first official publication); dated 21.02.2019 № 227-VI (for procedures of enforcement, see Article 2); dated 19.04.2019 № 250-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 08.01.2021 № 410-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.03.2023 № 216-VII (shall be enforced from 15.07.2024); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 9 is supplemented by article 64-1 in accordance with the Law of the Republic of Kazakhstan dated 04.07.2018 № 171-VI (shall be enforced after ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 64. Development of the material and technical base of educational organizations, alienation of educational organizations</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Chapter 10. INTERNATIONAL ACTIVITY IN THE SCOPE OF EDUCATION Article 65. International cooperation and external economic activity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. International cooperation of the Republic of Kazakhstan in the field of education shall be carried out on the basis of the legislation of the Republic of Kazakhstan and international treaties of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Educational organizations in accordance with the specificity of their operation shall have a right to establish direct relations with foreign organizations of education, science and culture, international organizations and foundations, conclude bilateral and multilateral agreements of cooperation, participate in international programs of exchange of students, master’s students, doctoral students, teachers and scientific workers, enter international nongovernmental organizations (associations) in the field of education.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Military and special educational institutions shall have a right to carry out training of specialists from the number of foreign citizens in accordance with the international treaties and contracts.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Educational organizations shall have a right to engage in external economic activity in the manner determined by the legislation of the Republic of Kazakhstan and charter of educational organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The procedure for implementing international cooperation by education organizations of the Republic of Kazakhstan shall be established by the authorized education body, the authorized science and higher education body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. International and foreign educational institutions and (or) their branches shall be established in the Republic of Kazakhstan on the basis of international agreements or by decision of the science and higher education authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The assignment of the status of an international school shall be carried out by decision of the authorized body in the field of education in the manner determined by it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Licensing of educational activities of international educational institutions and educational institutions established on the territory of the Republic of Kazakhstan by other states or their legal entities and individuals, as well as their branches, as well as control and accreditation of such educational institutions are carried out in accordance with the legislation of the Republic of Kazakhstan, unless otherwise provided by international treaties ratified by the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...126 lines deleted...]
-      4. State organizations of secondary, technical and professional, post-secondary education, which received grants on a competitive basis "The best organization of secondary education", "The best organization of technical and professional, post-secondary education", spend grants for material and technical and scientific-methodical support of the educational process</w:t>
+        <w:t>      Footnote. Article 65 as amended by the Laws of the Republic of Kazakhstan dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012); dated 09.01.2012 № 535-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.02.2012 № 553-IV (shall be enforced upon expiry of ten calendar days after its first official publication); the Law of the Republic of Kazakhstan № 156-VI dated 24.05.2018 (shall be enforced upon expiration of ten calendar days after the day of its first official publication); dated 27.12.2019 № 294-VI (shall enter into force upon expiration of ten calendar days after its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication); dated 17.07.2025 № 213-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 66. Satisfaction of educational needs of foreign Kazakh diaspora</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Persons of Kazakh nationality, not being the citizens of the Republic of Kazakhstan, shall have a right to obtain education in the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The state shall assist to the satisfaction of educational needs of foreign Kazakh diaspora.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Creation of educational organizations for Kazakh diaspora abroad and provision of financial and material assistance shall be carried out in the manner established by the international treaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 11. RESPONSIBILITY FOR VIOLATION OF THE LEGISLATION OF THE REPUBLIC OF KAZAKHSTAN IN THE FIELD OF EDUCATION Article 67. Responsibility for violation of the legislation of the Republic of Kazakhstan in the field of education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Violation of the legislation of the Republic of Kazakhstan in the field of education shall entail responsibility in accordance with the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 12. Final and transitional provisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A footnote. Title of Chapter 12 in the wording of the Law of Republic of Kazakhstan dated 04.07.2018 № 171-VI (shall be enforced after ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 67-1. Transitional provisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The term of validity of the license to engage in educational activities and (or) applications to the license, issued under educational programs of higher and (or) postgraduate education, due to changes in the name of the subspecies of activity applies to the period of training of persons received before January 1, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In case of reissuance of the license to engage in educational activities and (or) applications to the license issued under educational programs of higher and (or) postgraduate education, in connection with the change of the name of the subspecies of activity of the organization of higher and (or) postgraduate education shall be entitled to issue a document of education in the specialty to persons enrolled in them before January 1, 2019.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The period of validity of a license and (or) an annex to a license, established by part two of paragraph 3-1 of Article 57 of this Law, shall not apply to licenses and (or) attachments to a license issued to organizations of higher and (or) postgraduate education before the entry into force of this norms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The validity period of a license to engage in educational activities and (or) annexes to the license issued for educational programs of technical and vocational, post-secondary education, in connection with a change in the name of the subtype (subtypes) of activity, extends to the period of training of persons admitted before January 1, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. In case of re-issuance of a license to engage in educational activities and (or) annexes to the license issued for educational programs of technical and vocational, post-secondary education, in connection with a change in the name of the subtype (subtypes) of activity, the organization of technical and vocational, post-secondary education has the right to issue a document on education according to qualifications for persons enrolled in them before January 1, 2024.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 64 as amended by the Laws of the Republic of Kazakhstan dated 01.03.2011 № 414-IV (shall be enforced from the date of its official publication); dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2018 № 171-VI (shall be enforced upon the  the expiration of ten calendar days after the day of its first official publication); dated 04.07.2018 № 172-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 26.06.2021 № 56-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.12.2022 № 177-VII (shall be enforced ten calendar days after the date of its first official publication); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (effective ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 12 is supplemented by article 67-1 according to the Law of Republic of Kazakhstan dated 04.07.2018 № 171-VI (shall be enforced after ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 03.05.2022 № 118-VII (shall be enforced upon expiry of ten calendar days after its first official publication); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 64-1. Responsibility of the state for the obligations of secondary education organizations in the organizational and legal form of state enterprises on the right of economic management</w:t>
-[...562 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Article 68. Enforcement of this Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. This Law shall be enforced upon expiry of ten calendar days after its first official publication, except for the second part of paragraph 2 of Article 8, item of second paragraph 6, items of second and fifth subparagraph 1) of paragraph 7, subparagraph 2), 3) of paragraph 8 of Article 52 and subparagraph 1), 3) of paragraph 3 of Article 53, which enters into force from 1 January, 2008.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -37922,123 +38621,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Establish that Article 57-1 of this Law shall be effective until January 1, 2027 as follows:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      “Article 57-1. Notification of the commencement or termination of activities in the field of preschool education and training and additional education for children</w:t>
-[...71 lines deleted...]
-      3. In the event of suspension of the activities of education organizations implementing general education programs of preschool education and training, state education organizations and education organizations with a state education order, implementing education programs of additional education for children, education organizations shall not have the right to:</w:t>
+      "Article 57-1. Notification of the commencement or termination of activities in preschool education and training and supplementary education for children, not including the provision of educational and health services to minors</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The activities of an education organization implementing general education programs of preschool education and training shall be implemented on a notification basis in accordance with the Law of the Republic of Kazakhstan "On Permits and Notifications".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The activities of state educational organizations and educational organizations with a state educational contract, implementing educational programmes of supplementary education for children, with the exception of educational and health programmes for minors shall be carried out on a notification basis in accordance with the Law of the Republic of Kazakhstan "On Permits and Notifications".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Notifications regarding the commencement or termination of activities in preschool education and training and supplementary education for children, not including the provision of educational and health services to minors, shall be accepted by territorial divisions of the authorized education body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In the event of suspension of the activities of educational organizations, implementing general educational programmes of preschool education and training, state educational organizations and educational organizations with a state educational contract that offer educational programmes of supplementary education for children, with the exception of educational and health programmes for minors, the educational organizations shall not have the right to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) participate in the competition for placement of the state education order; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -38048,115 +38747,139 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) carry out activities until elimination of violations and resumption of activities by the territorial subdivision of the department of the authorized education body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. If violations identified in inspection and/or state certification are not corrected by education organizations implementing general education programs for preschool education and training, state education organizations and education organizations with a placed state education order implementing education programs of additional education for children, the territorial subdivision of the authorized education body shall exclude education organizations from the state electronic register of permits and notifications on preschool education and training and additional education for children.</w:t>
-[...17 lines deleted...]
-      2-2. Excluded by the Law of the Republic of Kazakhstan dated 26.12.2025 № 242-VIII (effective from 31.12.2025).</w:t>
+      4. If the violations, identified in an inspection and (or) state certification are not rectified by educational organizations, implementing general education curricula for preschool education and training, state educational organizations and educational organizations under a state educational order, implementing educational programmes for supplementary education for children, with the exception of educational and health programmes for minors, the territorial division of the authorized education body shall exclude the educational organizations from the state digital register of permits and notifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2-2. Excluded by the Law of the Republic of Kazakhstan dated 26.12.2025 № 242-VIII (effective from 31.12.2025).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Shall be considered to have lost force the Law of the Republic of Kazakhstan dated 7 June, 1999 “On Education” (Bulletin of the Parliament of the Republic of Kazakhstan, 1999, № 13, Article 429; № 23, Article 927; 2001, № 13-14, Article 173; № 24, Article 338; 2004, № 18, Article 111; № 23, Article 142; 2006, № 1, Article 5; № 3, Article 22; № 12, Article 71; № 15, Article 92; 2007, № 2, Article 18; № 9, Article 67).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 68 as amended by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2024 № 148-VIII (effective sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 26.12.2025 № 242-VIII (effective from 31.12.2025).</w:t>
+        <w:t>      Footnote. Article 68 as amended by the Law of the Republic of Kazakhstan dated 24.10.2011 № 487-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2024 № 148-VIII (effective sixty calendar days after the date of its first official publication); dated 15.03.2025 № 172-VIII (shall come into force from 01.01.2025); dated 26.12.2025 № 242-VIII (for enactment procedure see Art. 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
@@ -38253,55 +38976,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>