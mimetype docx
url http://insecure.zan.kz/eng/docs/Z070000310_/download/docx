--- v1 (2025-12-28)
+++ v2 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ae3095d" w14:textId="ae3095d">
+    <w:p w14:paraId="498ec47" w14:textId="498ec47">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,73 +145,121 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan dated 26 July, 2007 № 310.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      Footnote. The title as amended by the Law of the Republic of Kazakhstan dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The title as amended by the Law of the Republic of Kazakhstan dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      The words and phrases "Electronic Registration," "of electronic registration," "information system," "of the information system," "to the information system," "information system", "by the information system," and "of information systems" shall be respectively replaced with the words and phrases "Digital Registration," "of digital registration," "digital system," "of the digital system," "in the digital system," "digital system", "by the digital system," and "of digital systems" in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law determines the purposes, tasks and legal basis in the field of the state registration of rights to immovable property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -446,51 +494,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) primary object of immovable property – buildings and constructions of various functional purpose, as well as objects of special regulation and town-planning regulation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7-1) information system of the unified state real estate cadastre - an information system containing information on land and legal cadastres, the procedure for maintaining which is determined by this Law and the Land Code of the Republic of Kazakhstan;</w:t>
+      7-1) digital system of the unified state real estate cadastre - a digital system containing information from the land and legal cadastres, the procedure for maintaining which is determined by this Law and the Land Code of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) secondary object of immovable property - residential and non-residential premises, to which the cadastral numbers are assigned as the object of individual (separate) property right (other property law) for the purposes of registration of rights;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -590,51 +638,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) legal claim – legal facts, which testify on contestation by third persons or existence of interests in relation of rights to immovable property, transactions with it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) cadastral number – individual number of object of immovable property, not recurring in the territory of the Republic of Kazakhstan, which is assigned in the manner established by the legislation of the Republic of Kazakhstan;</w:t>
+      14) cadastral number – individual number of objects of immovable property, not recurring in the territory of the Republic of Kazakhstan, which is assigned in the manner established by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) an object of condominium – a property complex, consisting of the land plot (land plots), primary and secondary objects, on which the ownership to immovable property in the form of condominium is established in accordance with the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -998,79 +1046,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) a dominant object of immovable property – an object of immovable property, the owner (other rightholder) of which has a right of restricted purposeful use of others immovable property (easement);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) electronic registration - state registration, carried out on the basis of an electronic copy of the title document received by the registration authority through the information system of the legal cadastre.</w:t>
+      31) Digital registration - a state registration carried out based on an electronic copy of the title document received by the registration authority through the digital system of the legal cadastre.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Laws of the Republic of Kazakhstan dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.07.2011 № 468-IV(shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (the order of enforcement see Article 2); dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.04.2019 № 241-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 412-VI dated 26.01.2021 (shall be enforced upon expiry of  ten calendar days after its first official publication); dated 05.04.2023 № 221-VII (shall be enforced from 01.07.2023).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Laws of the Republic of Kazakhstan dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.07.2011 № 468-IV(shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (the order of enforcement see Article 2); dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 02.04.2019 № 241-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 412-VI dated 26.01.2021 (shall be enforced upon expiry of  ten calendar days after its first official publication); dated 05.04.2023 № 221-VII (shall be enforced from 01.07.2023); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1953,97 +2001,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. In the cases, when the change of identification characteristics of immovable property comes by the decision of the state bodies, registration of such changes may not be imposed on the rightholder, as well as upon change of the name of inhabited localities, name of the streets, as well as serial number of buildings and other structures (address) or upon change of cadastral number in connection with reform of administrative-territorial system of the Republic of Kazakhstan and shall be carried out without compensation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      State registration of changes in the identification characteristics of immovable property, that occurred by the decision of state bodies, including when changing the name of settlements, street names, as well as the serial number of buildings and other structures (addresses), shall be carried out through integration of state information systems.</w:t>
-[...17 lines deleted...]
-      3. State registration of changes in the information of a righth older shall be carried out free of charge without contacting the registering body through integration of state information systems with notification of a righth older.</w:t>
+      State registration of changes in the identification characteristics of real estate that occurred by decision of state bodies, including changes in the names of settlements, street names, as well as the serial numbers of buildings and other structures (addresses), shall be carried out through the integration of state digital systems.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. State registration of changes to the copyright holder's information shall be carried out free of charge without contacting the registration authority through the integration of state digital systems with notification of the copyright holder.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 6 as amended by the Law of the Republic of Kazakhstan dated 10.12.2008 № 101-IV (shall be enforced from 01.01.2009); dated November 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 6 as amended by the Law of the Republic of Kazakhstan dated 10.12.2008 № 101-IV (shall be enforced from 01.01.2009); dated November 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2083,51 +2131,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If the registration is not rejected, the time of the state registration shall be recognized the time of filling of an application.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      In case of electronic registration, the moment of state registration of the right (encumbrance of the right) to real estate shall be the moment of confirmation of its occurrence, change or termination by the registering body by sending a notification of registration.</w:t>
+      In the case of digital registration, the moment of state registration of the right (encumbrance of the right) to real estate shall be the moment of confirmation of its emergence, change or termination by the registering authority by sending a notification of the registration completed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Rights (encumbrances of the rights) to immovable property, not subjected to the compulsory state registration in the legal cadaster shall accrue in accordance with the legislative acts of the Republic of Kazakhstan, regulating the relevant relations, unless otherwise established by the agreement of parties. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2269,79 +2317,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. From the date of maintenance of state registration of the rights to immovable property, the legal cadaster and right stating document shall be the single sources of information, approving the registered rights (encumbrances of rights) to immovable property. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      In the event of discrepancies in the data contained in the information system of legal cadastre and the title document, the priority is given to the registered title document in the registration file.</w:t>
+      In the event of a discrepancy between the information contained in the digital legal cadastre system and the title document, the registered title document contained in the registration file shall have priority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (shall be enforced from 01.01.2013); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (shall be enforced from 01.01.2013); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2659,51 +2707,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Is excluded by the Law of the Republic of Kazakhstan dated 26.01.2021 № 412-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Is excluded by the Law of the Republic of Kazakhstan dated 26.01.2021 № 412-VI (shall be enforcedupon expiry of  ten calendar days after its first official publication).</w:t>
+      2. Is excluded by the Law of the Republic of Kazakhstan dated 26.01.2021 № 412-VI (shall be enforcedupon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Is excluded by the Law of the Republic of Kazakhstan dated 22.04.2009 № 151-IV (the order of enforcement see Article 2). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2795,97 +2843,97 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 10. Prices for goods (works, services) produced and (or) sold by the registering authority, for state registration of rights to real estate and state technical inspection of buildings, structures and (or) their components</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Activity on state registration of the rights (encumbrances of the rights) to real estate, on entering into the information system of legal cadastre of identification and technical data of buildings, constructions and (or) their components on newly created real estate and state technical inspection of buildings, constructions and (or) their components belongs to the state monopoly and is carried out by the registering body at the location of the real estate object.</w:t>
+      1. Activities related to state registration of rights (encumbrances of rights) to real estate, entering into the digital system of the legal cadastre identification and technical information on buildings, structures and (or) their components for newly created real estate and state technical inspection of buildings, structures and (or) their components shall relate to the state monopoly and shall be carried out by the registration authority at the location of the real estate object.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Prices for goods (work, services) produced and (or) sold by the registering authority, for state registration of real estate title, including in an expedited manner, and state technical inspection of buildings, structures and (or) their components shall be established by decision of the authorized body that organizes and coordinates the activities of the State Corporation “Government for Citizens”, in agreement with the authorized body and antimonopoly authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 of the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 of the Law of the Republic of Kazakhstan dated 02.04.2019 № 241-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2943,133 +2991,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. All entries in the legal cadaster shall be maintained on each object of immovable property and objects, equated to them. Objects of immovable property shall be identified by the cadastral number.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      All entries on the state registration of rights (encumbrances of rights) to immovable property, rights to the objects, equated to the immovable property shall be entered to the information system of legal cadaster by the registering body. </w:t>
-[...35 lines deleted...]
-      Procedure of maintenance and use of information system of legal cadaster shall be determined by the authorized body.</w:t>
+      All records of state registration of rights (encumbrances of rights) to real estate, rights to objects equivalent to real estate shall be entered by the registering authority into the digital system of the legal cadastre. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The unified digital system of legal cadastre shall be formed by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for maintaining and using the digital legal cadastre system shall be determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Procedure of interaction of the state bodies on exchange of information for the purposes of maintenance of legal and other cadasters shall be determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.01.2021 № 412-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.01.2021 № 412-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3205,79 +3253,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) information system.</w:t>
+      6) digital system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan dated 26.01.2021 № 412-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 12 as amended by the Law of the Republic of Kazakhstan dated 26.01.2021 № 412-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4041,51 +4089,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2. Information from the legal cadastre on registered rights (encumbrances of rights) of legal entities and registered encumbrances on real estate, legal claims on real estate shall be issued to any person on the basis of a request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-3. The persons, specified in paragraph 3 of this Article shall be entitled to receive information on a specific real estate object and generalized data on the rights (encumbrances of rights) of an individual or a legal entity to its real estate objects through integration with the information system of the legal cadastre or on the web portal of the "electronic government" in the manner prescribed by the legislation of the Republic of Kazakhstan.</w:t>
+      3-3. The persons specified in paragraph 3 of this article shall have the right to receive information on a specific real estate property and generalized data on the rights (encumbrances on rights) of an individual or legal entity to the real estate properties they own through integration with the digital legal cadastre system or on the "digital government" web portal in the manner established by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Copies of documents that are in the registration file of the legal cadastre must be provided by the registration body no later than three working days from the date of submission of the request for information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4105,51 +4153,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 17 as amended by the Laws of the Republic of Kazakhstan dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its first official publication); от 07.03.2014 № 177-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 248-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.01.2021 № 412-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2022 №. 179-VII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 22.11.2024 № 138-VIII (effective six months after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 17 as amended by the Laws of the Republic of Kazakhstan dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its first official publication); от 07.03.2014 № 177-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 248-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.01.2021 № 412-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2022 №. 179-VII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 22.11.2024 № 138-VIII (effective six months after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4182,87 +4230,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 18. State technical inspection of real estate</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Entering identification and technical information of real estate into the information system of the legal cadastre for newly created real estate and state technical inspection of real estate shall be the necessary conditions for state registration of real estate title.</w:t>
+      1. The necessary conditions for state registration of rights to real estate shall be the entry into the digital system of the legal cadastre of identification and technical information on real estate for newly created real estate and a state technical survey of real estate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. State technical inspection of real estate of newly created real estate is not carried out and a cadastral passport of the real estate property is not issued.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Identification and technical data of real estate for newly created real estate shall be entered by the registering authority into the information system of the legal cadastre on the basis of an act of the object commissioning, subject to accounting in the structural units of the relevant local executive bodies.</w:t>
+      Identification and technical information on newly created real estate shall be entered by the registering authority into the digital system of the legal cadastre based on the act of acceptance of the object into operation, subject to registration in the structural divisions of the relevant local executive bodies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       To establish discrepancies between the identification and technical information contained in the title document and the actual data of the newly created real estate, the right owner has the right to apply to the registering authority for identifying such discrepancies, by the results of which a conclusion shall be drawn up in the form established by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4290,79 +4338,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Based on the results of the state technical inspection of real estate, a cadastral passport of the real estate property is issued, which shall reflect the identified changes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. The procedure and terms for entering identification and technical information of real estate on newly created real estate into the information system of the legal cadastre, the  state technical inspection of real estate, assigning a cadastral number to primary and secondary real estate, as well as forms of information required to be entered into the information system of the legal cadastre, the form of the cadastral passport of the real estate object shall be determined by the authorized body.</w:t>
+      3. The procedure and timeframes for entering identification and technical information on real estate into the digital system of the legal cadastre for newly created real estate, conducting a state technical survey of real estate, the procedure for assigning a cadastral number to primary and secondary real estate objects, as well as the forms of information required for entry into the digital system of the legal cadastre, and the form of the cadastral passport of the real estate object shall be determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 - as amended by the Law of the Republic of Kazakhstan dated 05.04.2023 № 221-VII (shall be enforced from 01.07.2023).</w:t>
+        <w:t>      Footnote. Article 18 - as amended by the Law of the Republic of Kazakhstan dated 05.04.2023 № 221-VII (shall be enforced from 01.07.2023); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4516,97 +4564,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2) develop and approve the form of a cadastral passport of a real estate property in agreement with the central authorized land management body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-3) develop and approve, together with the central authorized land management body, the procedure for maintaining and using the information system of the unified state real estate cadastre;</w:t>
+      4-3) develops and approves, jointly with the central authorized body for land resources management, the procedure for maintaining and using the digital system of the unified state real estate cadastre;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) exercise other powers provided for by the laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 3 is supplemented by Article 18-1 in accordance with the Law of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); with changes introduced by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.04.2023 № 221-VII (shall be enforced from 01.07.2023).</w:t>
+        <w:t>      Footnote. Chapter 3 is supplemented by Article 18-1 in accordance with the Law of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); with changes introduced by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 05.04.2023 № 221-VII (shall be enforced from 01.07.2023); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5078,51 +5126,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) verification of documents, presented for the state registration, including monitoring of legality of made transaction and (or) other legal facts (legal compositions), being the grounds of accrual, change, termination of rights (encumbrances of rights) to immovable property or other objects of the state registration for compliance with the current legislation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The registering body shall receive details on technical and identification characteristics of object of immovable property, necessary for the state registration of rights to immovable property from the relevant state information system;</w:t>
+      The registration authority shall receive information on the technical and identification characteristics of a real estate object, necessary for state registration of rights to real estate, from the relevant state digital system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) making entries to the registration list on the made registration or refusal or suspension of the state registration in the cases, provided by this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5150,159 +5198,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) issuance of the right stating document with the mark on the conducted registration, or document on refusal or suspension of the state registration on the grounds, provided by this Law, as well as issuance of certificate on the state registration in the cases, provided by the legislative acts of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      When making a settlement on a real estate transaction in a non-cash form, made in a simple written form, the registering body, with the consent of the parties shall send a notification on the  registration to a second-tier bank or the National postal operator, in which a bank account is opened in order to secure the transaction.</w:t>
-[...35 lines deleted...]
-      2. Electronic registration of rights (encumbrances of rights) on the basis of a notarized transaction, a certificate of inheritance, a certificate of ownership shall be carried out in the following order:</w:t>
+      When making a settlement on a real estate transaction in a non-cash form, made in a simple written form, the registering body, with the consent of the parties shall send a notification on the registration to a second-tier bank or the National postal operator, in which a bank account is opened in order to secure the transaction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Digital registration shall be carried out in cases where rights (encumbrances on rights) arise, change or terminate based on a transaction, a certificate of inheritance, a certificate of ownership, as well as in other cases established by this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Digital registration of rights (encumbrances on rights) based on a notarized transaction, a certificate of inheritance, or a certificate of ownership shall be carried out in the following order:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the notary after the transaction certification, issuance of the certificate of the right of inheritance or the certificate of ownership:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      sends an electronic copy of the title deed certified by an electronic digital signature by means of a single notary information system to the information system of the legal cadastre;</w:t>
+      sends an electronic copy of the title document, certified by an electronic digital signature, through a unified notarial digital system to the digital system of the legal cadastre;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       informs the purchaser of immovable property:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      a unique number of the title document assigned by a single notary information system;</w:t>
+      about the unique number of the title document assigned by the unified notarial digital system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       the amount of payment for the state registration of rights to immovable property or exemption from payment established by the authorized body determined by the decision of the Government of the Republic of Kazakhstan from among the central state bodies in coordination with the authorized body and antimonopoly body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5312,51 +5360,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       in case of exemption of the real estate purchaser from payment for the state registration of rights to real estate, the document confirming the right to a benefit shall be scanned;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      sends the legal cadastre to the information system:</w:t>
+      sends to the digital legal cadastre system:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       E-mail addresses of transaction participants in the Internet - if available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5366,205 +5414,205 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       electronic copy of the document confirming the exemption from payment for the state registration of rights to immovable property;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) the owner of the right or his authorized representative pays the amount for the state registration through the payment gateway of the "electronic government" (hereinafter - PSEP) in any way provided by the legislation of the Republic of Kazakhstan on informatization, with the obligatory indication of the data of the payer of payment for the state registration of rights to real estate and the unique number of the title document.</w:t>
-[...17 lines deleted...]
-      After the payment for the state registration of rights to real estate, the receipt details (unique payment code, name of the payment recipient, name of the second-tier bank or organization performing certain types of banking operations, data of the payment payer, including its identification number, payment amount, date and time of payment, unique number of the title document) are saved on the PSEP in the form of an electronic check and sent to the information system of the legal cadastre;</w:t>
+      2) the copyright holder or their authorized representative pays the amount for state registration through the payment gateway of the "digital government" in any way stipulated by the legislation of the Republic of Kazakhstan in the field of digitalization, with the mandatory indication of the data of the payer of the fee for state registration of rights to real estate and the unique number of the title document.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      After payment for state registration of rights to real estate has been made, the receipt details (unique payment code, name of the payment recipient, name of the second-tier bank or organization carrying out certain types of banking operations, details of the payment payer, including their identification number, payment amount, date and time of payment, unique number of the title document) shall be saved on the payment gateway of "electronic government" in the form of an electronic receipt and sent to the digital system of the legal cadastre;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) registration authority:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      checks the legal cadastre information system and, if necessary, the PSEP for the electronic receipt confirming the payment for the state registration of rights to real estate, the completeness of the payment and compliance of the unique number of the title document indicated on the electronic receipt and the electronic copy of the title document;</w:t>
-[...35 lines deleted...]
-      send a notification on the registration or refusal or suspension of state registration on the grounds provided by this Law to the unified notary information system, as well as to the e-mail addresses of the transaction participants, if any;</w:t>
+      checks in the digital system of the legal cadastre, and, if necessary, in the payment gateway of the "digital government", the presence of an electronic receipt confirming payment for the state registration of rights to real estate, the completeness of payment and the correspondence of the unique number of the title document indicated on the electronic receipt and on the electronic copy of the title document;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      carries out the actions provided for in subparagraphs 2) and 3) of paragraph 1 of this article, subject to confirmation in the digital system of the legal cadastre of payment for state registration of rights to real estate or exemption from payment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      sends a notification of completed registration or of refusal or suspension of state registration on the grounds provided for by this Law to the unified notarial digital system, as well as to the e-mail addresses of the parties to the transaction, if any;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       prints on paper the title document, the notice of registration or refusal or suspension of state registration and the electronic check confirming payment for the state registration of rights to immovable property, for storage in the registration file.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Electronic registration of rights (encumbrances of rights) to real estate shall be carried out in the manner determined by this Law and the regulatory legal act of the authorized body.</w:t>
+      3. Digital registration of rights (encumbrances of rights) to real estate shall be carried out in the manner determined by this Law and the regulatory legal act of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 20 as amended by the Laws of the Republic of Kazakhstan dated 27.04.2012 № 15-V (the order of enforcement see Article 2); dated 15.04.2013 № 89-V (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 24.05.2018 № 156-VI (shall be enforced  upon the expiration of ten calendar days after the day of its first official publication); dated 02.04.2019 № 241-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated November 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of of ten calendar days after its first official publication); dated 29.06.2020 № 352-VI (shall be enforced upon expiy of ten calendar days after its first official publication); dated 26.01.2021 № 412-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 20 as amended by the Laws of the Republic of Kazakhstan dated 27.04.2012 № 15-V (the order of enforcement see Article 2); dated 15.04.2013 № 89-V (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 24.05.2018 № 156-VI (shall be enforced  upon the expiration of ten calendar days after the day of its first official publication); dated 02.04.2019 № 241-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated November 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of of ten calendar days after its first official publication); dated 29.06.2020 № 352-VI (shall be enforced upon expiy of ten calendar days after its first official publication); dated 26.01.2021 № 412-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5658,51 +5706,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) a document confirming payment for state registration of rights to immovable property.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-1. The registration authority receives information, which is the state electronic information resources necessary for state registration of rights to a real estate from the relevant state information systems in the form of electronic documents certified by electronic digital signatures.</w:t>
+      2-1. Information that constitutes state digital resources necessary for the state registration of rights to real estate is received by the registering authority from the relevant state digital systems in the form of electronic documents certified by electronic digital signatures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In addition to the documents specified in paragraph 2 of this Article, legal entities shall submit the minutes of meetings (extracts from them) of the founders (participants, board of directors, board of shareholders) for the acquisition or alienation of real estate in cases provided for by the laws of the Republic of Kazakhstan or constituent documents. Foreign legal entities shall submit a legalized extract from the trade register or other legalized document certifying that the foreign legal entity is a legal entity under the laws of a foreign state, with a notarized translation into the state language and, if necessary, into Russian.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5784,79 +5832,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. In the existence of several applications for the state registration of the same right (encumbrance of right) in relation of the same object of immovable property, priority of application shall be determined in accordance with this Law and legislative acts of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6. Provisions of this Article shall not be applied upon electronic registration. </w:t>
+      6. The provisions of this article shall not apply to digital registration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 21 as amended by the Laws of the Republic of Kazakhstan dated 25.12.2008 № 113-IV (shall be enforced from 01.01.2009); dated 10.02.2011 № 406-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 01.03.2011 № 414-IV (shall be enforced from the date of its official publication); dated 27.04.2012 № 15-V (shall be enforced from 01.01.2013); dated 26.11.2012 № 57-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 08.01.2013 № 64-V (shall be enforced from 01.01.2013); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 27.04.2015 № 311-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 24.05.2018 № 156-VI (shall be enforced ten calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 21 as amended by the Laws of the Republic of Kazakhstan dated 25.12.2008 № 113-IV (shall be enforced from 01.01.2009); dated 10.02.2011 № 406-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 01.03.2011 № 414-IV (shall be enforced from the date of its official publication); dated 27.04.2012 № 15-V (shall be enforced from 01.01.2013); dated 26.11.2012 № 57-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 08.01.2013 № 64-V (shall be enforced from 01.01.2013); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 27.04.2015 № 311-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 24.05.2018 № 156-VI (shall be enforced ten calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5878,51 +5926,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. In the cases, when the rights (encumbrances of rights) accrue on the basis of notarially certified transaction, registration shall be carried out by application of any party (participant) of transaction. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Electronic registration of rights (encumbrances of rights), provided for in paragraph 2 of Article 20 of this Law shall be carried out without the application of the parties to the transaction.</w:t>
+      Digital registration of rights (encumbrances on rights), provided for in paragraph 2 of Article 20 of this Law, shall be carried out without an application from the parties to the transaction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. In the cases when the rights (encumbrances of rights) accrue on the basis of agreement or other transaction in the absence of their notarial certification, an application shall be filed by all participants of transaction in the established procedure. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6290,51 +6338,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22 as amended by the Laws of the Republic of Kazakhstan dated 25.12.2008 № 113-IV (shall be enforced from 01.01.2009); dated 22.04.2009 № 151-IV (the order of enforcement see Article 2); dated 10.02.2011 № 406-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (the order of enforcement see Article 2); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 27.04.2015 № 311-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated November 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.06.2020 № 352-VI (shall be enforced upon expiy of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 22 as amended by the Laws of the Republic of Kazakhstan dated 25.12.2008 № 113-IV (shall be enforced from 01.01.2009); dated 22.04.2009 № 151-IV (the order of enforcement see Article 2); dated 10.02.2011 № 406-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (the order of enforcement see Article 2); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 27.04.2015 № 311-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated November 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.06.2020 № 352-VI (shall be enforced upon expiy of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6356,51 +6404,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. State registration of rights to real estate (encumbrances of such rights) must be carried out within three working days from the date of receipt of the application by the registering body, except for the cases provided for in paragraphs 1-1, 1-2, 1-3, 2 and 2 -1 of this Article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1 Electronic registration shall be made not later than one working day following the day of receipt of the legal cadastre of confirmation of payment for state registration of rights to immovable property or exemption from payment in the information system of the legal cadastre.</w:t>
+      1-1. Digital registration shall be completed no later than one business day following the day of receipt by the digital legal cadastre system of confirmation of payment for state registration of rights to real estate or exemption from payment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-2. State registration of rights to immovable property of a notarized transaction shall be made within one working day from the moment of receipt of the application to the registering authority, except for the cases stipulated by paragraphs 1-1 and 2 of this Article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6480,51 +6528,51 @@
         </w:rPr>
         <w:t>      3. Excluded by the Law of the RK dated 24.05.2018 № 156-VI (to be put into effect after ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by the Laws of the Republic of Kazakhstan dated 10.12.2008 № 101-IV (shall be enforced from 01.01.2009); dated 27.04.2012 № 15-V (the order of enforcement see Article 2); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforce upon the expiration of ten calendar days after the day of its first official publication); dated 02.04.2019 № 241-VI (shall be enforced  upon the expiration of ten calendar days after the day of its first official publication); dated 26.01.2021 № 412-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 as amended by the Laws of the Republic of Kazakhstan dated 10.12.2008 № 101-IV (shall be enforced from 01.01.2009); dated 27.04.2012 № 15-V (the order of enforcement see Article 2); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforce upon the expiration of ten calendar days after the day of its first official publication); dated 02.04.2019 № 241-VI (shall be enforced  upon the expiration of ten calendar days after the day of its first official publication); dated 26.01.2021 № 412-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6762,51 +6810,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. In the cases when registration is carried out on the basis of power of attorney, two copies of power of attorney, one of which is original or notarially certified copy shall be presented to the registering body. The original of power of attorney shall be returned to the applicant (authorized representative) after registration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Upon electronic registration the power of attorney shall not be presented to the registering body.</w:t>
+      In case of digital registration, a power of attorney shall not be submitted to the registration authority.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Upon registration of rights (encumbrances of rights), established on a part of immovable property, right stating document (on rent, easements, uncompensated use of property and other) shall contain detailed description of a part of property, being the incidence of a right (encumbrances of rights). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6826,51 +6874,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 24 as amended by the Laws of the Republic of Kazakhstan dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.07.2011 № 468-IV(shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (the order of enforcement see Article 2); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 24 as amended by the Laws of the Republic of Kazakhstan dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.07.2011 № 468-IV(shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (the order of enforcement see Article 2); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7374,69 +7422,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) in case of incomplete payment for the state registration of rights to immovable property;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) if within three working days from the moment of receipt of the electronic copy of the title document the information system of the legal cadastre has not received a confirmation of payment for the state registration of rights to immovable property or of release of a person from payment.</w:t>
-[...17 lines deleted...]
-      1-1. Electronic registration shall be not suspended on the grounds, specified in subparagraphs 3) and 5) of paragraph 1 of this Article.</w:t>
+      7) if, within three working days from the moment of receipt of the electronic copy of the title document in the digital system of the legal cadastre, confirmation of payment for the state registration of rights to real estate or of the exemption of the person from payment is not received.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Digital registration shall not be suspended on the grounds specified in subparagraphs 3) and 5) of paragraph 1 of this article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Decision on suspension of the state registration may be accepted by the registering body from the date of reception of documents to the state registration before the date of issuance of document, but not later than expiration of the term of the state registration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7482,69 +7530,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Upon suspension of the state registration, the registering body shall have a right to request information, explanations and documents from the applicant (authorized representative of applicant), other individuals or legal entities, as well as state bodies within its competence, if it is necessary for adoption of decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Upon suspension of registration, the registering body shall direct a written notification with specification of reasons and terms of suspension, date and registration number of document to the applicant (authorized representative of applicant). The subsequent actions of applicant for elimination of reasons of suspension of registration and terms, necessary for that shall be specified in the notification. </w:t>
-[...17 lines deleted...]
-      In the case of electronic registration, the mentioned notification, certified by means of an electronic digital signature of the registering authority, is sent to a single notary information system, and, if available, to e-mail addresses of the transaction participants.</w:t>
+      5. Upon suspension of registration, the registering body shall direct a written notification with specification of reasons and terms of suspension, date and registration number of documents to the applicant (authorized representative of applicant). The subsequent actions of applicant for elimination of reasons of suspension of registration and terms, necessary for that shall be specified in the notification. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the case of digital registration, the specified notification, certified by the electronic digital signature of the registering authority, shall be sent to the unified notarial digital system and, if available, to the e-mail addresses of the parties to the transaction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       When making a settlement on a real estate transaction in a non-cash form, made in a simple written form, the registering body shall send the specified notification to the second-tier bank or the National postal operator, in which a bank account is opened in order to secure the transaction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7582,51 +7630,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 27 as amended by the Laws of the Republic of Kazakhstan dated 28.08.2009 № 192-IV (shall be enforced from 08.03.2010); dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (the order of enforcement see Article 2); dated 21.06.2012 № 19-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 24.05.2018 № 156-VI (shall be enforced upon ten calendar days after the day of its first official publication); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 27 as amended by the Laws of the Republic of Kazakhstan dated 28.08.2009 № 192-IV (shall be enforced from 08.03.2010); dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (the order of enforcement see Article 2); dated 21.06.2012 № 19-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 24.05.2018 № 156-VI (shall be enforced upon ten calendar days after the day of its first official publication); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7648,51 +7696,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. State registration shall be suspended by the registering body upon occurrence of doubts in authenticity of presented documents or reliability of details, specified therein. Registering body shall take the necessary measures on reception of additional details and authentication of documents or reliability of details, specified therein for elimination of such doubts. An applicant (authorized representatives of applicant) shall have a right to present additional evidences of documents authenticity and reliability of details, specified therein. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Where necessary the documents may be directed by the registering body for carrying out of expert examination for the documents authenticity and reliability of details, specified therein. </w:t>
+      2. Where necessary the documents may be directed by the registering body for carrying out of expert examination for the document’s authenticity and reliability of details, specified therein. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 29. Temporary termination of the state registration </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8344,51 +8392,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Upon refusal in the state registration, the registering body shall direct notification with specification of reasons of refusal, the date and registration number to the applicant not later than the expiration of the state registration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      In the case of electronic registration, the mentioned notification, certified by means of an electronic digital signature of the registering authority, is sent to a single notary information system, and, if available, to e-mail addresses of the transaction participants.</w:t>
+      In the case of digital registration, the specified notification, certified by the electronic digital signature of the registering authority, shall be sent to the unified notarial digital system and, if available, to the e-mail addresses of the parties to the transaction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       When making a settlement on a real estate transaction in a non-cash form, made in a simple written form, the registering body shall send the specified notification to the second-tier bank or the National postal operator, in which a bank account is opened in order to secure the transaction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8444,51 +8492,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 31 as amended by the Laws of the Republic of Kazakhstan dated 27.04.2012 № 15-V (the order of enforcement see Article 2); dated 07.03.2014 № 177-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2015 № 311-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.08.2015 № 343-V (shall be enforced upon expiry of six months after the day its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 13.05.2020 № 325-VІ (shall be enforced upon expiry of six months after its first official publication); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021).</w:t>
+        <w:t>      Footnote. Article 31 as amended by the Laws of the Republic of Kazakhstan dated 27.04.2012 № 15-V (the order of enforcement see Article 2); dated 07.03.2014 № 177-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2015 № 311-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.08.2015 № 343-V (shall be enforced upon expiry of six months after the day its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 13.05.2020 № 325-VІ (shall be enforced upon expiry of six months after its first official publication); dated 25.06.2020 № 347-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8746,192 +8794,234 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 34. Certification of conducted state registration </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Registering body shall be obliged to certify the conducted registration by commission of inscription in the right stating document, presented for registration, except for the electronic registration. </w:t>
-[...17 lines deleted...]
-      1-1. Electronic registration shall be confirmed by sending of a notification of the registration made, certified by the electronic digital signature of the registering body from the information system of legal cadastre, in the manner determined by the authorized body.</w:t>
+      1. The registering authority shall be obliged to certify the completed registration by making an inscription on the title document submitted for registration, except for digital registration. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Digital registration shall be confirmed by sending a notification of the completed registration from the digital system of the legal cadastre, certified by the electronic digital signature of the registering authority, in the manner determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The registering body shall be is obliged to issue a certificate of ownership (other property right) for an immovable property to the applicant in cases, when the registration of rights was carried out on the basis of the documents on making a share contribution in full in housing-construction, dacha, garage and other consumer cooperatives.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 34 as amended by the Laws of the Republic of Kazakhstan dated 27.04.2012 № 15-V (shall be enforced from 01.01.2013); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.01.2021 № 412-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 34 as amended by the Laws of the Republic of Kazakhstan dated 27.04.2012 № 15-V (shall be enforced from 01.01.2013); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.01.2021 № 412-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 35. Powers of registering body upon loss (damaging) of right stating or other documents, being in the registration file, and destruction (damaging) of registration entries </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      2. Upon loss (damage) of registration sheets, filed on the paper mediums, details on the lost sheet may be recovered from the information system of legal cadaster and (or) materials, stored in the registration file. </w:t>
+        <w:t>
+      1. If title or other documents stored in the registration file have been damaged or destroyed, the registration authority may restore these documents by all available means, including by requesting the necessary documents from the title holder and the government agencies that issued them. Lost documents may be retrieved from the digital legal cadastre system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In the event of loss (damage) of registration sheets filled out on paper media, information on the lost sheet can be restored from the digital legal cadastre system and (or) materials stored in the registration file.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 35 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 36. Recovery of right stating document </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. In the cases of loss or damage of original (certified copy) of right stating document to immovable property, on the basis of which the registration in the legal cadaster was conducted, recovery of right stating document shall be conducted by issuance of duplicate from copy of specified document, which is stored in the registration file. </w:t>
       </w:r>
     </w:p>
@@ -9306,69 +9396,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. State registration of a condominium object may be carried out on the basis of an electronic application, submitted via the Internet, in the manner determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. If at the time of state registration of a condominium object, there is no information on registration of the right to a land plot in the legal cadastre, the registering authority enters information about the land plot from the automated information system of the state land cadastre.</w:t>
-[...17 lines deleted...]
-      In the absence of information on the land plot in the information system of the state land cadastre, the registering authority shall send a notification to the local executive body about registration of the land title in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      3. If, at the time of state registration of a condominium property, there is no information in the legal cadastre on the registration of the right to a land plot, the registering authority shall enter information on the land plot from the automated digital system of the state land cadastre.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If there is no information about a land plot in the digital system of the state land cadastre, the registration authority shall send a notification to the local executive body regarding the registration of rights to the land plot in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Changes in the composition of the common property of the condominium and/or the size of the shares of the owners of apartments, non-residential premises, parking spaces, and storage rooms in the common property of the condominium as a result of changes in the usable area of apartments and non-residential premises of a multi-apartment residential building are subject to state registration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9388,51 +9478,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 39 is in the wording of the Law of the Republic of Kazakhstan dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 15.03.2023 № 207-VII (effective sixty calendar days after the date of its first official publication); dated 05.04.2023 № 221-VII (shall be enforced from 01.07.2023); dated 15.07.2025 № 207-VIII (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 39 is in the wording of the Law of the Republic of Kazakhstan dated 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 15.03.2023 № 207-VII (effective sixty calendar days after the date of its first official publication); dated 05.04.2023 № 221-VII (shall be enforced from 01.07.2023); dated 15.07.2025 № 207-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11877,51 +11967,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Terms and procedure of conducting of systematic registration in the Republic of Kazakhstan shall be determined by the authorized body. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Systematic registration of previously accrued right (encumbrances of rights) to immovable property may be carried out by filling of an application by the rightholder and (or) transfer of valid data on previously accrued rights (encumbrances of rights) from other information systems.</w:t>
+      2. Systematic registration of previously acquired rights (encumbrances on rights) to real estate may be carried out by submitting an application by the rights holder and (or) transferring valid data on previously acquired rights (encumbrances on rights) from other digital systems.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. For carrying out of systematic registration it is necessary population warning in the manner established by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11977,51 +12067,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 57 as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 57 as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12512,55 +12602,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>