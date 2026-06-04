--- v0 (2025-11-26)
+++ v1 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f118953" w14:textId="f118953">
+    <w:p w14:paraId="7db3a68" w14:textId="7db3a68">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1111,115 +1111,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       urban-planning regulations of the territory of the capital;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      rules for managing the capital's sanitary protection green zone and restricted activities within its territory;</w:t>
+      rules for managing the forest park zone of the capital and the restricted activities permitted within it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       regulations for registering at one's place of residence and place of temporary stay (residence) within the capital's territory;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      a comprehensive traffic management scheme in the capital;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       4) approve draft agreements on alienation of a land plot or other immovable property in connection with withdrawal of a land plot for state needs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 8, as amended by the Law of the Republic of Kazakhstan dated 01.03.2011 № 414-IV (shall be enforced from the day of its first official publication); dated 28.10.2015 № 366-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 22.12.2016 № 28-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 05.05.2017 № 59-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 08.01.2019 № 215-VI (shall be enforced upon the expiration of  three months after the date of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 27.12.2019 № 291-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 157-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 213-VIII of 17.07.2025  (see Article 2 for the enactment procedure).</w:t>
+        <w:t>      Footnote. Article 8, as amended by the Law of the Republic of Kazakhstan dated 01.03.2011 № 414-IV (shall be enforced from the day of its first official publication); dated 28.10.2015 № 366-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 22.12.2016 № 28-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 05.05.2017 № 59-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 08.01.2019 № 215-VI (shall be enforced upon the expiration of  three months after the date of its first official publication); dated 21.01.2019 № 217-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 27.12.2019 № 291-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.11.2022 № 157-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 213-VIII of 17.07.2025  (see Article 2 for the enactment procedure); dated 26.06.2025 dated № 198-VIII (shall enter into force dated 01.01.2026); dated 09.01.2026 № 254-VIII (shall enter into force dated 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1829,69 +1847,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19-7) ensure that, at the expense of the local budget, a state technical inspection of functioning multi-apartment residential buildings is carried out, with the compilation of an inventory list of the common property of the condominium, as well as the preparation (restoration) of a cadastral passport for the real estate object for a multi-apartment residential building and the adjacent land plot, including upon receipt of a corresponding request from the owners of apartments and non-residential premises based on a decision of the meeting of owners of apartments and non-residential premises of a multi-apartment residential building, the chairperson of the association of owners of property in a multi-apartment residential building, or the entity managing the condominium in line with the requirements of the laws of the Republic of Kazakhstan “On Housing Relations” and “On State Registration of Rights to Real Estate”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      19-8) be entitled, subject to the availability of local budget funds, to organise and finance the major repair of the common property of the condominium, provided that the owners of flats, non-residential premises, parking spaces and storage rooms in multi-apartment residential buildings ensure the return of the funds;</w:t>
-[...17 lines deleted...]
-      19-9) have the right to organize and finance the repair and replacement of elevators in a multi-apartment residential buildings with the condition of ensuring the return of funds by the owners of apartments, non-residential premises of a multi-apartment residential buildings if local budget funds are available;</w:t>
+      19-8) be entitled, subject to the availability of local budget funds, to organize and finance the major repair of the common property of the condominium, provided that the owners of flats, non-residential premises, parking spaces and storage rooms in multi-apartment residential buildings ensure the return of the funds;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-9) have the right to organize and finance the repair and replacement of elevators in a multi-apartment residential building with the condition of ensuring the return of funds by the owners of apartments, non-residential premises of a multi-apartment residential buildings if local budget funds are available;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19-10) develop and approve the rules for ensuring the return of money by owners of flats, non-residential premises, parking spaces, storage rooms, related to the repair and replacement of lifts, major repairs of common property of the condominium;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2453,51 +2471,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37) draw up rules for regulating migration processes in the capital in line with the standard rules for regulating migration processes in regions, cities of national importance and the capital, as approved by the authorised body for population migration issues;</w:t>
+      37) draw up rules for regulating migration processes in the capital in line with the standard rules for regulating migration processes in regions, cities of national importance and the capital, as approved by the authorized body for population migration issues;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38) develop urban planning regulations for the territory of the capital;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2561,69 +2579,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42) develop and approve the rules for installation of summer playgrounds, public catering facilities, service facilities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      43) establish a legal entity wholly owned by the state to maintain and develop the capital's sanitary protection green zone;</w:t>
-[...17 lines deleted...]
-      44) elaborate rules for managing the capital's sanitary protection green zone and restricted activities within its territory;</w:t>
+      43) determine a legal entity with one hundred percent state participation in the authorized capital for the maintenance and development of the forest park zone of the capital;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44) develop rules governing the management of the capital’s forest park area and the restricted activities permitted within it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) draft regulations on registration at the place of residence and place of temporary stay (residence) in the capital;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2633,79 +2651,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) grant land plots pursuant to sub-paragraph 4-1) of paragraph 2 of Article 16 of the Land Code of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      47) coordinate activities aimed at establishing and developing national crafts in the capital and its infrastructure.</w:t>
+      47) coordinate activities aimed at establishing and developing national crafts in the capital and its infrastructure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48) develop a comprehensive traffic management scheme.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9, as amended by the Laws of the Republic of Kazakhstan dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 01.03.2011 № 414-IV (shall be enforced from the day of its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 248-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.05.2015 № 312-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.10.2015 № 362-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 28.10.2015 № 366-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 22.12.2016 № 28-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 05.05.2017 № 59-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 03.04.2019 № 243-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated от 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated от 27.12.2019 № 291-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); № 60-VII of 30.06.2021 (shall come into force ten calendar days after the date of its first official publication); dated 05.11.2022 № 157-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.03.2023 № 207-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 05.04.2023 № 221-VII (shall be enforced from01.07.2023); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 21.05.2024 № 86-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 22.11.2024 № 138-VIII (shall be enforced ten calendar days after the day of its first official publication); № 196-VIII of 24.06.2025 (shall enter into force on 01.01.2026); № 207-VIII of 15.07.2025 (shall go into effect upon expiry of sixty calendar days after the day of its first official publication); № 213-VIII of 17.07.2025 (see Article 2 for the enactment procedure).</w:t>
+        <w:t>      Footnote. Article 9, as amended by the Laws of the Republic of Kazakhstan dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 01.03.2011 № 414-IV (shall be enforced from the day of its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 248-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.05.2015 № 312-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.10.2015 № 362-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 28.10.2015 № 366-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 22.12.2016 № 28-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 05.05.2017 № 59-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 03.04.2019 № 243-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated от 26.12.2019 № 284-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); dated от 27.12.2019 № 291-VІ (shall be enforced upon expiry of ten calendar days after its first official publication); № 60-VII of 30.06.2021 (shall come into force ten calendar days after the date of its first official publication); dated 05.11.2022 № 157-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 15.03.2023 № 207-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 05.04.2023 № 221-VII (shall be enforced from01.07.2023); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 21.05.2024 № 86-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 22.11.2024 № 138-VIII (shall be enforced ten calendar days after the day of its first official publication); № 196-VIII of 24.06.2025 (shall enter into force on 01.01.2026); dated 26.06.2025 №198-VIII (shall enter into force dated 01.01.2026);dated 15.07.2025 № 207-VIII (shall go into effect upon expiry of sixty calendar days after the day of its first official publication); № 213-VIII of 17.07.2025 (see Article 2 for the enactment procedure).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4262,51 +4298,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       when the owners of flats and non-residential premises choose the form of management of the condominium property in the form of direct joint management, based on the minutes of the meeting of owners of flats and non-residential premises in a multi-apartment residential building, the association of owners of property in a multi-apartment residential building, the entity managing the condominium property shall conclude an agreement with an authorised organisation for the organisation of repairs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      When the owners of apartments and non-residential premises choose the form of management of the condominium property in the form of direct joint management and decisions of the meeting of owners of apartments and non-residential premises, based on the agreement concluded with the association of owners of an apartment building, the entity managing the condominium property, the authorised organisation shall concludes an agreement with the contractor.</w:t>
+      When the owners of apartments and non-residential premises choose the form of management of the condominium property in the form of direct joint management and decisions of the meeting of owners of apartments and non-residential premises, based on the agreement concluded with the association of owners of an apartment building, the entity managing the condominium property, the authorised organisation shall conclude an agreement with the contractor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       When the owners of apartments and non-residential premises choose the form of condominium management in the form of direct joint management, upon completion of the work, the authorised organisation jointly with the association of owners of the multi-apartment residential building, the condominium management entity shall accept the results of the work from the contractor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4646,157 +4682,138 @@
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...77 lines deleted...]
-      4. The use and protection of natural resources in the capital's sanitary protection green zone shall be implemented pursuant to the rules for managing the capital's sanitary protection green zone and the restricted regime of activities within its territory.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 12-2. Features of the forest park zone of the capital </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Under the forest park zone of the capital, land within the territory of the capital shall be recognized, intended and performing protective, health and recreational functions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The decision to establish and change the boundaries of the forest park zone of the capital shall be made by the Government of the Republic of Kazakhstan on the proposal of the local executive body of the capital.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. On the lands of the forest park zone of the capital, any activity shall be prohibited, adversely affecting the state and restoration of the ecological system, plants, animals and other organisms, including grazing and running of farm animals, storage of garbage, violation of soil cover, hunting, illegal capture, seizure and killing of animals, violation of the environment and their living conditions, other activities that may entail a change in its natural appearance or a violation of the stability of ecological systems.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 has been supplemented with Article 12-2 under Law № 213-VIII of 17.07.2025 (shall enter into force upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 has been supplemented with Article 12-2 under Law № 213-VIII of 17.07.2025 (shall enter into force upon expiry of ten calendar days after the date of its first official publication); in the wording of the Law of the Republic of Kazakhstan dated 26.06.2025 №198-VIII (shall enter into force dated 01.01.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5280,55 +5297,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5654,31 +5671,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>