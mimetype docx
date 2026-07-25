--- v0 (2025-11-13)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="17861ea" w14:textId="17861ea">
+    <w:p w14:paraId="c222b8a" w14:textId="c222b8a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -401,51 +401,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) formation of an identification number - the process as a result of which the authorized body forms the identification number in the national registers of identification numbers on the basis of information on individuals and legal entities (branches and representative offices);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) national registers of identification numbers - information systems for the implementation of registration of individual and business identification numbers;</w:t>
+      9) national registries of identification numbers - digital systems designed to carry out registration of individual and business identification numbers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) registration bodies - state bodies and the State Corporation "Government for Citizens", which register information and issue documents with an identification number.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -519,51 +519,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1, as amended by the Law of the Republic of Kazakhstan dated 24.12.2012 № 60-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 241-VI dated 02.04.2019 (shall be enforced dated 01.07.2019); dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 16.05.2024 № 82-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1, as amended by the Law of the Republic of Kazakhstan dated 24.12.2012 № 60-V (shall be enforced upon expiry of ten calendar days after its first official publication); № 241-VI dated 02.04.2019 (shall be enforced dated 01.07.2019); dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 14.07.2022 № 141-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 16.05.2024 № 82-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -697,105 +697,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Objectives of creating and maintaining the national registers of identification numbers are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) updating the information databases of state bodies and avoiding duplication of information;</w:t>
-[...17 lines deleted...]
-      2) improving the mechanism of management and use of electronic information resources;</w:t>
+      1) updating digital databases of government agencies and eliminating duplication of information;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) improving the mechanism for managing and using digital resources;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) improving the relationship of individuals and legal entities with state bodies by accelerating and simplifying the procedures for their appeals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Formation of identification number for individual or legal entity (branches or representative offices) shall be carried out to store information, relating to an individual or legal entity (branches and representative offices) in the national registers of identification numbers and the information systems of state bodies and other state institutions.</w:t>
+      3. The formation of an identification number for an individual or legal entity (branch or representative office) shall be carried out to store information related to a specific individual or legal entity (branch or representative office) in national registries of identification numbers and digital systems of government agencies and other government institutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The identification number shall be used for:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -985,51 +985,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) registration of voters in elections and participation in national referenda;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) maintaining information systems of the central state bodies and other state institutions;</w:t>
+      12) maintenance of digital systems of central government bodies and other government institutions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) state registration (re-registration) of legal entities or record registration (re-registration) of branches and representative offices;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1067,51 +1067,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 3, as amended by the Laws of the Republic of Kazakhstan dated 19.03.2010 № 258-IV; dated 26.12.2012 № 61-V (shall be enforced from 01.01.2013); dated 05.12.2013 № 152-V (shall be enforced from 01.01.2014); dated 16.11.2015 № 406-V (shall be enforced from 01.07.2017); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 02.01.2021 № 399-VI (shall be enforced from 16.12.2020); dated 05.01.2021 № 407-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 3, as amended by the Laws of the Republic of Kazakhstan dated 19.03.2010 № 258-IV; dated 26.12.2012 № 61-V (shall be enforced from 01.01.2013); dated 05.12.2013 № 152-V (shall be enforced from 01.01.2014); dated 16.11.2015 № 406-V (shall be enforced from 01.07.2017); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 02.01.2021 № 399-VI (shall be enforced from 16.12.2020); dated 05.01.2021 № 407-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4626,55 +4626,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>