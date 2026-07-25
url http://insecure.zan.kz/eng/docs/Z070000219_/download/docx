--- v1 (2026-01-14)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="9d6f5a9" w14:textId="9d6f5a9">
+    <w:p w14:paraId="dd46880" w14:textId="dd46880">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -278,1422 +278,1429 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Throughout the text, the words "and financing of terrorism" are to be replaced, respectively, with the words "financing of terrorism and financing the proliferation of weapons of mass destruction" in accordance with the Law of the Republic of Kazakhstan dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 1. The basic definitions, used in this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The following basic definitions are used in this Law:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) hardware and software is a set of the program and technical means providing information processes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) betting – a risk-based agreement, entered into between the participants or with the organizer of gambling industry, on the outcome of events, involving win, where they do not participate;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) the equipment for the organization and carrying out a bet is the devices used for the organization and carrying out a bet, allowing participants of a bet to observe development and an outcome of an event on which result they were relied by them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2) a beneficial owner - an individual:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      who directly or indirectly owns more than twenty-five percent of the shares in the authorized capital or placed (minus preferred and redeemed by the company) shares of a legal entity or a foreign structure without forming a legal entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      exercising control over a legal entity or a foreign structure without forming a legal entity otherwise;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      in whose interests a legal entity or a foreign structure without forming a legal entity performs transactions with money and (or) other property;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) bookmaker office is a gambling organisation that places bets with participants;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) the unified accounting system - a set of software and technical means connected via telecommunications networks to the hardware and software complex of a bookmaker's office and (or) a totalizer, ensuring the acceptance (processing) of payments using electronic money in the electronic cash desks of a totalizer or a bookmaker's office, their accounting and transfer to the organizer of the gambling business, carrying out the activities of a bookmaker's office and (or) a totalizer, at the direction of an individual, the payment of winnings to individuals using electronic money, the accounting of accepted (made) cash and non-cash payments at the cash desks of a totalizer or a bookmaker's office from an individual and the winnings paid out at the cash desks of a totalizer or a bookmaker's office, personalized collection, processing and storage of information about each participant in the bet, accepted bets on the bet for each participant in the bet, odds on betting outcomes, winnings and payments on them, as well as monitoring for the identification of Internet resources in the territory of the Republic of Kazakhstan, containing signs of online casinos, bookmakers and (or) totalizers that do not have licenses for the right to engage in gambling business in the Republic of Kazakhstan, and the transfer of information about them to the mass media authority;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) legitimation tokens - chips, tokens of a certain denomination and/or electronic media that replace cash and are used in gambling institutions to participate in gambling games in a manner prescribed by the rules of the gambling organiser;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) Internet casino is the Internet resource realizing a possibility of the organization and carrying out gamblings in real time by means of the Internet and (or) electronic money and providing receipt of a prize;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) casino – a gambling establishment, where game tables are used to organize and conduct gambling;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) casino or gambling hall cash desk - a place in a gambling establishment specially equipped by the organizer of the gambling business, where transactions with money are made, as well as issuance and/or return of legitimation tokens;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) gambling - a risk-based agreement to win, entered into by participants between themselves or with a gambling organiser over the outcome of an event in which these persons take part;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) gambler and (or) participant of betting - an individual that participates in a gambling and (or) betting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2) a person restricted in participation in gambling and (or) betting - an individual who, due to abuse of gambling and (or) betting, has been restricted in legal capacity by a court, as well as a citizen of the Republic of Kazakhstan who has restricted himself from participation in gambling and (or) betting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-3) merchant ID – a unique set of symbols identifying a foreign company as the recipient of a payment and/or money transfer using payment systems;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) mandatory reserves - money belonging to the organizer of gambling industry or the applicant on the right of ownership, including those obtained on credit and placed in banks in the Republic of Kazakhstan on the basis of the bank deposit agreement on the terms of the issuance of deposits upon demand (demand deposit) and used by him (her) in accordance with the requirements established by this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) the gaming machine is the gambling equipment (mechanical, electric, electronic or other technical equipment) used for carrying out gamblings which prize is determined in a random way by the device which is in the case of such gambling equipment without participation of the organizer of a gaming or its workers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) game machine hall – a gambling establishment, where only game machines are used to organize and conduct of gambling;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) gambling industry - entrepreneurial activities, related to the organization and conduct of gambling and (or) betting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) the organizer of gambling industry – a legal entity, carrying out the organization and conduct of gambling and (or) betting in accordance with the requirements, established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) the authorized body in the field of gambling (hereinafter - the authorized body) - a state body, determined by the Government of the Republic of Kazakhstan, enforcing the state policy and control in the gambling industry;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) the gambling equipment is the devices or equipments intended and used for carrying out gamblings;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) a gambling establishment means a building, premises or structure where gambling games involving winnings are conducted in compliance with the requirements laid down in this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1) gambling session - a procedure of interaction between a participant of a gambling game and a gambling organizer, determined by the rules of the organizer of the gambling business culminating in the identification (fixation) of winnings;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) gaming table - gaming equipment, used to conduct gambling involving a player (s) and one representative of the casino;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      17) Excluded by the Law of the Republic of Kazakhstan from 24.04.2015 № 310-V (shall be enforced after twenty-one calendar days after day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1) the applicant - a legal entity, applying to the authorized body for issuance of a license to engage in activities in the gambling industry in the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-2) bets - the amount of money, transferred by participant of gambling and (or) betting to the organizer of gambling, and is the main condition of participation in gambling and (or) betting in accordance with the rules, established by the organizer of gambling;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      17-3) Excluded by the Law of the Republic of Kazakhstan dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) A totalizator is a gambling company that mediates the betting between its participants;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) cash desk of a totalizator or bookmaker office is the place where are performed acceptance of rates on a bet, payment of a prize for it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19-1) electronic betting office or bookmaker's cash register – a digital system used to accept (record) bets and pay out winnings in information and communications networks through a unified accounting system that enables settlements on bets and winnings;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      20) Is excluded by the Law of the Republic of Kazakhstan dated 04.05.2009 № 157-IV (the order of enforcement see Art. 2);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) a prize is the property benefit which is subject to obligatory payment to the participant of gambling and (or) a bet in case of approach of result of gambling and (or) the bet provided by the rules established by the organizer of a gaming;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) an electronic casino is the institution using the hardware and software and (or) an Internet resource, realizing a possibility of the organization and carrying out gamblings in real time by means of the Internet and (or) electronic money and providing receipt of a prize.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 1, as amended by the Laws of the Republic of Kazakhstan dated 04.05.2009 № 157-IV (the order of enforcement see Art. 2); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); from 24.04.2015 № 310-V (shall be enforced after twenty one calendar days after day of its first official publication); № 356-VI of 02.07.2020 (see Art. 2 for the enactment procedure); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 30.12.2025 № 246-VIII (effective from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...504 lines deleted...]
-      16) gaming table - gaming equipment, used to conduct gambling involving a player (s) and one representative of the casino;</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 1-1. The purpose and objectives of the legislation of the Republic of Kazakhstan on gambling business</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The purpose of the legislation of the Republic of Kazakhstan on the gambling business shall be to regulate public relations associated with the implementation of activities in the gambling business, in the interests of citizens, society and the state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Objectives of the legislation of the Republic of Kazakhstan on gambling business:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) determination of the conditions and procedures for organizing activities in the gambling business;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) establishment of organizational foundations for state control and regulation in the gambling business.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      17) Excluded by the Law of the Republic of Kazakhstan from 24.04.2015 № 310-V (shall be enforced after twenty-one calendar days after day of its first official publication);</w:t>
+        <w:t>      Footnote: Article 1-1 has been supplemented in accordance with the Law of the Republic of Kazakhstan dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...23 lines deleted...]
-      17-2) bets - the amount of money, transferred by participant of gambling and (or) betting to the organizer of gambling, and is the main condition of participation in gambling and (or) betting in accordance with the rules, established by the organizer of gambling;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 2. Legislation of the Republic of Kazakhstan on gambling industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Legislation of the Republic of Kazakhstan on gambling industry is based on the Constitution of the Republic of Kazakhstan and consists of this Law and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. If an international treaty ratified by the Republic of Kazakhstan provides rules other than those contained in this Law, the rules of the international treaty shall apply.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 3. Scope of the Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. This Law regulates the legal relations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) associated with the peculiarities of the legal status and activities of the organizers of gambling industry;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) arising between the organizer of gambling industry and common participants of gambling and (or) betting during the game and (or) betting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) arising between the organizer of gambling industry and by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. This Law shall not apply to the organization and lottery conducting, as well as activities related to the provision of services with the use of game machines without a win, conducting of sports events, including bowling (skittle alley), karting, billiards.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      17-3) Excluded by the Law of the Republic of Kazakhstan dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 3, as amended by the Law of the Republic of Kazakhstan dated 04.05.2009 № 157-IV (the order of enforcement see Art. 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...41 lines deleted...]
-      19-1) electronic cashier of betting house or bookmaker - information system, through which the receipt (accounting) of rates and payouts are made with the use of information and communication networks;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 4. Basic principles of carrying out activities in the field of gambling industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The basic principles of carrying out activities in the field of gambling industry are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) protection of the rights and legitimate interests of participants of gambling industry;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ensuring the legality of its activities by the organizers of gambling industry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 5. State regulation in the field of gambling industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State regulation of activities and control in the gambling industry of the Republic of Kazakhstan shall be exercised by the President of Republic of Kazakhstan, the Government of the Republic of Kazakhstan, the authorized body and other state bodies within their competence.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The forms of state regulation of activities in the field of gambling industry are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) determination of the order of carrying out activities in the field of gambling industry;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) implementation of the licensing of activities in the field of gambling industry in the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) implementation of state control over the activities in the field of gambling industry.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      20) Is excluded by the Law of the Republic of Kazakhstan dated 04.05.2009 № 157-IV (the order of enforcement see Art. 2);</w:t>
+        <w:t>      Footnote. Article 5, as amended by the Law of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...76 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...548 lines deleted...]
-        <w:t xml:space="preserve"> Article 6. Types of activities in the field of gambling industry</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 6. Types of activities in the field of gambling industry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The following types of activities are carried out in the Republic of Kazakhstan in the field of gambling industry:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1884,50 +1891,86 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) installation and using of the gambling equipment in the entrepreneurial purposes, except for places, provided by paragraph 1 of article 11 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) betting, accepting (accounting) bets and paying out winnings on bets outside betting shops and betting shops (betting shops and/or betting shops cash desks);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) acceptance of bets and payment of winnings at the cash desk of a totalizer or bookmaker's office by a gambling business organizer, operating a bookmaker's office and (or) a totalizer, without their registration in a unified accounting system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) acceptance of bets and the payment of winnings at the electronic cash desk of a totalizer or bookmaker's office outside the unified accounting system that enables the settlement of bets and winnings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) betting, acceptance (accounting) of rates, payment of a prize by the persons which are not the organizers of a gaming performing activities of a totalizator or bookmaker office; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1983,1167 +2026,1252 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 6, as amended by the Law of the Republic of Kazakhstan dated 04.05.2009 № 157-IV (the order of enforcement see Art. 2); from  24.04.2015 № 310-V (shall be enforced  after twenty one calendar days after day of its first official publication); № 356-VI of 02.07.2020 (shall come into force ten calendar days after the date of its first official publication); dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 6, as amended by the Law of the Republic of Kazakhstan dated 04.05.2009 № 157-IV (the order of enforcement see Art. 2); from  24.04.2015 № 310-V (shall be enforced  after twenty one calendar days after day of its first official publication); № 356-VI of 02.07.2020 (shall come into force ten calendar days after the date of its first official publication); dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 30.12.2025 № 246-VIII (effective from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 6-1. List of foreign organizers of gambling business whose activities are illegal on the territory of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authorized body shall maintain a list of foreign organizers of gambling businesses whose activities are illegal in the territory of the Republic of Kazakhstan (hereinafter referred to as the List) and post it on its Internet resource.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The list shall include merchant ID data of foreign gambling business organizers whose activities are illegal in the territory of the Republic of Kazakhstan and other information determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Payment service providers shall be considered to be notified of inclusion in the list after five working days from the date of posting such information on the Internet resource of the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: The law has been supplemented by Article 6-1 in accordance with the Law of the Republic of Kazakhstan dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...54 lines deleted...]
-      Payment service providers shall be considered to be notified of inclusion in the list after five working days from the date of posting such information on the Internet resource of the authorized body.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 7. Jurisdiction of the Government of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The Government of the Republic of Kazakhstan shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) develop the main directions of state policy in gambling business;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) establish the amount of contributions from betting proceeds collected by a gambling business operator, engaged in bookmaking or totalizer activities, remitted to the single operator,  responsible for distributing extra-budgetary funds, allocated for the development of physical culture and sports, to the fund of the National Olympic Committee of the Republic of Kazakhstan for the development of Olympic sports and the “Kazakstan halkyna” public fund, also for the operation of the unified accounting system and the activities of a legal entity, responsible for the operation of the unified accounting system;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) determine the proportions of deductions, withheld by the legal entity responsible for the operation of the unified accounting system to the single operator that distributes extra-budgetary funds, allocated for the development of physical culture and sports to the fund of the National Olympic Committee of the Republic of Kazakhstan for the development of Olympic sports and the “Kazakstan halkyna” public fund, also for the operation of the unified accounting system and the activities of the legal entity, responsible for the operation of the unified accounting system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote: The law has been supplemented by Article 6-1 in accordance with the Law of the Republic of Kazakhstan dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (effective from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 8. Competence of the authorized body and other state bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The authorized body shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) form and implement state policy in the sphere of gambling business;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) monitors compliance of gambling business organizers with the legislation of the Republic of Kazakhstan on gambling, as well as compliance with the legislation of the Republic of Kazakhstan on countering the legalization (laundering) of proceeds from crime, the financing of terrorism and the financing of the proliferation of weapons of mass destruction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3) Is excluded by the Law of the Republic of Kazakhstan dated 13.01.2014 № 159-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4) Excluded by the Law of the Republic of Kazakhstan dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1) develop and approve the rules for the operation of the unified accounting system and the transfer of information contained in the unified accounting system to other persons in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-2) develop and approve rules for determining the legal entity that ensures the functioning of the unified accounting system and the qualification requirements imposed on it in agreement with the authorized body exercising management in the sphere of competition protection and restriction of monopolistic activity, the authorized body in the sphere of information technology and the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4-3) excluded by the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (effective from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-4) determine the term of cooperation with a legal entity ensuring the functioning of the unified accounting system, the conditions for its extension or termination;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) issue a license to engage in activities in the field of gambling industry in the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1) determine the legal entity that ensures the functioning of the unified accounting system, in accordance with the approved rules and qualification requirements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) maintain an electronic register of the licensor;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7) Excluded by the Law of the Republic of Kazakhstan from 29.12.2014 № 269-V (shall be enforced from 01.01.2015);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) performs collection and the analysis of the reporting represented by the organizer of a gaming;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      7-2) Excluded by the Law of the Republic of Kazakhstan dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-3) carry out systematic collection of information and analysis of the content of Internet resources for the presence of signs of Internet casinos, foreign bookmakers and (or) totalizators that do not have licenses for the right to engage in activities in the gambling business in the Republic of Kazakhstan, in the manner determined by it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-4) keeps the register of cash desks of totalizators and bookmaker offices;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-5) develop and approve regulatory legal acts in the field of gambling business in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-6) maintain a list of persons restricted from participating in gambling and/or betting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) perform other functions under this Law, other laws of the Republic of Kazakhstan, the acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Other state bodies shall carry out state regulation of activities in the field of gambling industry within their competence, established by the legislative acts of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 8, as amended by the Laws of the Republic of Kazakhstan dated 17.07.2009 № 188 (the order of enforcement see Art. 2); dated 28.08.2009 № 192-IV (shall be enforced from 08.03.2010); dated 19.03.2010 № 258-IV; dated 15.07.2010 № 337-IV (the order of enforcement see Art. 2); dated 06.01.2011 № 378-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 № 159-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); from 29.12.2014 № 269-V (shall be enforced from 01.01.2015); from 24.04.2015 № 310-V (shall be enforced after twenty one calendar days after day of its first official publication); dated 19.04.2023 № 223-VII (shall come into effect upon expiry of ten calendar days after the date of its first official publication); dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 30.12.2025 № 246-VIII (effective from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...18 lines deleted...]
-      The Government of the Republic of Kazakhstan shall develop the main directions of state policy in the sphere of gambling business.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 9. Licensing of the activities in the field of gambling industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Licensing of the activities in the field of gambling industry shall be carried out in accordance with this Law and the legislation of the Republic of Kazakhstan on permits and notifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Gambling activities shall be carried out under a licence issued to the applicant for each gambling establishment for a period of ten years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Betting activities shall be carried out under a license issued to the applicant for a betting shop or totalizator for a period of ten years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The size, an order of calculation and payment of the license fee, a payment for use of licenses for occupation of separate types of activity shall be determined by the Code of the Republic of Kazakhstan “About taxes and other obligatory payments in the budget” (Tax code).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Data on the licenses shall be entered into the electronic register of the licensor.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 - as amended by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 9, as amended by the Laws of the Republic of Kazakhstan dated 04.05.2009 № 157-IV (the order of enforcement see Art. 2); dated 15.07.2010 № 337-IV (the order of enforcement see Art. 2); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after the date of its first official publication); from 25.12.2017 № 122-VI (shall be enforced from 01.01.2018); № 356-VI of 02.07.2020 (shall go into effect ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 10. Taxation of the organizers of gambling industry and winnings</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Taxation of the organizers of gambling industry and winnings shall be carried out in accordance with the tax legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 11: Location of gambling institutions, bookmaker and totalisator offices (bookmaker and (or) totalisator cash desks)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of Article 11 as reworded by Law of the RK № 356-VI of 02.07.2020 (shall be enacted six months after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Casinos, gambling halls, bookmaker and totalizator offices (bookmaker and (or) totalizator offices) shall be located in Almaty Oblast on the coast of the Kapshagai Reservoir and in Burabai District of Akmola Oblast within territories determined by local executive authorities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The boundaries of territories for locating casinos, gambling halls, bookmaker offices and totalizators (bookmaker and/or totalizator offices) shall be identified by local executive bodies in coordination with the authorised body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Local executive authorities shall be prohibited to change the boundaries of territories to locate casinos, gambling halls, bookmaker and totalizator offices (bookmaker and/or totalizator cash desks), except where it is necessary to protect specially protected natural areas, life and health of people, as well as cases of threat of destruction and damage of historical and cultural heritage sites, to meet the needs of defence and national security of the country.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. It shall be prohibited to locate casinos, gambling halls, bookmaker and totalizator offices (bookmaker and/or totalizator cash desks) in the territory of the Republic of Kazakhstan, except for the areas specified in paragraph 1 hereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Casinos, gambling halls, bookmaker and totalisator offices (bookmaker and/or totalisator cash desks) must be located in non-residential premises. It shall be prohibited to locate them in non-residential premises of residential houses (residential buildings), buildings of industrial enterprises and their complexes and other production, communal and storage facilities, religious buildings (constructions), buildings of state bodies and institutions, educational, healthcare, cultural organizations, airports, railway stations, stations and bus stops of all types of public transport of urban and suburban traffic.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The organizer of gambling business operating bookmaker and totalizator office shall be prohibited to place outside the cash desk of bookmaker and (or) totalizator offices the equipment that allows bet participants to observe the development and outcome of events, the result of which they have bet, as well as to provide bet participants technical means including communication services, to access the electronic cash desk of the bookmaker and (or) totalizator office or information on accepted bets, paid and unpaid winnings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Provision of the building, room or construction for opening of obviously illegal gambling institution or the organization of a gaming and also provision of the gambling equipment, equipment for the organization and carrying out a bet for implementation (organization) of obviously illegal gaming are forbidden.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 11, as amended by the Laws of the Republic of Kazakhstan dated 04.05.2009 № 157-IV (the order of enforcement see Art. 2); dated 09.11.2011 № 490-IV (shall be enforced upon expiry of ten calendar days after its first official publication); from 24.04.2015 № 310-V (an order of enforcement see Art. 2); № 356-VI of 02.07.2020 (see Art. 2 for the enactment procedure).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...898 lines deleted...]
-        <w:t xml:space="preserve"> Article 12. General requirements to carry out activities in the field of gambling industry</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 12. General requirements to carry out activities in the field of gambling industry</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. In one casino at least thirty game tables shall be established.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3171,51 +3299,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Each gaming machine shall conform to the requirements established concerning the corresponding gambling equipment by the legislation of the Republic of Kazakhstan in the field of technical regulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Payment of winnings to participants of gambling and (or) betting shall be made by the organizer of gambling industry on the basis of the presented identity document, in the amount and timing that are provided by the rules of ongoing gambling and (or) betting, but not later than three calendar days from the date of summing the results of this gambling and (or) betting.</w:t>
+      4. Payouts to gambling and (or) betting participants shall be made by the gambling business organizer based on the presented identity document or using another method of identifying the gambling and (or) betting participant, stipulated by the legislation of the Republic of Kazakhstan, in the amounts and within the timeframes, stipulated by the rules of the gambling and (or) betting activity, but no later than three calendar days from the date the results of the gambling and (or) betting activity are tallied.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Payouts to bettors on bets accepted at the bookmaker's and (or) parimutuel cash desk shall be made by any method that does not contradict the legislation of the Republic of Kazakhstan. The accounting of winnings is reflected in the unified accounting system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Payments of winnings to bettors on bets placed at the electronic cash desk of a bookmaker or pari-mutuel operator shall be made by the gambling business organizer, operating the bookmaker’s office or totalizer, from the gambling business operator’s electronic money wallet in the unified accounting system by crediting funds to the bettor’s electronic money wallet in the unified accounting system, from which the winning bet was placed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Installation of game machines or their parts in walls, windows and doors in the casino and in game machine halls are prohibited.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3333,51 +3497,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. A gambling organizer running a betting business shall accept bets on upcoming real events taking place in equestrian sports competitions (horse racing, races) and (or) dog racing. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. The bookmaker's office or totalizator shall accept bets through the relevant cash desk of the bookmaker's office or totalizator and (or) the electronic cash desk of the bookmaker's office or totalizator. The bookmaker's office or totalizator shall have no right to accept bets using money not accounted for in the unified accounting system.</w:t>
+      12. The bookmaker's office or totalizator shall accept bets through the relevant cash desk of the bookmaker's office or totalizator and (or) the electronic cash desk of the bookmaker's office or totalizator. A bookmaker or totalizer is not authorized to accept bets without recording them in the unified accounting system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The bookmaker's office and the totalizator are obliged to accept bets through the relevant electronic cash desk of the totalizator or bookmaker's office only through the single accounting system that enables the settlements on bets. To process settlements on bets and winnings through the unified accounting system the bookmaker and the totalizator are required no later than three working days after receiving notification from the authorized body about integration with the single accounting system, to enter into an agreement on the processing of settlements with the legal entity, responsible for operating the unified accounting system and with the legal entity, engaged to provide payment organization services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Gambling business organizers are obliged to comply with the requirements established by the legislation of the Republic of Kazakhstan on countering the legalization (laundering) of proceeds from crime, financing of terrorism and financing the proliferation of weapons of mass destruction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3559,967 +3741,1229 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12, as amended by the Laws of the Republic of Kazakhstan dated 04.05.2009 № 157-IV (the order of enforcement see Art. 2); dated 28.08.2009 № 192-IV (shall be enforced from 08.03.2010); dated 26.11.2010 № 356-IV (shall be enforced from 01.01.2011); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after its first official publication); from 24.04.2015 № 310-V (an order of enforcement see Art. 2); № 356-VI of 02.07.2020 (see Art. 2 for the enactment procedure); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 12, as amended by the Laws of the Republic of Kazakhstan dated 04.05.2009 № 157-IV (the order of enforcement see Art. 2); dated 28.08.2009 № 192-IV (shall be enforced from 08.03.2010); dated 26.11.2010 № 356-IV (shall be enforced from 01.01.2011); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after its first official publication); from 24.04.2015 № 310-V (an order of enforcement see Art. 2); № 356-VI of 02.07.2020 (see Art. 2 for the enactment procedure); dated 01.07.2022 № 131-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 30.12.2025 № 246-VIII (effective from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 12-1. Bookmaker or totalizator office hardware and software system </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title as amended by Law of the RK № 356-VI of 02.07.2020 (shall be enacted ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The server of the hardware and software complex must be provided with the fiscal mode of the control and cash register machine, being a computer system included in the state register of control and cash registers in compliance with the Code of the Republic of Kazakhstan “On Taxes and Other Obligatory Payments to the Budget” (the Tax Code). The server of the hardware and software system must be located at the location of the gambling organiser in the territory of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A gambling company operating a bookmaker or a totalizator office must use a hardware and software system to calculate winning odds for betting options, record bets accepted, calculate winnings based on betting results, record winnings and payouts thereon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The hardware and software complex must ensure interaction with the bookmaker's offices and (or) betting shops and collect and provide information that allows the authorized body to monitor compliance with the legislation of the Republic of Kazakhstan on countering the legalization (laundering) of proceeds from crime, the financing of terrorism and the financing of the proliferation of weapons of mass destruction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Organizers of the gambling business, operating a bookmaker's office and (or) a totalizator, shall be obliged to ensure the integration of hardware and software systems with the information systems of state revenue agencies and the authorized body for financial monitoring to ensure automated interaction in the transfer of information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure, list and form of information subject to transfer through the integration of hardware and software systems of gambling business organizers operating a bookmaker's office and (or) totalizator with the information systems of state revenue agencies and the authorized body for financial monitoring shall be established by the relevant state bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. A gambling business operator, engaged in the operation of a bookmaking office and (or) a totalizator, upon receiving the notification from the authorized body regarding integration with the unified accounting system is required to enter into an integration agreement within at least three business days and no later than fifteen working days ensure the integration of hardware -software systems with the unified accounting system in compliance with the requirements, specified in the rules for the operation of the unified accounting system and the transfer of information contained in the unified accounting system to other persons in accordance with the legislation of the Republic of Kazakhstan, approved by the authorized body. The operation of hardware- software systems, acceptance of bets, and payment of winnings by a gambling business operator, engaged in the activities of a bookmaker and (or) a totalizator shall not be permitted without their integration with the unified accounting system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure, list and deadlines for the transfer of information by the gambling business organizers, operating a bookmaker's office and (or) a totalizator, to the unified accounting system are established in the rules for the operation of the unified accounting system and the transfer of information, contained in the unified accounting system, to other persons in accordance with the legislation of the Republic of Kazakhstan, approved by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The law is supplemented with article 12-1 in compliance the Law of the Republic of Kazakhstan from 24.04.2015 № 310-V (shall be enforced after six months after day of its first official publication); as amended by Law of the RK № 356-VI of 02.07.2020 (shall come into force ten calendar days after the date of its first official publication); dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication);    dated 30.12.2025 № 246-VIII (effective from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...8 lines deleted...]
-      </w:pPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 12-2. Unified accounting system</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The functioning of the unified accounting system shall be ensured by a legal entity determined by the authorized body in accordance with the approved rules and qualification requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A legal entity, maintaining the unified accounting system has the right to engage a legal entity to provide payment services. The rights and obligations of the legal entity, maintaining the unified accounting system, as stipulated by the legislation of the Republic of Kazakhstan, shall extend to the legal entity it engages to provide payment services, insofar as the powers delegated to such legal entity are concerned.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The following requirements shall be imposed on the legal entity ensuring the functioning of the unified accounting system:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the availability of software and hardware that allow the implementation of the functions of a unified accounting system, the servers of which are located on the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) registration for the provision of payment services with the National Bank of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The following legal entities shall not act as a legal entity ensuring the functioning of the unified accounting system:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) not registered on the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) included in the list of organizations associated with the financing of terrorism and extremism, in accordance with the procedure established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) having unfulfilled obligations under enforcement documents and included by the authorized body implementing state policy and state regulation of activities in the sphere of ensuring the execution of enforcement documents in the Unified Register of Debtors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the founders (participants) and (or) the executive body and (or) an affiliate of which are persons who have an outstanding or unremoved conviction in the manner prescribed by law for crimes in the sphere of economic activity or intentional crimes of medium gravity, serious crimes, especially serious crimes, and (or) persons included in the list of persons associated with the financing of terrorism and extremism, in the manner prescribed by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The legal entity maintaining the unified accounting system, in compliance with the legislation of the Republic of Kazakhstan on personal data, shall maintain records and provide information on bettors, including the age of bettors, to gambling business operators operating bookmakers or betting houses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Electronic money, accepted and (or) transferred by a legal entity, responsible for the operation of the unified accounting system to an organizer of a gambling business operating a bookmaker's office and (or) a totalizator, at the direction of the betting participant, shall be credited and recorded in the electronic wallet of the electronic money of the relevant gambling business organizer, operating the bookmaker's office and (or) the totalizator, in the unified accounting system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The legal entity, responsible for the unified accounting system’s operation shall provide an automatic receipt, registration, processing, accounting and storage of information on concluded bets, including the surname, first name, patronymic (if indicated in the identity document), date of birth of the bettor, the amount, time and date of their conclusion, the terms of the bet, the amounts calculated on them, winnings subject to payment, accepted bets, paid winnings, implementation of cash transactions by the organizers of the gambling business, carrying out the activities of a bookmaker's office and (or) a totalizator, the form of settlements with bettors, the transfer of funds, including electronic money, from bettors to the gambling business organizers, carrying out the activities of bookmakers or totalizators, and from the organizers of the gambling business, carrying out the activities of bookmakers or totalizators, to bettors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The legal entity, responsible for the operation of the unified accounting system, based on the results of monitoring the identification of Internet resources in the Republic of Kazakhstan, containing characteristics of online casinos, bookmakers, and (or) sweepstakes that do not have licenses to engage in gambling activities in the Republic of Kazakhstan, shall send to the mass media authority the information on the discovery of domain names, website page pointers on the Internet and network addresses that enable identification of Internet sites, containing information with characteristics of online casinos, bookmakers, and (or) sweepstakes that do not have licenses to engage in gambling activities in the Republic of Kazakhstan, in order to restrict access to them in the territory of the Republic of Kazakhstan in the manner, established by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...90 lines deleted...]
-      The procedure, list and form of information subject to transfer through the integration of hardware and software systems of gambling business organizers operating a bookmaker's office and (or) totalizator with the information systems of state revenue agencies and the authorized body for financial monitoring shall be established by the relevant state bodies.</w:t>
+        <w:t>      Footnote. The Law is supplemented by Article 12-2 in accordance with the Law of the Republic of Kazakhstan dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (effective from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 12-3. Deductions from bets, made by a gambling business operator, pursuing a bookmaker or a totalizator activity </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A gambling business organizerб operating a bookmaker's office or totalizator is obligated to make deductions from each accepted bet in the amount, determined by the Government of the Republic of Kazakhstan. These deductions shall be directed to the single operator, responsible for distributing extra-budgetary funds, intended for the development of physical culture and sports, to the fund of the National Olympic Committee of the Republic of Kazakhstan for the development of Olympic sports and the "Kazakhstan Halkyna" Public Fund, as well as to the operation of the unified accounting system and the activities of the legal entity that enables the operation of the unified accounting system (hereinafter referred to as deductions).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The gambling business organizer, operating the bookmaker's office or a totalizator, shall withhold deductions from each bet, accepted at the cash desk of the bookmaker's office or totalizator counter, and no later than five working days from the end of the quarter, shall remit to the legal entity, responsible for the operation of the unified accounting system the withheld deductions from bets, accepted during the specified quarter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The legal entity that operates the unified accounting system shall withhold deductions from each bet, accepted in the electronic cash desk of a bookmaker's office or totalizator by the gambling business operator, conducting the activities of a bookmaker or totalizator, using electronic money.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The legal entity, responsible for operating the unified accounting system shall, no later than twenty business days after the end of the quarter, transfer the total amount of deductions, withheld for the quarter, in proportions, determined by the Government of the Republic of Kazakhstan, to the single operator responsible for distributing extra-budgetary funds allocated for the development of physical culture and sports, to the fund of the National Olympic Committee of the Republic of Kazakhstan for the development of Olympic sports and the public fund “Kazakhstan Halkyna,” as well as for the operation of the unified accounting system and support of the activities of the legal entity, responsible for the operation of the unified accounting system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The law is supplemented with article 12-1 in compliance the Law of the Republic of Kazakhstan from 24.04.2015 № 310-V (shall be enforced after six months after day of its first official publication); as amended by Law of the RK № 356-VI of 02.07.2020 (shall come into force ten calendar days after the date of its first official publication); dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote: The Law has been supplemented with Article 12-3 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (effective from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 13. Qualification requirements to applicants for licenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The applicants for a license shall meet the following qualification requirements:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) for implementation of activities of a totalizator or bookmaker office availability of the building (a part of the building, a structure, a construction) on the property right meeting the sanitary and epidemiologic, fire protection standards established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) for implementation of activities of casino availability of the building (a part of the building, a structure, a construction) on the property right or other legal cause in hotel of category isn't lower than three stars, meeting the sanitary and epidemiologic and fire protection standards established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2) for the operation of a gaming machine hall, the presence of a building (part of a building, structure, facility) on the right of ownership or other legal basis in a hotel complex of at least three stars category, in which casino activities are carried out, which complies with sanitary-epidemiological and fire safety standards established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) for implementation of activities of casino and the slot machine hall availability of the gambling equipment on the property right;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) for implementation of activities of bookmaker office and a totalizator availability of the equipment for the organization and carrying out a bet on the property right;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) availability of contracts with legal entities that have obtained a licence to carry out security activities in obedience to the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) availability of developed rules for operation of a gambling establishment, bookmaker or totalizator office, acceptance of bets and conducted gambling games and/or bets in Kazakh and Russian languages;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) for implementation of activities of casino and the slot machine hall availability of samples and nominations of the signs applied the legitimative in the Kazakh and Russian languages;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) availability of collateral for each licence in the form of compulsory reserves as determined by this Law (in monthly estimated figures as established by the law on the national budget) for the following activities in the field of gambling:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      casinos and amusement arcades: amounting to 60,000;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      bookmaker offices - amounting to 40,000;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      totalizators - amounting to 10,000.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. For each license to engage in activities in the field of gambling industry in the Republic of Kazakhstan, the applicant shall submit to the authorized body (the licensor) the documents, confirming its compliance with the requirements of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 13 is in the wording of the Law of the Republic of Kazakhstan dated 04.05.2009 № 157-IV (the order of enforcement see Art. 2); as amended by the Law of the Republic of Kazakhstan dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); from 24.04.2015 № 310-V (an order of enforcement see Art. 2); № 356-VI of 02.07.2020 (shall come into force ten calendar days after the date of its first official publication); dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...162 lines deleted...]
-      4) the founders (participants) and (or) the executive body and (or) an affiliate of which are persons who have an outstanding or unremoved conviction in the manner prescribed by law for crimes in the sphere of economic activity or intentional crimes of medium gravity, serious crimes, especially serious crimes, and (or) persons included in the list of persons associated with the financing of terrorism and extremism, in the manner prescribed by the legislation of the Republic of Kazakhstan.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 14. Mandatory reserves</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Mandatory reserves shall be formed by applicants for gambling licences in the amounts established by this Law for each type of activity for each licence and shall be deposited with banks in the Republic of Kazakhstan on a deposit basis under an agreement concluded between the bank and the customer and subject to the condition that the deposit is made on first demand (demand deposit).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The organizer of a gaming is obliged to provide on a fixed basis placement of required reserves in an order and on the conditions established by this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law is supplemented by Article 12-2 in accordance with the Law of the Republic of Kazakhstan dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      3. Is excluded by the Law of the Republic of Kazakhstan dated 04.05.2009 № 157-IV (the order of enforcement see Art. 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Mandatory reserves may be used exclusively for the purpose of fulfillment of the obligations of the organizer of gambling industry to pay the winning to the participants of gambling and (or) betting, and only under the condition of insufficient funds in the accounts and in cashier of the organizer of gambling, except in cases, stipulated by the legislation of the Republic of Kazakhstan on enforcement proceedings and the status of enforcement agent.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. In the case, if the amount of the mandatory reserves would be less than the amount prescribed by this Law, the organizer of the gambling industry shall, within three working days from the date of such reduction, replenish the mandatory reserves to the amount, established by this Law for each type of licensed activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The organizer of a gaming represents the reference to authorized body on availability and movement of money according to the bank accounts opened in case of signing of the contract of a bank deposit, at least once in three months.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 14, as amended by the Laws of the Republic of Kazakhstan dated 04.05.2009 № 157-IV (the order of enforcement see Art. 2); dated 15.01.2014 № 164-V (shall be enforced upon expiry of ten calendar days after its first official publication); from 24.04.2015 № 310-V (shall be enforced after twenty-one calendar days after day of its first official publication); № 356-VI of 02.07.2020 (shall take effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...500 lines deleted...]
-        <w:t xml:space="preserve"> Article 15. Procedure and specifics of visiting gambling institutions, bookmaker or totalizator cash desks</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 15. Procedure and specifics of visiting gambling institutions, bookmaker or totalizator cash desks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Participation in gambling and/or betting shall be prohibited for:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5028,422 +5472,443 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 15 – as reworded by Law of the RK № 356-VI of 02.07.2020 (shall be enacted ten calendar days after the date of its first official publication); dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 25.04.2025 № 185-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 15-1. Restriction of participation in gambling and/or betting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A citizen of the Republic of Kazakhstan who has reached the age of twenty-one may independently limit his/her participation in gambling and (or) betting for a period of six months to ten years by applying to the authorized body to include himself/herself in the list of persons limited in participation in gambling and (or) betting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The application shall contain the last name, first name, patronymic (if indicated in the identity document), details of the identity document, the period of restriction on participation in gambling and (or) betting, and a personal or electronic digital signature. The submitted application shall not be subject to return or withdrawal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Close relatives and family members, based on a court decision that has entered into legal force on limiting the legal capacity of a citizen, shall have the right to apply to the authorized body with an application to include such person in the list of persons restricted from participating in gambling and (or) betting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The procedure for applying for inclusion in the list of persons restricted from participating in gambling and (or) betting, as well as for maintaining the list, shall be determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Information about persons restricted from participating in gambling and/or betting shall be confidential.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Persons who gain access to information about persons restricted from participating in gambling and/or betting shall ensure its confidentiality by complying with the requirement not to allow its spread without the consent of the applicant or his/her legal representative or the presence of other legal grounds.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Persons who have become aware of information about persons restricted from participating in gambling and/or betting due to professional, official needs, or labour relations shall be obliged to ensure its confidentiality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Due to professional, official necessity, as well as in connection with labour relations, access to the list of persons restricted from participating in gambling and (or) betting may be provided to law enforcement, special government agencies, the National Bank of the Republic of Kazakhstan and the authorized body for regulation, control and supervision of the financial market and financial organizations upon individual requests to the authorized body and subject to ensuring confidentiality and compliance with other requirements established by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authorized body shall provide the unified accounting system, the legal entity, operating the unified accounting system, and also the legal entity, engaged by it to provide payment organization services with uninterrupted access to the list of persons restricted from participating in gambling and (or) betting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Before the expiration of the period of restriction on participation in gambling and (or) betting, a citizen of the Republic of Kazakhstan may apply to extend the restriction for a new period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The authorized body, after the day of expiration of the period of self-restriction in participation in gambling and (or) betting, shall exclude from the list the person included in the list of persons restricted in participation in gambling and (or) betting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A person included in the list of persons restricted from participating in gambling and (or) betting, in accordance with paragraph 2 of this article, shall be excluded from the list by the authorized body based on a court decision that has entered into legal force to cancel the restriction of the citizen’s legal capacity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Gambling and/or betting with persons on the restricted list shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The acceptance (processing) of payments, including those using electronic money, between a bettor and a bookmaker or totalizator, including the payout of winnings, without their recording in the unified accounting system shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The unified accounting system shall deny acceptance (processing) of payments made with the use of electronic money from (or in favor of) any person, who is prohibited from participating in gambling and (or) betting in accordance with paragraph 1 of Article 15 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Gambling business operators shall deny access to participation in gambling and (or) betting to individuals who are prohibited from participating in gambling and (or) betting in accordance with paragraph 1 of Article 15 of this Law, as well as from accepting cash and non-cash payments from (in favor of) such individuals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Law as supplemented by Article 15-1 in obedience to Law of the RK № 356-VI of 02.07.2020 (see Art. 2 for the enactment procedure); with amendments introduced by the Law of the Republic of Kazakhstan dated 08.07.2024 № 116-VIII (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 30.12.2025 № 246-VIII (effective from the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...319 lines deleted...]
-        <w:jc w:val="left"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 16. Responsibility for violation of the legislation of the Republic of Kazakhstan on gambling industry</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Violation of the legislation of the Republic of Kazakhstan on gambling industry entails liability under the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> Article 16-1. State control over compliance with the legislation of the Republic of Kazakhstan on gambling business</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 16-1. State control over compliance with the legislation of the Republic of Kazakhstan on gambling business</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. State control over compliance with the legislation of the Republic of Kazakhstan on gambling shall be carried out in the form of inspection, preventive control with a visit to the subject (object) of control, as well as preventive control without a visit to the subject (object) of control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5736,128 +6201,131 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      A footnote. Article 16-1 of the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 16-2. The organization of inspection</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 16-2. The organization of inspection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Is excluded by the Law of the Republic of Kazakhstan dated 17.07.2009 № 188 (the order of enforcement see Art. 2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 16-3. Procedure for inspection</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 16-3. Procedure for inspection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Is excluded by the Law of the Republic of Kazakhstan dated 17.07.2009 № 188 (the order of enforcement see Art. 2).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 17. Transitional and final provisions</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 17. Transitional and final provisions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. This Law shall come into force from 1 April 2007.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6021,55 +6489,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>