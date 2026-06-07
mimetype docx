--- v1 (2025-11-18)
+++ v2 (2026-06-07)
@@ -1,98 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="232e733" w14:textId="232e733">
+    <w:p w14:paraId="72cfc68" w14:textId="72cfc68">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -8109,51 +8074,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) for the construction, arrangement, operation of objects of the State Border of the Republic of Kazakhstan and objects for the needs of defence in the absence of other options for their possible placement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) for the construction and operation of strategic water management and hydraulic engineering structures, other protective structures against mudflows, avalanches, landslides and the expansion of the network of seismological stations in the absence of other options for their possible placement and only those land plots on which a regime of limited economic activity has been established;</w:t>
+      2) for the construction and operation of strategic water management and hydraulic structures, other protective structures against mudflows, snow avalanches, landslides and expansion of the network of seismological stations in the absence of other options for their possible location and only those land plots on which the regime of limited economic activity shall be established;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) for the extraction of solid minerals (with the exception of common minerals) in accordance with paragraph 1 of Article 84-2 of this Law, and only those land plots on which a regime of limited economic activity is established;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -8591,51 +8556,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23 as amended by the Laws of the Republic of Kazakhstan dated 01.12.2008 № 94-IV (the order of enforcement see Article 2); dated 01.03.2011 № 414-IV (shall be enforced from the date of its first official publication); dated 20.07.2011 № 464-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.02.2017 № 48-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 362-VI dated 30.09.2020 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 05.11.2022 № 157-VII (shall come into effect ten calendar days after the day of its first official publication); dated 09.04.2025 № 179-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 26.06.2025 № 198-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 as amended by the Laws of the Republic of Kazakhstan dated 01.12.2008 № 94-IV (the order of enforcement see Article 2); dated 01.03.2011 № 414-IV (shall be enforced from the date of its first official publication); dated 20.07.2011 № 464-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.02.2017 № 48-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 362-VI dated 30.09.2020 (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 05.11.2022 № 157-VII (shall come into effect ten calendar days after the day of its first official publication); dated 09.04.2025 № 179-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 26.06.2025 № 198-VIII (for the procedure of entry into force, see Article 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1118" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12810,3060 +12775,3049 @@
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>INTO ENVIRONMENTAL NETWORK</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Chapter 7. STATE NATURAL CONSERVATIONS</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z1178" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 39. Definition and main activity of the state natural conservations</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1179" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State natural conservation –especially protected natural area with a status of environmental and scientific institution, the purpose of activity of which is preservation and studying of natural course of the natural processes and events, objects of plant and animal word, separate species and communities of plants and animals, typical and unique environmental systems and their restoration in its territory.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z1180" w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Main activity of the state natural conservations shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ensuring of protection regime and restoration of biological diversity of a state natural conservation and its protective zone;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) organization and conduct of scientific researches on study and monitoring of environmental systems, objects of a state natural conservation fund including keeping of nature records;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) conduct of environmental and educational activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) participation in the state environmental examination of projects and schemes of placing economic and other objects that may have an adverse impact on environmental systems of a state natural conservation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) regulation of using a territory of a state natural conservation and its protective zone in environmental and educational, scientific and restricted touristic purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 40. Protection regime of the state natural conservations</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1182" w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In the whole territory of a state natural conservation, the reserve protection regime shall be set I consideration of special aspects provided by Article 43-1 of this Law, upon which it shall be prohibited:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the actions that change hydrological regime of a territory;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) construction of buildings (structures and facilities), roads, pipelines, power transmission lines and other communications and objects not linked with functioning of a state natural conservation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) geological prospecting works and extraction of mineral resources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) disturbance of soil covering, disturbance of prospecting and rock outcrops;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) all the types of forest use, as well as procurement of food, medical and technical plants, as well as their parts and derivatives, haying, grazing of livestock and other types of using the plant world leading to disturbance of vegetation cover, with the exception of sanitary felling required for carrying out of forest protective measures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) hunting and fishing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) trapping and destruction of animals, disturbance of their environmental sanitation and conditions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) introduction of new species of plants and animals, conduct of measures on increase of separate animal species number more than acceptable on natural land capacity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) gathering of collection materials, with the exception of formation of collections of a state natural conservation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) application of chemical and biological methods of a struggle against pests, plant and animal diseases, as well as regulation of animal number;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) driving of domestic animals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) noise and other acoustical effects of artificial origin exceeding the standards established by the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) the activity if it leads a change of a natural outlook of protected landscapes or violation of sustainability of environmental systems or threats to preservation and reproduction of especially valued mineral resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1183" w:id="246"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Conduct of ground and air works on prevention and extinguishment of forest and steppe fires shall be allowed in a territory of the state natural conservations.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z1184" w:id="247"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Staying of individuals in a territory of a state natural conservation shall be allowed only in existence of permitting documents, with the exception of workers of the state natural conservations, as well as civil servants of the state bodies the jurisdiction of which includes the state natural conservations.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z1185" w:id="248"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. To ensure access to places worshiped by members of a particular religion (places of pilgrimage), located on the territory of a state natural reserve or outside its territory, along roads passing through the territory of a state natural reserve, a state natural reserve in agreement with the relevant religious association, a group visit to these places or an approach to these places may be allowed free of charge, accompanied by inspectors of the state natural reserve.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 40 as amended by the Laws of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...134 lines deleted...]
-    <w:bookmarkStart w:name="z1181" w:id="246"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 41. Procedure for organization and maintenance of scientific activity in the state natural conservations</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1187" w:id="249"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Scientific activity in the state natural conservations shall be carried out by organization of stationary system supervision on studying natural complexes and objects of the state natural conservation fund, monitoring of natural processes including keeping of the nature records, as well as developments of scientific grounds and methods for preservation of biological diversity, restoration of environmental systems and objects of the state natural conservation fund in accordance with the rules approved by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z1188" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. For organization and maintenance of scientific activity in the state natural conservations, the scientific structural subdivisions shall act with the relevant staff of scientific workers that is ensured by necessary premises and equipment.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z1189" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Scientific subdivisions of the state natural conservations shall also conduct scientific researches, except for scientific activity provided by paragraph 1 of this Article, in accordance with the plans of scientific research works, approved by the authorized body in concurrence with the central executive body carrying out administration in the field of science and scientific technical activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z1190" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Other scientific organizations and individual scientists may conduct scientific research on the territories of state natural reserves on a contractual basis with the state natural reserve in agreement with the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z1191" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. For consideration and approval of plans of scientific researches, reports of scientific workers, the scientific technical councils the composition of which may include scientific workers and specialists of other organizations shall be created in the state natural conservations.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z1192" w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Scientific funds of the state natural conservations shall be subject to termless storage.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z1193" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. State natural conservations shall have the right to publish own scientific work.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z1194" w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Planning and carrying on of scientific works in a territory of the state natural conservations shall be carried out with exclusion of cruel research methods leading to disturbance, suffering, death of animals and destruction of plants, as well as rare and endangered species.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 41 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...317 lines deleted...]
-    <w:bookmarkEnd w:id="250"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 42. Environmental and educational activity of the state natural conservations</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1196" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Environmental and educational activity of the state natural conservations shall be carried out for the purpose of:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) support of ideas of reserve management and studies by broad layers of population as a necessary condition of performing the functions of reserving biological diversity by the state natural conservations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) formation and development of environmental culture.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1197" w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. For conduct of environmental and educational events in the state natural conservations, the museums, exposition, demonstration fields and other objects may be created.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z1198" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Creation of tourist trails and routes for conducting the regulated environmental tourism shall be allowed in the state natural conservations in specially allocated fields that do not include especially valued environmental systems and objects, in the manner established by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z1199" w:id="260"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. State natural conservations may involve specialists and public associations upon carrying out of environmental and educational activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 40 as amended by the Laws of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 42 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1186" w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 43. Regime of protective zones of the state natural conservations</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1201" w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In protective zones of the state natural conservations, it shall be prohibited as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) creation of new and expansion of existing inhabited localities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) placement, designing, construction and operation of objects, introduction of new technologies having an adverse impact on environmental systems of a state natural conservation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) intensive forms of farm management and forestry with the use of pesticides, toxic chemicals and fertilizers that are toxic to flora and fauna;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) emission of polluting substances and discharge waters in atmosphere, open water sources and on a relief, placement of wastes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) extraction of mineral resources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) amateur (sport) and commercial hunting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) disposal of radioactive materials and production wastes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) activities capable of changing the hydrological regime of the ecological systems of the state nature reserve (construction of hydraulic structures and other facilities that lead to the cessation or reduction of natural water flow);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) introduction of alien species of wild animals and wildling plants;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) other activity that may have an adverse impact on environmental systems of a state natural conservation.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1202" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Different forms of economic activity that do not have an adverse impact on a condition of environmental systems of a conservation may be carried out in a territory of protective zones of the state natural conservations:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) forestry activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) traditional land use including gathering of livestock and haying, as well as other activity within ensuring of long-termed preservation and immunity of biological diversity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) touristic and recreation activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) use of mineral waters, balneological and climatic resources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) commercial and amateur (sport) fishing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) conduct of land and air works on extinguishment of forest and steppe fires;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) recultivation of disturbed lands;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) restoration of forest and other plant communities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) restoration of environmental condition and number of wild animals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) use of land fields for arrangement of the places for stay of tourists, arrangement of breeding nurseries for artificial propagation, growth, breeding of endemic, rare and endangered plants and animals, as well as for construction of service buildings (cordons) for residence of workers of a state natural conservation, provision of official land allotments to them.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1203" w:id="263"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Events on preservation of environmental sanitation and conditions for propagation of objects of plant and animal world, migration paths and places of concentration of animals shall be provided and carried out, immunity of the fields representing a special value as environmental sanitation of wild animals, as well as other objects of the state natural conservation fund shall be ensured in protective zones of the state natural conservations upon carrying out of the types of activity mentioned in paragraph 2 of this Article.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z1204" w:id="264"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Restrictions of economic activity of the owners of land fields and land users in protective zones of the state natural conservations shall be established by decisions of local executive bodies of oblasts, cities of republican significance, the capital.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 43 as amended by the Law of the Republic of Kazakhstan dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 09.04.2025 № 179-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...163 lines deleted...]
-    <w:bookmarkEnd w:id="259"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 43-1. Special aspects of protection regime of separate state natural conservations</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1206" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. On the territory of the Markakol State Natural Reserve, the following shall be allowed:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) amateur (recreational) fishing for the needs of the local population living in the protected zone of this reserve, in specially allocated areas on the basis of biological feasibility under the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) regulation of the animal population on the basis of biological substantiation.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1207" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Reclamation fishing in the water bodies of Korgalzhyn State Nature Reserve is allowed given scientific recommendations in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. On the territory of the Alakol State Nature Reserve, haymaking for the needs of the local population shall be permitted in specially designated areas in the manner determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 41 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. The Law is supplemented by Article 43-1 in accordance with the Law of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 30.04.2021 № 34-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 26.06.2025 № 198-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1195" w:id="260"/>
+    <w:bookmarkStart w:name="z1208" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 42. Environmental and educational activity of the state natural conservations</w:t>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="264"/>
+        <w:t xml:space="preserve"> Chapter 8. STATE NATIONAL NATURE PARKS AND STATE</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>REGIONAL NATURE PARKS</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z1209" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 44. Definition and main activity of the state national nature parks</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z1210" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State national nature park is especially protected natural area with a status of environmental and scientific institution intended for preservation of biological and landscape diversity, use of unique natural complexes and objects of the state natural conservation fund having especial environmental, scientific, historical-cultural and recreation value in environmental oriented, environmental and educational, scientific, touristic and recreation purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z1211" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Main activity of the state national nature parks shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) preservation of nature parks, unique and sample natural fields, objects of the state natural conservation fund, natural and historical-cultural heritage;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ensuring of protection regime of a state national nature park and its protective zone;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) promotion of ecological awareness;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) development of scientific methods of preservation of biological diversity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) maintenance of monitoring of environmental systems and separate natural objects under nature records;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) restoration of disturbed natural complexes, objects of the state natural conservation fund, natural and historical-cultural heritage;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) regulation of using a territory of a state national nature park and its protective zone in environmental and educational, scientific, touristic, recreation and restricted economic purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 42 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 44 as amended by the Law of the Republic of Kazakhstan dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1200" w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 45. Zoning, regime of protection and use of a territory of the state national nature parks</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1213" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The following zones shall be allocated in a territory of the state national nature parks:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) reserve status;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) environmental stabilization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) tourist and recreation activity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) restrictive economic activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1214" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In the reserve status zone, any economic activity and recreational use of the territory of the state national natural park shall be prohibited, except for regulated ecological tourism, and the reserve protection regime shall be introduced, which corresponds to the type of the state nature reserve regime specified in paragraph 1 of article 40 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The reserve status zone comprises from ten to forty percent of the territory of the state national natural park.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1215" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In the zone of environmental remediation, the reserve protection regime is introduced, which prohibits economic and recreational activities, except for regulated ecological tourism, measures for the restoration of disturbed natural complexes and objects of the state natural reserve fund, the placement of stationary apiaries with the construction of temporary structures required for beekeeping.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z1216" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The zone of tourist and recreational activities is divided into sections of regulated short-term rest and long-term rest of visitors of the state national natural park.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the tourist and recreational zone a custom-made protection regime shall be established  for preservation of natural complexes and objects of the state natural reserve fund, on whose territory regulated tourist and recreational use (except hunting) is allowed, including the organization of tourist routes, trails, bivouacs and viewing platforms, beaches, boat stations, water vehicles and beach equipment rental stations, taking into account the norms of recreational loads, aquaculture (fish farming), placement of stationary apiaries with the construction of temporary structures necessary for beekeeping.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1217" w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. In the limited economic activity zone  administrative and economic objects shall be placed, economic activity shall be carried out necessary for protection and functioning of the state national nature park, service of its visitors, including organization of amateur (recreational) fishing, general use of wildlife, construction and operation of recreational centers, cages for breeding and keeping of wild animals, hotels, campsites, museums and other tourist service facilities, as well as fish farms for cultivation of fish resources and other aquatic animals.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z1218" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. In all the zones of a state national nature park, the protection, defence and restoration measures provided by its management plan shall be conducted.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z1219" w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. In state national nature parks, the scientific and environmental and educational activity shall be carried out in the manner established by Articles 41 and 42 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 45 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 30.04.2021 № 34-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...443 lines deleted...]
-    <w:bookmarkEnd w:id="269"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 46. Carrying out of touristic and recreation activity in the state national nature parks</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1221" w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Tourist and recreational activities in state national nature parks shall be carried out directly by the state national nature park, as well as by individuals and legal entities providing tourist services.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z1222" w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The plots of the state national nature parks for realization of tourist and recreational activities shall be provided for short-term use for the period from one to five years and for long-term use for the period from five to twenty-five years. These plots shall be provided in accordance with the rules of tourist and recreational activities in the state national nature parks. The plots of state national nature parks for tourist and recreational activities shall be provided for short-term and long-term use also to a private partner who has concluded a public-private partnership agreement in accordance with the legislation of the Republic of Kazakhstan on public-private partnership.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z1223" w:id="280"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Sites for the implementation of tourist and recreational activities are provided in accordance with the general plan for the development of the infrastructure of the state national natural park and only in the zones of tourist, recreational (for the construction of temporary buildings only) and limited economic activities, both with existing infrastructure and for the creation of new infrastructure.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 43 as amended by the Law of the Republic of Kazakhstan dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 09.04.2025 № 179-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 46 is in the wording of the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 01.04.2021 № 26-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 02.01.2023 № 184-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1205" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 46-1. Construction of objects on fields of the state national nature parks provided for use for carrying out of touristic and recreation activity</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1225" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The construction of facilities on the sites of state national natural parks provided for the use for tourism and recreational activities shall be carried out in accordance with a long-term use agreement concluded by individuals, legal entities or private partners with the state national natural park, and according to the design (design estimate) documentation developed in accordance with the sketch (draft design).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Is excluded by the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1227" w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. An individual, a legal entity or a private partner, upon the expiration of the term of the contract for the use of the site provided to him/her for the use of tourist and recreational activities shall have a preferential right to extend the term of the contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z1228" w:id="283"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Issues of transferring the right of use of the field provided for use for carrying out of touristic and recreation activity, and of objects of construction on it, shall be determined in a contract of carrying out of touristic and recreation activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z1229" w:id="284"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Regardless of the transfer of the right to use a land plot provided for long-term use for tourist and recreational activities, individuals, legal entities or private partners retain the obligation to bring the site into a condition that ensures the safety of objects of the state natural reserve fund and compliance with environmental protection requirements, except in cases of transfer of construction objects to another person in accordance with the written notification of the authorized body, or when the contract provides otherwise.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z1230" w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Disassembling and removal of objects of construction from the fields shall be carried out by individuals and legal entities with a method being safety for life, health of human and environment, in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="285"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 8 is supplemented by Article 46-1 in accordance with the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 01.04.2021 № 26-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...95 lines deleted...]
-      3. On the territory of the Alakol State Nature Reserve, haymaking for the needs of the local population shall be permitted in specially designated areas in the manner determined by the authorized body.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 47. Special aspects of restricted economic activity of the state national nature parks</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1232" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The following types of activity shall be permitted in a zone of restricted economic activity by the state national nature parks:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) collateral forest uses (limited grazing, maral breeding, haymaking, amateur picking of mushrooms, fruits and berries, gardening);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) growing planting materials of woody species and bushes, medicinal grass and other plants on restricted areas of traditional use;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) conduct of sanitation felling, improvement felling, with the exception of increment felling, and processing of received wood;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) production of souvenirs, products of cottage and public craft;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) cultivation of fish planting material and marketable fish;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) beekeeping with the use of nomadic and stationary apiaries;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law is supplemented by Article 43-1 in accordance with the Law of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 30.04.2021 № 34-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 26.06.2025 № 198-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      7) is excluded by the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1208" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1) general use of wildlife;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) amateur (sport) fishing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) amelioratory fishery;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) scientific-research fishery;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) fishery in reproduction purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1233" w:id="287"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The limited economic activity of state national natural parks is carried out taking into account the preservation and restoration of objects of the state natural reserve fund and according to the relevant permits of the state bodies in whose jurisdiction they are.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 47 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 30.04.2021 № 34-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...624 lines deleted...]
-      3. Sites for the implementation of tourist and recreational activities are provided in accordance with the general plan for the development of the infrastructure of the state national natural park and only in the zones of tourist, recreational (for the construction of temporary buildings only) and limited economic activities, both with existing infrastructure and for the creation of new infrastructure.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 48. The regime of protected zones of state national natural parks</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1235" w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In the protected zones of state national natural parks, it is prohibited:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...51 lines deleted...]
-        <w:t xml:space="preserve"> Article 46-1. Construction of objects on fields of the state national nature parks provided for use for carrying out of touristic and recreation activity</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) to place, design, construct and operate facilities, to introduce new technologies that have a harmful effect on the ecological systems of the state national natural park;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) to release in the air and discharge into open water sources and on the land the pollutants and sewage;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) exploration and production of minerals, except for the cases specified in paragraph 2 of Article 84-2 of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) to hunt;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) to bury radioactive materials and industrial wastes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) activities capable of changing the hydrological regime of the ecological systems of the state national natural park (construction of hydraulic structures and other facilities that lead to the cessation or reduction of natural water flow);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) to introduce alien species of wild animals and wild plants;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) to carry out any other activity that may have a harmful effect on the ecological systems of the state national natural park.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1236" w:id="289"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In the protected zones of state national natural parks, various forms of economic activity that do not have a negative impact on the state of the ecological systems of the national park may be carried out, such as:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z1225" w:id="290"/>
-[...734 lines deleted...]
-    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) forestry activity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16000,5697 +15954,5689 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) restoration of natural habitats and the number of wild animals;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) the use of land plots for the arrangement of places of stay for tourists, the arrangement of nurseries for artificial reproduction, cultivation, and breeding of endemic, rare and endangered species of plants and animals, as well as the construction of service buildings (cordons) for the residence of employees of the state national natural park, providing them office land plots. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1237" w:id="301"/>
+    <w:bookmarkStart w:name="z1237" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. When carrying out the activities specified in paragraph 2 of this article in the protected zones of state national natural parks, measures shall be envisaged and taken to preserve the habitat and breeding conditions of flora and fauna species, animals’ migration routes and concentration areas, to ensure intactness of the sites that are of special value as a habitat of wild animals, as well as other objects of the state natural reserve fund. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z1238" w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Restrictions on the economic activity of owners of land plots and land users in the protected zone of the state national natural park are established by decisions of local executive bodies of the regions, cities of national significance, the capital in accordance with this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="291"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 48 in the new wording of the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication).; as amended by the Law of the Republic of Kazakhstan dated 02.01.2021 № 399-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 02.01.2023 № 184-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 09.04.2025 № 179-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 49. State regional nature parks</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State regional nature park is an analogue of a state national nature park with a type of regime established for a state national nature park, sets the same purposes and performs the same targets, but relates to especially protected natural area with a status of environmental and scientific institution.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1240" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 9. STATE NATURE RESERVES</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 50. Definition, grounds of activity and zoning of the state nature reserves</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State nature reserve – especially protected natural area with a status of environmental and scientific institution including land and water environmental systems intended for protection, defence, restoration and maintenance of biological diversity of natural complexes and natural and historical and cultural objects linked with them.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1242" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The main activity of the state nature reserves are:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) preservation and restoration of biological and landscape diversity, natural environmental systems;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ensuring of protection regime of a state nature reserve;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) maintenance of a stable social-economic development of a territory on the basis of environmental economic principle of using the natural resources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) conduct of researches and monitoring for the purpose of protection and stable development of a territory, as well as awareness and education in the field of environment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) regulation of using a territory of a state nature reserve and its protective zone in environmental educational, scientific, recreation, touristic and restricted economic purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1243" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Territory of a state nature reserve shall be divided into zones with different types of regimes of protection and use:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) reserve status zone (hereinafter – nucleus zone) – a nucleus zone intended for a long-term preservation of genetic resources, biological diversity, environmental systems and landscapes having sufficient sizes for reaching such purposes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) buffer zone – a field of territory that is used for maintenance of environmental oriented economic activity and stable reproduction of biological resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1244" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 51. Regime of reserve status zone of a state nature reserve</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z1245" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Scientific researches and monitoring of a condition of environment, including keeping of nature records in a reserve status zone of a state nature reserve shall be conducted, the measures in environmental education purposes shall be carried out.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z1246" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Any economic activity and recreation use of a territory shall be prohibited in a reserve status zone of a state nature reserve and a reserve status of protection being relevant to the type of protection of a state nature reserve established by paragraph 1 of Article 40 of this Law shall be established.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z1247" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 52. Buffer zone regime of a state nature reserve</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z1248" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Different forms of restricted, regulated activity, as well as the activity not having an adverse impact on a state of environmental systems of a nucleus zone may be carried out in a buffer zone:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) scientific researches and organization of training centres and preparation of specialists;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) monitoring of environment and control of changes of environmental systems;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) forestry activity, fire-fighting measures and protection of forest areas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) traditional land use as a part of ensuring a long-term preservation and immunity of biological diversity of a nucleus zone and stability of environmental systems of a state nature reserve in general;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) expanded conduct of measures on restoration of biological and landscape diversity, natural environmental systems;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) tourism, recreation use, controlled and regulated in accordance with recreation load, established by the rules of visiting especially protected natural areas by individuals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) use of mineral waters and medical resources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) environmental awareness, conduct of training programs, organization of demonstration sites and management of environmentally friendly natural management;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      9) is excluded by the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) amateur (sport) fishery;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) ameliorative fishery;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) scientific research fishery;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) fishery in reproduction purposes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) fish farming;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) beekeeping with the use of nomadic and stationary apiaries.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1249" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The activity that may have an adverse impact on a state of environmental system of a nucleus zone shall be prohibited in a buffer zone of a state nature reserve, particularly:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) creation of new inhabited localities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) placement and operation of industrial objects;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) construction and operation of production objects;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) conduct of geological survey works and development of mineral resources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) fellings for primary use;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) introduction of new types of plants and animals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) actions that change a hydrological regime of a territory of nucleus zone and buffer zone;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) another activity that may have an adverse impact on environmental system of a nucleus zone.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1250" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In the state nature reserves, the environmental educational, touristic and recreation activity shall be carried out in the manner established by Article 41, 42 and 46 of this Law.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z1238" w:id="302"/>
-[...15 lines deleted...]
-      4. Restrictions on the economic activity of owners of land plots and land users in the protected zone of the state national natural park are established by decisions of local executive bodies of the regions, cities of national significance, the capital in accordance with this Law.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 52 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1251" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 53. The regime of protected zones of state nature reserves</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the protected zones of the state nature reserves, the types of nature management and economic activities specified in article 48 of this Law are permitted, prohibited or restricted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 48 in the new wording of the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication).; as amended by the Law of the Republic of Kazakhstan dated 02.01.2021 № 399-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 02.01.2023 № 184-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 09.04.2025 № 179-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 53 in the new wording of the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1239" w:id="303"/>
+    <w:bookmarkStart w:name="z1252" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 49. State regional nature parks</w:t>
+        <w:t xml:space="preserve"> Chapter 9-1. Biosphere Reserves</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...6 lines deleted...]
-    <w:bookmarkStart w:name="z1240" w:id="304"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The Law is supplemented by chapter 9-1 in accordance with the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 53-1. The tasks of biosphere reserves</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Biosphere reserves are created for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the conservation, restoration and use of natural areas with a rich cultural and natural heritage;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) supporting long-term, sustainable economic and social development of the areas, including their recreational use, with account of conservation and restoration of natural resources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) long-term environmental control, monitoring and for environmental research, as well as environmental education and education of the population.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 53-2. Functional zoning and protection regime of biosphere reserves</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In biosphere reserves, the following functional zones are distinguished:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) core zone - a zone with the reserve protection regime intended for the conservation of biological and landscape diversity, which corresponds to the zones specified in paragraph 1 of article 40, paragraphs 2 and 3 of article 45 and article 51 of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) buffer zone - a zone with the special-order protection regime used for conducting environmentally-oriented economic activity and sustainable reproduction of biological resources, which corresponds to the zones specified in paragraphs 4 and 5 of article 45 and article 52 of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) external transitional zone - a section of the territory outside a specially protected natural area used for conducting ecologically-oriented economic activity, which corresponds to the protected zones specified in articles 43, 48 and 53 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1255" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 9. STATE NATURE RESERVES</w:t>
+        <w:t xml:space="preserve"> Chapter 10. STATE ZOOLOGICAL PARKS</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z1241" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 54. Definition and grounds of activity of a state zoological park</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1257" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State zoological park – especially protected natural area with a status of environmental and scientific organization intended for cultural and educational, scientific, educational and environmental activity, genetic conservation and development in conditions of artificial environment of typical, rare and endangered types of animals.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z1258" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The main activity of the state zoological parks shall include development of scientific basis of preservation, reproduction and use of animal world of Kazakhstan, development of resources of Kazakhstan’s fauna having global impact.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z1259" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 50. Definition, grounds of activity and zoning of the state nature reserves</w:t>
-[...147 lines deleted...]
-      3. Territory of a state nature reserve shall be divided into zones with different types of regimes of protection and use:</w:t>
+        <w:t xml:space="preserve"> Article 55. Zoning and special aspects of protection of the state zoological parks</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="307"/>
-    <w:p>
-[...35 lines deleted...]
-    <w:bookmarkStart w:name="z1244" w:id="308"/>
+    <w:bookmarkStart w:name="z1260" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State zoological parks shall include the following zones:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) expositional – for management and breeding of animals, as well as access of visitors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) scientific – for conduct of scientific researches;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) public – for servicing of visitors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) administrative and production economic.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1261" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In the state zoological parks, any actions not linked with performance of their targets that may lead to death of animals maintained in there shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z1262" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 51. Regime of reserve status zone of a state nature reserve</w:t>
-[...39 lines deleted...]
-      2. Any economic activity and recreation use of a territory shall be prohibited in a reserve status zone of a state nature reserve and a reserve status of protection being relevant to the type of protection of a state nature reserve established by paragraph 1 of Article 40 of this Law shall be established.</w:t>
+        <w:t xml:space="preserve"> Article 56. Breeding of animals in the state zoological parks</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z1247" w:id="311"/>
+    <w:bookmarkStart w:name="z1263" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State zoological parks shall form and ensure preservation of animal collection from domestic and world fauna.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z1264" w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. State zoological parks shall carry out import and export operations with animals, their exchange with other zoological profile organizations in established manner in compliance with requirements established by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkStart w:name="z1265" w:id="313"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Veterinary and zootechnical services, nurseries for breeding of rare and endangered animal species shall be created in the state zoological parks.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. Is excluded by the Law of the Republic of Kazakhstan dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 56 as amended by the Law of the Republic of Kazakhstan dated 04.12.2015 № 435-V (вводится в действие с 01.01.2016); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1267" w:id="314"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 52. Buffer zone regime of a state nature reserve</w:t>
-[...166 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Article 57. Special aspects of use of the state zoological parks</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1268" w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State zoological parks shall be used in scientific, cultural and educational purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z1269" w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Zoological parks conduct scientific research in the field of keeping and breeding animals in captivity and (or) semi-free conditions, including those entered into the Red Book of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:bookmarkStart w:name="z1270" w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. State zoological parks shall have the right to create banks of scientific findings, funds, museums, lyceums, libraries and archives, popular science and other literature on the issues of activity of these organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkStart w:name="z1271" w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. State zoological parks shall have the right to have subsidiary husbandries, workshops, zoological shops and other objects required for economic activity being relevant to a profile of these organizations, but not related to their main activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      9) is excluded by the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication);</w:t>
+        <w:t>      Footnote. Article 57 as amended by the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...290 lines deleted...]
-    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z1272" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 11. STATE BOTANICAL GARDENS</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkStart w:name="z1273" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 58. Definition and main activity of a state botanical garden</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z1274" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State botanical garden – especially protected natural area with a status of environmental and scientific organization intended for conduct of researches and scientific developments on protection, defence, reproduction and use of plant world, as well as rare and endangered plant species.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkStart w:name="z1275" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The main activity of the state botanical gardens shall include development of scientific grounds of preservation, reproduction and use of plant world of Kazakhstan, development of resources of Kazakhstan’s flora having global impact.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z1276" w:id="323"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 59. Zoning and special aspects of protection of the state botanical gardens</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z1277" w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State botanical gardens shall include the following zones:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="324"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) expositional – for cultivation of plants and access of visitors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) scientific – for conduct of scientific researches and preservation of collection of the plants’ genofond;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) public – for servicing of visitors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) administrative and production economic.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1278" w:id="325"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In the state botanical gardens, any actions not linked with performance of their targets that may lead to death of the plants cultivated in there shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z1279" w:id="326"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 60. Cultivation of plants in the state botanical gardens</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z1280" w:id="327"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State botanical gardens shall form and ensure preservation of plants’ collections of natural, cultural, domestic and world flora.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z1281" w:id="328"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. State botanical gardens shall carry out import and export operations with plants, their exchange with other botanical profile organizations in compliance with requirements established by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z1282" w:id="329"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Collection and experimental fields, herbaria, nurseries and seed funds shall be created in the state botanical gardens.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z1283" w:id="330"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 61. Special aspects of using the state botanical gardens</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z1284" w:id="331"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State botanical gardens shall be used in scientific, cultural and educational purposes in established manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z1285" w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Scientific researches on introduction and selection of natural, cultural, domestic and world flora, as well as on study, preservation and effective use of planting world of Kazakhstan shall be conducted in the state botanical gardens.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="332"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Scientific researches on formation, preservation, use of collection funds of plants shall be carried out on the basis of the state orders ensuring cultivation of collection funds.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1286" w:id="333"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. State botanical gardens shall have the right to create the banks of scientific findings, funds, museums, lyceums, libraries and archives, issue scientific, popular science literature on the issues of activity of these organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z1287" w:id="334"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. State botanical gardens shall have the right to create economic experimental basis for production tests of recommended introduced plants and their reproductions for the purpose of introduction into forest, park and garden, rural economic and other branches.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z1288" w:id="335"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. State botanical gardens shall have the right to have subsidiary husbandries, workshops, specialized shops for selling plants and other objects required for economic activity being relevant to the profile of these organizations, but not related to their main activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z1289" w:id="336"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 12. STATE DENDRALOGICAL PARKS</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z1290" w:id="337"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 62. Definition and main activity of a state dendrological park</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z1291" w:id="338"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State dendrological park – especially protected natural area with a status of environmental and scientific organization with the types of protection regime established by zones intended for protection, defence, reproduction and use of wood and bushy species.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z1292" w:id="339"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Main activity of the state dendrological parks shall include development of scientific grounds of preservation, reproduction and use of woody vegetation of Kazakhstan, development of resources of Kazakhstan’s flora having global impact.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z1293" w:id="340"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 63. Zoning, special aspects of protection and use of the state dendrological parks</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z1294" w:id="341"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State dendrological parks shall include the same zones considering their purpose and type of protection regime, as in the state botanical gardens provided by Article 59 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z1295" w:id="342"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. State dendrological parks shall be used in scientific, cultural and educational purposes in the same manner and under the same conditions as the state botanical gardens that are established by Article 61 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z1296" w:id="343"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 13. STATE NATURE MONUMENTS</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z1297" w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 64. Definition of the state nature monuments</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="344"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State nature monument – especially protected natural area that includes separate unique, uncorrectable, valuable natural complexes in ecological, scientific, cultural and esthetic relation, as well as objects of natural and artificial origin related to the objects of the state natural conservation fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1298" w:id="345"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 65. Procedure for creation of the state nature monuments</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z1299" w:id="346"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Depending on significance, the separate types of objects of the state natural conservation fund and natural complexes shall be declared as the state nature monuments of republican or local significance.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z1300" w:id="347"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The boundaries and the form of the protection regime of the territories of state natural monuments of national significance are approved by the authorized body, those of state natural monuments of local significance - by local executive bodies of the regions, cities of national significance, the capital.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z1301" w:id="348"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Transfer of the state nature monuments of republican significance and their territories under protection of the persons to the jurisdiction of whom they are transferred, and the state nature monuments of local significance – by local executive bodies of oblasts, cities of republican significance, the capital that made decisions on their organization.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z1302" w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. State nature monuments of republican significance situated in a territory of the state natural conservations, state national nature parks, state nature reserves, state regional nature parks and other types of especially protected natural territories shall be considered in their composition.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="349"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Upon creation or expansion of the state natural conservations, state national nature parks, state nature reserves, the nature monuments of local significance shall be excluded from the list of especially protected natural areas of local significance and shall be included into the list of especially protected natural territories of republican significance in existence of the relevant rationale in a feasibility study of creation of expansion of these types of especially protected natural areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 52 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 65 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1251" w:id="315"/>
+    <w:bookmarkStart w:name="z1303" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 53. The regime of protected zones of state nature reserves</w:t>
-[...20 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Article 66. Protection regime of territories of the state nature monuments</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z1304" w:id="351"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Reserve status of protection being relevant to the type of protection regime of the state natural conservations shall be established in the territories of the state nature monuments with prohibition of any activity leading to violation of preservation of the state nature monuments.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z1305" w:id="352"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. In territories of the state nature monuments, the measures on their preservation and restoration shall be conducted in accordance with projects developed by organizations being specialized in this field.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z1306" w:id="353"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Protection of the state natural conservations shall be carried out in accordance with Article 32 if this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 53 in the new wording of the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
+        <w:t>      Footnote. Article 66 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1252" w:id="316"/>
+    <w:bookmarkStart w:name="z1307" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 9-1. Biosphere Reserves</w:t>
-[...8 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Chapter 14. STATE NATURE SANCTUARIES</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z1308" w:id="355"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 67. Definition and types of the state nature sanctuaries </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z1309" w:id="356"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State nature sanctuary – especially protected natural area with a protection regime or regulated regime of economic activity intended for preservation and reproduction of one or several objects of the state natural conservation fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z1310" w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. According to functional purpose, the state nature sanctuaries may be subdivided into the following types:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="357"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) complex – for preservation and restoration of especially protected natural complexes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) biological (botanical, zoological) - for the conservation and restoration of valuable, rare and endangered species of plants and animals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) palaeontological – for preservation of animal, plant fossils and their complexes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) hydrological (bog, lake, river) – for preservation of valuable objects and complexes of wetlands;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) geomorphological – for preservation of rare and unique natural forms of a relief;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) geological and mineral – for preservation of rare geological and mineral formations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) soil – for preservation of typical and rare types of soils;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) hydrogeological – for preservation of unique groundwater deposits.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1253" w:id="317"/>
+        <w:t>      Footnote. Article 67 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.01.2023 № 184-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1311" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 53-1. The tasks of biosphere reserves</w:t>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z1254" w:id="318"/>
+        <w:t xml:space="preserve"> Article 68. Special aspects of creation of the state nature sanctuaries </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z1312" w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State nature sanctuaries shall be created on the fields of lands of all categories without their withdrawal from the owners of land fields and land users.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="359"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Borders of the state nature sanctuaries shall be established according to the borders of the land fields of the owners and land users or according to the natural geographic boundaries and shall be designated by special signs afield.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Owner of a land field or land user shall be obliged to ensure the right of restricted intended use of the land field on which the state nature sanctuary is located.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Restrictions of economic activity of the owners of land fields and land users in a territory of a state nature sanctuary shall be established by decisions of local executive bodies of oblasts, cities of republican significance, the capital in the manner provided by the Land Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1313" w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. State nature sanctuaries shall be created as:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="360"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) termless – without specification of terms of functioning;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) long-term – for the term more than 10 years;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) short-term – for the term less than 10 years.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1314" w:id="361"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Environmental institutions, state forestry institutions, specialized wildlife conservation organizations, to which state nature preserves are assigned, take measures for the protection and restoration of objects of the state natural reserve fund located in them through special security services in accordance with article 32 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 68 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1315" w:id="362"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 53-2. Functional zoning and protection regime of biosphere reserves</w:t>
-[...75 lines deleted...]
-    <w:bookmarkStart w:name="z1255" w:id="319"/>
+        <w:t xml:space="preserve"> Article 69. Special aspects of regime of protection and use of the state nature sanctuaries</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z1316" w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In state nature preserves, the following activities are prohibited:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="363"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) in the complex state nature sanctuaries – economic activity creating threatening to preservation of natural complexes, introduction of alien species of plants and animals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) hunting, catching, by any manner of means, of animals, except for fish, introduction of alien species of animals, destruction of nests, burrows, lairs and other habitats, collection of eggs, except for cases of removal for the purposes of scientific research, reproduction and land reclamation by the permission of the authorized body - in zoological state nature preserves;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) in botanical state nature sanctuaries – grazing of livestock, haying, all the types of forest felling, gathering of flowers, excavation of roots, nodules and bulbs of plants, starting fires, ride and movement out of existing roads of transport vehicles, introduction of alien species of plants and animals, equally as the other actions causing or that may cause damage and destruction of vegetation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) in hydrogeological state nature sanctuaries – extraction of rock, gravel, sand and other mineral resources, destruction of caves, performance of earthwork operations, actions that may cause a change of natural hydrological regime, surveying works and scientific researches linked with violation of natural components of a state nature sanctuary.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1317" w:id="364"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. In complex state nature reserves, hunting and fishing shall be allowed by the authorized state body in the field of protection, reproduction and use of wildlife within the permissible volume of withdrawal of wildlife objects that do not threaten the conservation of objects of the state nature reserve fund, on the basis of biological substantiation.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z1318" w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2. In zoological state nature preserves, agricultural activity (cultivation of crops, haymaking, livestock grazing) and beekeeping are permitted under the condition of obeying the established regime.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="365"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-3. In order to ensure the safety of the population and prevent harm to the environment in state nature reserves, it shall be permitted to carry out work on the reconstruction, major repairs, and liquidation of main pipelines located on the territories of state nature reserves.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1319" w:id="366"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Special aspects of regime of the state nature sanctuaries shall be determined by a passport.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="366"/>
+    <w:bookmarkStart w:name="z1320" w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. State nature sanctuaries may be used in scientific, environmental and educational, touristic, recreation and restricted economic purposes.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="367"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Owners of land fields and land users shall have the right to carry out economic activity in the state nature sanctuaries in compliance with established restrictions.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 69 as amended by the Law of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 26.06.2025 № 198-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1321" w:id="368"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 10. STATE ZOOLOGICAL PARKS</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1256" w:id="320"/>
+        <w:t xml:space="preserve"> Chapter 15. STATE PRESERVED AREAS</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z1322" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 54. Definition and grounds of activity of a state zoological park</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z1259" w:id="323"/>
+        <w:t xml:space="preserve"> Article 70. Definition, purposes and tasks of a state preserved area</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="369"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State preserved area – especially protected natural area with differentiated types of protection regime intended for preservation and restoration of the objects of the state natural conservation fund and biological diversity on the land fields and aquatic areas reserved for the state natural conservations, state national nature parks, state nature sanctuaries.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1323" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 55. Zoning and special aspects of protection of the state zoological parks</w:t>
-[...115 lines deleted...]
-    <w:bookmarkStart w:name="z1262" w:id="326"/>
+        <w:t xml:space="preserve"> Article 71. Procedure for creation of the state preserved zones</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="370"/>
+    <w:bookmarkStart w:name="z1324" w:id="371"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State preserved areas shall be declared on the land fields of all the categories without their withdrawal from the owners of land fields and land users.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z1325" w:id="372"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Owner of a land field or land user shall be obliged to ensure the right of restricted intended use of the land field on which a state preserved area is located.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="372"/>
+    <w:bookmarkStart w:name="z1326" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 56. Breeding of animals in the state zoological parks</w:t>
-[...62 lines deleted...]
-    <w:bookmarkEnd w:id="329"/>
+        <w:t xml:space="preserve"> Article 72. Special aspects of protection and use of the state preserved areas</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z1327" w:id="374"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. In the state preserved areas, the activity shall be prohibited in case if it may cause changes of a natural image of protected landscapes or violation of a stability of environmental systems or threatens to preservation and reproduction of especially protected natural resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="374"/>
+    <w:bookmarkStart w:name="z1328" w:id="375"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. State preserved areas shall include the fields with reservation and protection types of regime, as well as with regulated regime of economic activity.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkStart w:name="z1329" w:id="376"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. State preserved areas may be used in all the purposes provided for especially protected natural areas, considering the special aspects of types of their protection regimes.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="376"/>
+    <w:bookmarkStart w:name="z1330" w:id="377"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Restrictions to economic activity of the owners of land fields and land users in the state preserved areas shall be established by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z1331" w:id="378"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Environmental institutions, state forestry institutions, specialized wildlife conservation organizations, to which state protected areas are assigned, take measures for the protection and restoration of objects of the state natural reserve fund located in them through special security services in accordance with article 32 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="378"/>
+    <w:bookmarkStart w:name="z1332" w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. In a territory of the state preserved areas, the geological survey, prospecting of mineral resources shall be permitted in concurrence with the authorized body considering the special environmental requirements established by the Environmental Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="379"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Extraction of mineral resources shall be allowed in exceptional cases on the basis of the decision of the Government of the Republic of Kazakhstan at the recommendation of the authorized body for the study of the subsoil, agreed with the authorized body, taking into account special environmental requirements, established by the Environmental Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Footnote. Article 72 as amended by the Law of the Republic of Kazakhstan dated 9 January 2007 № 213 (the order of enforcement sees Article 2); dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 12.27.2017 № 126-VI (shall be enforced upon expiry of six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 73. State preserved area in the northern part of the Caspian Sea</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1334" w:id="380"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Aquatic area of the eastern part of the Northern Caspian Sea with Volga and Ural rivers estuaries (within the Republic of Kazakhstan) is included into the state preserved area of the northern part of the Caspian Sea intended for preservation of fish resources, ensuring of optimal living environment and natural reproduction of sturgeons and other valuable fish species.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z1335" w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In a state preserved area in the northern part of the Caspian Sea, the possibilities for development of fishing industry, water transport, state geological survey, intelligence and extraction of raw hydrocarbons shall be ensured in consideration of special environmental requirements established by the Environmental Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="381"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 73 as amended by the Law of the Republic of Kazakhstan dated 9 January 2007 № 213 (the order of enforcement see Article 2).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 73-1. Types of objects of the state natural reserve fund</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The objects of the state natural reserve fund shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) especially valuable plantings of the state forest fund;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) wetlands;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) key bird areas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) unique natural water bodies or their sections;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) subsoil plots of special ecological, scientific, historical, cultural and recreational value;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) rare and endangered species of plants and animals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) unique single objects of the plant world, having special scientific and (or) historical and cultural significance.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 16 is supplemented by Article 73-1 in accordance with the Law of the Republic of Kazakhstan dated 02.01.2023 № 184-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1336" w:id="382"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 16. OBJECTS OF THE STATE NATURAL CONSERVATION FUND</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z1337" w:id="383"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 74. Especially valuable plantings of the state forest fund</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkStart w:name="z1338" w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Especially valuable plantings of the state forest fund shall include valuable forest areas, fruit-tree plantings, areas of riparian and subalpine forests that may be included into the composition of especially protected natural areas or included into the following categories of especially protected natural areas:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="384"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) forest fields having scientific significance including forest genetic reserves;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) nut production zones;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) subalpine forests.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1339" w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In the fields of especially valued plantings of the state forest fund, the reserve or protection regime of their protection and use shall be established in accordance with this Law and the forest legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="385"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 75. Wetlands</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1402" w:id="386"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Wetlands are natural and artificial reservoirs on the territory of the Republic of Kazakhstan, including marine areas, which serve as reserves for a significant population of species (subspecies) of plants or semiaquatic animals, primarily migratory waterfowl, including rare and endangered species of plants and animals, representing an international and republican resource.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkStart w:name="z1403" w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. According to their importance, wetlands shall be divided into those of international importance and those of national importance. They may be included in the existing specially protected natural areas or new specially protected natural areas may be created on their basis in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="387"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The list of wetlands of international importance shall be formed in accordance with international agreements to which the Republic of Kazakhstan is a party.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Lists of wetlands of international importance and wetlands of republican significance shall be approved by the authorized state body in the field of protection, reproduction and use of wildlife.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1404" w:id="388"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Reserve and (or) custom-made regimes or a regulated regime of economic activity shall be established on wetlands, ensuring the protection and restoration of habitats for waterfowl.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z1405" w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. On wetlands, measures shall be envisaged for the protection and reproduction of species of the animal world, including rare and endangered ones. To ensure the conservation of wetlands, the authorized state body in the field of protection, reproduction and use of wildlife shall approve plans for their development.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="389"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 75 as amended by the Law of the Republic of Kazakhstan dated 02.01.2023 № 184-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 75-1. Important bird areas</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1407" w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. A key bird area is an area that serves as a place of concentration for one or more species of birds during the nesting period, moulting on wintering grounds or resting during migration.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="390"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Areas of great scientific and educational importance may be classified as key ornithological territories. Natural habitats and artificially created objects may serve as key ornithological territories: reservoirs, ponds, artificial forest plantations in treeless areas, and others characterized by a high species diversity and abundance of birds.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1408" w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Important bird areas of Kazakhstan shall be part of the national and international network of Key bird areas. With the assistance of the authorized state body in the field of protection, reproduction and use of wildlife in the republic, a catalogue of key ornithological territories of the country shall be published and periodically updated, which contains data on their spatial distribution and a description of these territories.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="391"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 16 is supplemented by Article 75-1 in accordance with the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); as amended by the Law of the Republic of Kazakhstan dated 02.01.2023 № 184-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 76. Unique natural water objects or their fields</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1348" w:id="392"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Unique natural water objects or their fields shall include seas, rivers, lakes, glaciers and other surface water objects or their parts having especial environmental, scientific, historical and cultural, recreation significance.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkStart w:name="z1349" w:id="393"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Depending on significance, the unique natural water objects or their fields shall be included into the composition of the lands of especially protected natural areas of republican or local significance, as well as separate types of especially protected natural areas may be created within their borders.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z1350" w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Reserve, protection or regulated types of regimes of water use shall be established in unique natural water objects or their fields ensuring their protection in accordance with this Law and water legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="394"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 77. Fields of subsoil representing especial environmental, scientific, historical and cultural, recreation value</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1352" w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Fields of subsoil representing especial environmental, scientific, historical and cultural, recreation value shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="395"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) geological objects – natural and artificial exposures in which there are reference or specific sections, specific tectonic structures, rare rock formations and minerals, meteorites, preserved fossil remains of fauna and flora;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) geomorphological objects – terraces, alluvial lands, caves, ravines, canyons, waterfalls and other forms of relief reflecting demonstrably the processes of bulge forming and having especial value for tourism and recreation;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) hydrogeological objects – subsurface waters and their outcroppings that differ by unique and rare properties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) fields of subsoil with cave drawings, ancient mine workings and other objects on use of subsoil having historical, archeological and ethnographic significance.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1353" w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In the fields of subsoil representing especial environmental, scientific, historical and culture, recreation value, any activity threatening to preservation of geological, geomorphological and hydrogeological objects of the state natural conservation fund shall be prohibited in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="396"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 78. Rare and endangered species of plants and animals</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1355" w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The list of rare and endangered species of plants and animals shall be approved by the Government of the Republic of Kazakhstan and shall be formed by related groups.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="397"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4. Is excluded by the Law of the Republic of Kazakhstan dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>1-1. excluded by the Law of the Republic of Kazakhstan dated 02.01.2023 № 184-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1357" w:id="398"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Protection of rare and endangered species of plants and animals shall be carried out by the state. Individuals and legal entities shall be obliged to take measures on their protection.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="398"/>
+    <w:bookmarkStart w:name="z1409" w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Species of plants and animals, the number and conditions of sustainable existence of which have been restored to the limits that exclude a threat to their reproduction and preservation of the gene pool in a state of natural freedom, shall be subject to exclusion from the list of rare and endangered species of plants and animals.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="399"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 56 as amended by the Law of the Republic of Kazakhstan dated 04.12.2015 № 435-V (вводится в действие с 01.01.2016); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Is excluded by the Law of the Republic of Kazakhstan dated 25.01.2012 N. 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1267" w:id="330"/>
+    <w:bookmarkStart w:name="z1359" w:id="400"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Seizure of rare and endangered species of plants and animals, their parts or derivatives shall be carried out based on the decision of the Government of the Republic of Kazakhstan in accordance with the laws of the Republic of Kazakhstan "On flora" and "On protection, reproduction and use of wildlife".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 78 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 05.11.2022 № 157-VII (shall come into effect ten calendar days after the day of its first official publication); dated 02.01.2023 № 184-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...83 lines deleted...]
-    <w:bookmarkEnd w:id="334"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 79. Unique single objects of plant world having especial scientific and (or) historical and cultural significance</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1361" w:id="401"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Unique single objects of plant world having especial scientific and (or) historical and cultural significance shall include single specimens and (or) separate groups of trees, bushes and herbage plants characterizing by unique properties (history of origin, life duration, form and size of body, top, sizes of flowers, fruits and seeds, other properties) being in natural environment or in artificial conditions that represent scientific interest and (or) historical and cultural significance.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z1362" w:id="402"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Selection of unique single objects of plant world having especial scientific and (or0 historical and cultural significance, as objects of the state natural conservation fund shall be carried out upon conduct of land use planning, forest planning, urban planning works.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="402"/>
+    <w:bookmarkStart w:name="z1363" w:id="403"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Protection of unique single objects of plant world having especial scientific and (or) historical and cultural significance shall be carried out by the state. Individuals and legal entities shall be obliged to take measures on protection of unique single objects of plant world having especial scientific and (or) historical and cultural significance declared as objects of the state natural conservation fund.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z1364" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 17. ELEMENTS OF ENVIRONMENTAL NETWORK LINKED WITH</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>A SYSTEM OF ESPECIALLY PROTECTED NATURAL AREAS</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="404"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 80. Definition of elements of environmental network linked with a system of especially protected natural areas</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1366" w:id="405"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Elements of environmental network are the natural complexes representing a set of the land fields, water surface and air space positionally connected between each other that on condition of their environmental systems and own location are linked with a system of especially protected natural areas and ensure stability of natural and cultural landscapes, preservation of biological diversity of the territory of the country.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkStart w:name="z1367" w:id="406"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Elements of environmental network shall include the land fields of health-improving and recreation purpose, protective zones of especially protected natural areas, environmental corridors, state forest fund, water protection zones, water objects sheets and other protected fields of natural objects, as well as hunting lands.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="406"/>
+    <w:bookmarkStart w:name="z1368" w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Procedure for establishment and use of the land fields of health improving and recreation purpose, state forest fund, water protection zones and water objects sheets, hunting lands, fishery waters shall be regulated by the special legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="407"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 81. Environmental corridors</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1370" w:id="408"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Ecological corridors are created on the parcels of lands of all categories without withdrawing them from landowners and land users to ensure spatial communication between specially protected natural areas and other elements of the ecological network in order to preserve objects of the state natural reserve fund, biological diversity, to protect and arrange natural ways of migration of animals and spread of plants that live and grow in specially protected natural areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="408"/>
+    <w:bookmarkStart w:name="z1371" w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In the fields of environmental corridors, the regulated regime of using these lands ensuring preservation of wild animals at the places of their temporary habitation, passages during migration, preservation of the habitats of wild plants shall be established.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="409"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Special aspects of the regime of environmental corridors shall be determined by a passport of especially protected natural area.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1372" w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Decision on creation of environmental corridor shall be made by local executive bodies of oblasts, cities of republican significance, the capital on suggestion of the natural scientific rationale.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="410"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Borders of environmental corridors shall be established according to the natural geographic boundaries and shall be designated by special signs afield.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ecological corridors are protected and managed by environmental institutions and specialized wildlife conservation organizations. The assignment of ecological corridors to environmental institutions and specialized wildlife conservation organizations is carried out by the decision of the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1373" w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. General scheme of organization of territory of the Republic of Kazakhstan, multiregional schemes of territorial development, complex schemes of urban planning and other urban planning documentation concerning a territory of environmental corridors shall be subject to coordination with the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="411"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 57 as amended by the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
+        <w:t>      Footnote. Article 81 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1272" w:id="335"/>
+    <w:bookmarkStart w:name="z1374" w:id="412"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 11. STATE BOTANICAL GARDENS</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z1273" w:id="336"/>
+        <w:t xml:space="preserve"> Chapter 18. FINAL CONCLUSIONS</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="412"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 82. Compensation for harm inflicted by a breach of the legislation of the Republic of Kazakhstan in the field of especially protected natural areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Individuals and legal entities that inflicted harm to especially protected natural areas and objects of the state natural conservation fund shall be obliged to compensate for it to environmental organizations in accordance with the legislation of the Republic of Kazakhstan in full measure, in amount of expenses for restoration of especially protected natural area and objects of the state natural conservation fund considering the incurred losses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 83. Liability for the breach of the legislation of the Republic of Kazakhstan in the field of especially protected natural areas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Breach of the legislation of the Republic of Kazakhstan in the field of especially protected natural areas shall entail liability established by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 83 is in the wording of the Law of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement sees Article 2).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1377" w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 58. Definition and main activity of a state botanical garden</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z1276" w:id="339"/>
+        <w:t xml:space="preserve"> Article 84. International cooperation in the field of especially protected natural areas</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="413"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      International cooperation in the field of especially protected natural areas shall be carried out in accordance with the legislation of the Republic of Kazakhstan and international treaties ratified by the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 84-1. Legal and social protection of officials and specialists of environmental institutions</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1379" w:id="414"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Officials and specialists of environmental institutions are subject to legal and social protection in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="414"/>
+    <w:bookmarkStart w:name="z1380" w:id="415"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Officials, specialists and employees of environmental institutions operating in rural areas shall be set at least twenty-five percent higher official salaries in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="415"/>
+    <w:bookmarkStart w:name="z1381" w:id="416"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Officials and specialists of environmental institutions are provided with land plots for livestock grazing and haymaking by the decision of local executive bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="416"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Footnote. Article 84-1 as amended by the Law of the Republic of Kazakhstan dated 26.06.2025 dated № 198-VIII (shall enter into force dated 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3729 lines deleted...]
-    <w:bookmarkStart w:name="z1383" w:id="444"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 84-2. Transitional provisions</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1383" w:id="417"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The provisions of parts two, three, four and five </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">of paragraph 2 of </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 23 of this Law shall be applied for the purposes of extraction of solid minerals (with the exception of common minerals) exclusively at a deposit discovered in a subsoil plot located within an exploration site or geological allotment under a contract for exploration of solid minerals or a license for the exploration of solid minerals, concluded or issued before the entry into force of this Article.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="444"/>
-    <w:bookmarkStart w:name="z1384" w:id="445"/>
+    <w:bookmarkEnd w:id="417"/>
+    <w:bookmarkStart w:name="z1384" w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. The prohibition established by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">subparagraph 3) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>of paragraph 1 of Article 48 of this Law shall not apply to the contracts and licenses concluded and issued before the entry into force of this Article for conducting operations for the exploration or production of solid minerals (with the exception of common minerals).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="445"/>
+    <w:bookmarkEnd w:id="418"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The provisions of subparagraph 5) of part two of paragraph 2 of Article 23 of this Law shall apply to the transfer of lands of specially protected natural areas on which healthcare and educational facilities, operating cemeteries, sewage treatment facilities, and power transmission lines that functioned before the creation and expansion of specially protected natural areas are located. In the subsequent transfer of reserve lands to lands of other categories, it shall be prohibited to change the intended purpose of the land plot that does not correspond to its intended and actual use.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -21707,108 +21653,107 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. The law is supplemented by Article 84-2 in accordance with the Law of the Republic of Kazakhstan dated 02.01.2021 № 399-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 26.06.2025 № 198-VIII (shall come into effect upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1385" w:id="446"/>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z1386" w:id="447"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 85. Order of enforcement of this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1386" w:id="419"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. This Law enters into force from the date of its official publication, with the exception of Article 32 that enters into force from 1 January 2007.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="447"/>
-    <w:bookmarkStart w:name="z1387" w:id="448"/>
+    <w:bookmarkEnd w:id="419"/>
+    <w:bookmarkStart w:name="z1387" w:id="420"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The Law of the Republic of Kazakhstan dated 15 July 1997 “On especially protected natural areas” (The Bulletin of the Parliament of the Republic of Kazakhstan, 1997, № 17-18, Article 215; 1999, № 11, Article 357; 2001, № 3, Article 20; № 24, Article 338; 2004, № 10, Article 57; № 23, Article 142; 2006, № 3, Article 22) shall be deemed to have lost force.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="448"/>
+    <w:bookmarkEnd w:id="420"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="12000"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="12000" w:type="dxa"/>
             <w:tcBorders/>
@@ -21946,55 +21891,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -22316,35 +22261,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>