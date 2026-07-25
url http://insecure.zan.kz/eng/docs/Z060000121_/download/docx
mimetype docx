--- v0 (2025-11-13)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d04093d" w14:textId="d04093d">
+    <w:p w14:paraId="2046529" w14:textId="2046529">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,65 +145,55 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan dated 16 January 2006 No. 121.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...13 lines deleted...]
-        <w:t>Unofficial translation</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law regulates the social relations related to the participation of jurors in criminal proceedings, defines the legal status, guarantees of independence, legal, economic and organisational bases of maintenance of jurors’ activity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -698,120 +688,120 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Article 4. Unified list of candidates for jurors </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z116" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. In order to ensure the participation of citizens of the Republic of Kazakhstan in the process of selecting jurors, a unified list of candidates for jurors shall be formed at the request of the court in electronic form through the information and analytical system of the authorized body in the field of informatization and objects of informatization of "electronic government" in accordance with the legislation of the Republic of Kazakhstan on informatization.</w:t>
+      1. To ensure the participation of citizens of the Republic of Kazakhstan in the process of selecting jurors, a single list of candidates for jurors shall be formed at the request of the court in electronic form through the information and analytical system of the "authorized body in the field of digitalization and digital objects of the "digital government" in accordance with the digital legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z117" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. State bodies shall be obliged to submit information to the information and analytical system of the authorized body in the field of informatization to form a unified list of candidates for jurors in accordance with the Laws of the Republic of Kazakhstan.</w:t>
+      2. State bodies shall be obliged to submit information to the information and analytical system of the authorized body in the field of digitalization for the formation of a single list of candidates for jury service in accordance with the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z118" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. A unified list of candidates for jurors shall be formed in alphabetical order. The list shall indicate the surname, first name, patronymic (if it is indicated in the identity document), year of birth (at the age of twenty-five years - an additional day and month) and registration at the place of residence of the candidate for juror.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 4 as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall enter into force from 01.07.2023).</w:t>
+        <w:t>      Footnote. Article 4 as amended by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall enter into force from 01.07.2023); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2519,55 +2509,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2893,31 +2883,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>