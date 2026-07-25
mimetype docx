--- v0 (2025-10-05)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="457f7b6" w14:textId="457f7b6">
+    <w:p w14:paraId="b9439f3" w14:textId="b9439f3">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -657,51 +657,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.01.2021 № 401-VI (shall be enforced from 01.07.2021)</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.01.2021 № 401-VI (shall be enforced from 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z26" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1361,51 +1361,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Footnote. Article 6 as amended by the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-V (shall be enforced from 01.01.2020)</w:t>
+        <w:t>Footnote. Article 6 as amended by the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-V (shall be enforced from 01.01.2020).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z50" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1698,51 +1698,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In case of dispute on the contract of compulsory environmental insurance due to insufficiency of its separate conditions, the dispute shall be resolved in favor of the insurant.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z269" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1. The compulsory environmental insurance contract, at the request of the insured, may be concluded by writing to the insurer or by exchanging electronic information resources between the insured and the insurer.</w:t>
+      4-1. At the request of the policyholder, a compulsory environmental insurance contract may be concluded by means of a written request to the insurer or by exchanging digital resources between the policyholder and the insurer.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z270" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Insurance policy besides the conditions listed in Article 826 of Civil Code of the Republic of Kazakhstan shall contain the amount of limit volume of responsibility of the insurer for one insurance event.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
@@ -1799,101 +1799,101 @@
         </w:rPr>
         <w:t>6. Excluded by the Law of the Republic of Kazakhstan dated 02.01.2021 № 401-VI (shall be enforced from 01.07.2021).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced from 01.01.2019); dated 02.01.2021 № 401-VI (shall be enforced from 01.07.2021); dated 12.07.2022 № 138-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced from 01.01.2019); dated 02.01.2021 № 401-VI (shall be enforced from 01.07.2021); dated 12.07.2022 № 138-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 7-1. Requirements for the insurer and the Internet resources when concluding a contract of compulsory environmental insurance and settling insured cases through the exchange of electronic information resources</w:t>
+        <w:t>Article 7-1. Requirements for the insurer and Internet resources when concluding a compulsory environmental insurance contract and settling insurance claims through the exchange of digital resources</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z273" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. When concluding contracts of compulsory environmental insurance in electronic form and settling insurance cases under them, the Internet resource and (or) the insurer’s information system shall be used for the exchange of electronic information resources between the organization for the formation and maintenance of the database, the insurer and the policyholder (the insured, the beneficiary).</w:t>
+      1. When concluding compulsory environmental insurance contracts in electronic form and settling insurance claims under them, an Internet resource and/or the insurer's digital system are used to exchange digital resources between the organization that creates and maintains the database, the insurer, and the policyholder (insured, beneficiary).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       When submitting an application for concluding a contract of compulsory environmental insurance in electronic form and settling an insured case, the policyholder shall not be required to use specialized software.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1904,51 +1904,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The Internet resource of the organization for the formation and maintenance of the database contains a link to the Internet resource of the insurance organization used for concluding contracts of compulsory environmental insurance and settling insurance cases in electronic form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. The procedure for the exchange of electronic information resources between the organization for the formation and maintenance of the database and the insurer, insurer and policyholder (the insured, the beneficiary) shall be determined by the regulatory legal act of the authorized body for regulation, control and supervision of the financial market and financial organizations.</w:t>
+      2. The procedure for exchanging digital resources between the organization that creates and maintains the database and the insurer, the insurer and the policyholder (insured, beneficiary) shall be determined by the regulatory legal act of the authorized body for regulation, control and supervision of the financial market and financial organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. When concluding a contract of compulsory environmental insurance and settling insured cases under it using the insurer’s Internet resource, the insurer shall be obliged to ensure:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2192,69 +2192,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Requirements for the procedure and content of notifications on the conclusion of a compulsory environmental insurance contract and the settlement of insured cases under it shall be determined by the authorized body for regulation, control and supervision of the financial market and financial organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. When concluding a compulsory environmental insurance contract through the exchange of electronic information resources, the insurance contract shall be considered concluded by the policyholder from the date of payment by the policyholder of the insurance premium (the first insurance premium in the case of paying the insurance premium in installments), unless otherwise provided by the compulsory environmental insurance contract.</w:t>
-[...17 lines deleted...]
-      5. When concluding a compulsory environmental insurance contract through the exchange of electronic information resources, the policyholder shall pay the insurance premium (first insurance premium) after familiarizing himself with the insurance conditions provided for by this Law, thereby confirming his consent to conclude an accession contract on the terms offered to him.</w:t>
+      4. When concluding a compulsory environmental insurance contract through the exchange of digital resources, the insurance contract shall be considered concluded by the policyholder from the date of payment by the policyholder of the insurance premium (the first insurance payment in the case of payment of the insurance premium in installments), unless otherwise provided by the compulsory environmental insurance contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. When concluding a compulsory environmental insurance contract through the exchange of digital resources, the policyholder pays the insurance premium (the first insurance payment) after reviewing the insurance conditions stipulated by this Law, thereby confirming his/her consent to conclude an accession contract on the terms and conditions offered to him.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The insurer shall ensure the opportunity to conclude compulsory environmental insurance contracts and settling the insured cases under them using the insurer’s Internet resource around the clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6169,51 +6169,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      1) Is excluded by the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced upon expiry of ten calendar days after its first official publication).;</w:t>
+        <w:t>      1) Is excluded by the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7618,55 +7618,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>