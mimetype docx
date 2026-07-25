--- v0 (2025-11-16)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e0358ef" w14:textId="e0358ef">
+    <w:p w14:paraId="142a080" w14:textId="142a080">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,55 +145,93 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan dated 7 January, 2005 № 29.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Unofficial translation</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Throughout the text, the words "information and communications infrastructure", "of information and communications infrastructure", "of information security" have been replaced by the words "digital infrastructure", "of digital infrastructure", "cyber security", respectively, in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into effect upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law regulated public relation in the field of organization of defence and Armed Forces of the Republic of Kazakhstan, functions and powers of the state bodies in ensuring of defence capacity of country, rights and obligations of citizens and organizations in the scope of defence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -513,69 +551,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) the automated control system of military designation – system, intended for the collection, working, storage, search, propagation, transfer and assignment to information with the application of a firmware complex for making of a decision, planning, setting and of bringing the tasks to the troops (forces), control of their performance for purposes of the command of troops (forces) in the peaceful and military time;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11-1) information and communication infrastructure for military purposes - a set of facilities of information and communication infrastructure that ensure the functioning of the military organization of the state;</w:t>
-[...17 lines deleted...]
-      11-2) unified operator of information and communication infrastructure for military purposes - a legal entity with one hundred percent participation of the state, which is entrusted with the functions of project management for the creation of facilities of information and communication infrastructure for military purposes, as well as functions for their implementation, maintenance, development, integration and systematic and maintenance support, provision of consulting assistance to the entities of the military information and communication infrastructure of state bodies and ensuring compliance with the information security of the military information and communication infrastructure;</w:t>
+      11-1) digital infrastructure for military purposes – a set of digital infrastructure objects that ensure the functioning of the military organization of the state;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11-2) unified operator of military digital infrastructure - a legal entity with 100% state participation, which is entrusted with the functions of managing projects for the creation of military digital infrastructure facilities, as well as the functions of their implementation, support, development, integration and system-technical maintenance, providing consulting assistance to entities of military digital infrastructure of state bodies and ensuring compliance with the cyber security of military digital infrastructure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) military property - defence facilities, all kinds of armaments, military equipment, special funds and other property, located on the right of operative management of state institutions of the Armed Forces of the Republic of Kazakhstan, of the other troops and military formations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -993,95 +1031,95 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      33) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№. 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication);</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      34) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№. 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication);</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1135,183 +1173,183 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      37) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№. 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication);</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      38) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№. 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication);</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      39) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№. 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication);</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      40) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№. 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication);</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1396,102 +1434,86 @@
       45) military action-complex strategic actions scale (including fighting) with all branches of the Armed Forces to carry out combat missions when repelling aggression; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46) war-time period between the announcement of a State of war or the actual outbreak of hostilities until the announcement of the cessation of hostilities, but not before their actual termination;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...50 lines deleted...]
-        <w:t xml:space="preserve"> 344-VI (shall come into effect ten calendar days after the day of its first official publication);</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      47) Excluded by the Law of the Republic of Kazakhstan dated 10.06.2020 № 344-VI (shall come into effect ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48) fighting-organized actions of military units, formations and units while performing combat tasks running relevant organs of military administration. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2899,139 +2921,139 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      3) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№. 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication);</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      4) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№. 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication);</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      5) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№. 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication);</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3073,143 +3095,143 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) organize equipment and provision of Armed Forces, other troops and military formations by ammunition, military equipment and material and technical resources; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-1) determine a unified operator of information and communication infrastructure for military purposes;</w:t>
+      8-1) define unified operator of digital infrastructure for military purposes;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      9) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№. 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication); </w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication); </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      10) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№. 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication);</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      11) approve the categories of material assets;</w:t>
       </w:r>
@@ -3233,51 +3255,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      11) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№. 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication); </w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication); </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      12) Excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced upon expiry of ten calendar days after the date of its first official publication);</w:t>
       </w:r>
@@ -3475,51 +3497,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      19) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№. 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication);</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3591,51 +3613,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      23) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№. 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication);</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3677,51 +3699,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24-2) approve, in agreement with the President of the Republic of Kazakhstan, a list of alienated defense facilities under public-private partnership agreements;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      24-3) approve the pricing rules for military goods (products), dual-use goods (products) (applications), military works and military services as part of the operation of the military information and communication infrastructure assigned to a single information and communication operator military infrastructure;</w:t>
+      24-3) approves the pricing rules for military goods (products), dual-use (use) goods (products), military works and military services within the framework of ensuring the functioning of the military digital infrastructure assigned to the unified operator of the military digital infrastructure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) exercise other functions, imposed on it by the Constitution, the Laws of the Republic of Kazakhstan and acts of the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4919,95 +4941,95 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      2) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication); </w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication); </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      3) Is excluded by the Law of the Republic of Kazakhstan dated 18.03.2019 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 237-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty one calendar days after its first official publication);</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of twenty-one calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8593,87 +8615,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-28) develop a list of alienated defense facilities under public-private partnership agreements;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      26-29) develop pricing rules for military goods (products), dual-use goods (products) (applications), military works and military services as part of the operation of the military information and communication infrastructure assigned to a single information and communication operator military infrastructure;</w:t>
-[...35 lines deleted...]
-      26-31) develop and approve a list of facilities of information and communication infrastructure for military purposes, assigned to a unified operator of information and communication infrastructure for military purposes, except for facilities of information and communication infrastructure for military purposes of special state bodies;</w:t>
+      26-29) develop pricing rules for military goods (products), dual-use (use) goods (products), military works and military services within the framework of ensuring the functioning of the military digital infrastructure assigned to the unified operator of the military digital infrastructure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-30) develop and approve the rules for the operation of unified operator of digital infrastructure for military purposes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26-31) develop and approve a list of military digital infrastructure facilities assigned to unified operator of military digital infrastructure, with the exception of military digital infrastructure facilities of special government agencies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-32) develop and approve regulations on military communications bodies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10295,87 +10317,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Provision rates of other troops and military formations shall be approved by the chief executive officers of relevant state bodies in coordination with the central authorized body on budget planning.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Other troops and military formations develop and submit for approval to the Ministry of Defence a list of military information and communication infrastructure facilities assigned to a single military information and communication infrastructure operator.</w:t>
-[...35 lines deleted...]
-      The list of facilities of information and communication infrastructure for military purposes of special state bodies assigned to a unified operator of information and communication infrastructure for military purposes shall be determined by the first heads of special state bodies.</w:t>
+      5. Other troops and military formations develop and submit for approval to the Ministry of Defense a list of military digital infrastructure facilities assigned to unified operator of military digital infrastructure.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The military-purpose information and communications infrastructure of special government agencies may be assigned to the servicing of unified operator of the military-purpose digital infrastructure by decision of the special government agencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The list of military-purpose digital infrastructure facilities of special government agencies assigned to the unified operator of military-purpose digital infrastructure shall be determined by the top leaders of special government agencies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -11350,55 +11372,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>