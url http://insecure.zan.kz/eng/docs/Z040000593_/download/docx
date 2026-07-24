--- v0 (2025-11-17)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="54df6b6" w14:textId="54df6b6">
+    <w:p w14:paraId="3d27f20" w14:textId="3d27f20">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -167,51 +167,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Throughout the text the words “on the water reservoirs (plots)”, “of the water reservoirs (plots)”, “the water reservoirs (plots)”, “to the water reservoirs (plots)” are respectively substituted by the words “on the water reservoirs  and (or) plots”, “of the water reservoirs  and (or) plots”, “the water reservoirs  and (or) plots”, “to the water reservoirs  and (or) plots” by the Law of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); after the words “of the state control” and “the state control” are respectively supplemented by the words “and the supervision” and “and the supervision” by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      Footnote. Throughout the text the words “on the water reservoirs (plots)”, “of the water reservoirs (plots)”, “the water reservoirs (plots)”, “to the water reservoirs (plots)” are respectively substituted by the words “on the water reservoirs  and (or) plots”, “of the water reservoirs  and (or) plots”, “the water reservoirs  and (or) plots”, “to the water reservoirs  and (or) plots” by the Law of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); after the words “of the state control” and “the state control” are respectively supplemented by the words “and the supervision” and “and the supervision” by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      throughout the text, the words “information system,” “information systems” and “to information systems” shall be replaced respectively with the words “digital system”, “digital systems”, “to digital system” in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 No. 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law regulates public relations in the field of protection, reproduction, and use of the animal world, as well as the preservation and reproduction of Kazakh breeds of dogs, and is directed at ensuring the conditions for preserving the animal world and its biological diversity, the sustainable use of the animal world objects in order to satisfy environmental, economic, aesthetic and other needs of a person, taking into account the interests of current and future generations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3734,51 +3752,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       State monitoring of fish and other aquatic animals is a system capable of ensuring the collection and timely processing of information on caught, purchased, farmed fish or other aquatic animals, wholesale and retail sales of fish and other aquatic animals, export and import in order to timely detect and prevent sale of fish and other aquatic animals of illegal origin.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Fishery subjects shall be registered in the information system for monitoring fish and other aquatic animals and enter data and information into it in the manner determined by the authorized body in the field of fisheries.</w:t>
+      Fishery entities shall be registered in the digital system for monitoring fish and other aquatic animals and shall enter data and information into it in accordance with the procedure determined by the authorized body in the field of fisheries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       State monitoring of fish and other aquatic animals shall be carried out by the authorized body in the field of fisheries together with local executive bodies in accordance with the rules for monitoring fish and other aquatic animals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -22279,51 +22297,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The following sources of information shall be used to form semi-annual plans for conducting periodic inspections:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) results of monitoring reports and information, including through automated information systems;</w:t>
+      1) the results of monitoring reports and information, including through automated digital systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) the results of the analysis of information submitted by state bodies at the request of the department of the authorized body or the department of the authorized body in the field of fisheries and (or) their territorial subdivisions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23593,51 +23611,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) have unimpeded access to the territory and premises of the inspected state body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) receive documents (information) on paper and electronic media or copies thereof for inclusion in the report on the results of inspection or remote control, as well as access to automated databases (information systems) in accordance with the subject of the inspection;</w:t>
+      2) to obtain documents (information) on paper and electronic media or copies thereof for attachment to the report on the results of the inspection or remote control, as well as access to automated databases (digital systems) in accordance with the subject matter of the inspection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) involve specialists, consultants and experts;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -23863,51 +23881,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ensure unhindered access of officials of the department of the authorized body or the department of the authorized body in the field of fisheries or their territorial subdivisions to the territory and premises of the inspected state body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) in compliance with the requirements for the protection of commercial, tax or other secrecy protected by the Law of the Republic of Kazakhstan, submit documents to officials of the department of the authorized body or the department of the authorized body in the field of fisheries (information) on paper and electronic media or copies thereof for inclusion in the conclusion on the results of verification or remote control, as well as access to automated databases (information systems) in accordance with the subject of verification or remote control;</w:t>
+      2) while complying with the requirements for the protection of commercial, tax, or other secrets protected by the laws of the Republic of Kazakhstan, to provide officials of the department of the authorized body or the department of the authorized body in the field of fisheries with documents (information) on paper and electronic media, or copies thereof, for attachment to the report on the results of the inspection or remote control, as well as access to automated databases (digital systems) in accordance with the subject matter of the inspection or remote control;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) make a note on receipt of the order of an inspection appointmrnt on the day the inspection starts and of the conclusion on the results of the inspection or remote control on the day of their completion;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26675,55 +26693,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>