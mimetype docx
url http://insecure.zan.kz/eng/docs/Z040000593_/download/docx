--- v1 (2026-07-24)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3d27f20" w14:textId="3d27f20">
+    <w:p w14:paraId="7c3d050" w14:textId="7c3d050">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -185,205 +185,181 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Throughout the text the words “on the water reservoirs (plots)”, “of the water reservoirs (plots)”, “the water reservoirs (plots)”, “to the water reservoirs (plots)” are respectively substituted by the words “on the water reservoirs  and (or) plots”, “of the water reservoirs  and (or) plots”, “the water reservoirs  and (or) plots”, “to the water reservoirs  and (or) plots” by the Law of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); after the words “of the state control” and “the state control” are respectively supplemented by the words “and the supervision” and “and the supervision” by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      throughout the text, the words “information system,” “information systems” and “to information systems” shall be replaced respectively with the words “digital system”, “digital systems”, “to digital system” in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 No. 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
-[...17 lines deleted...]
-      This Law regulates public relations in the field of protection, reproduction, and use of the animal world, as well as the preservation and reproduction of Kazakh breeds of dogs, and is directed at ensuring the conditions for preserving the animal world and its biological diversity, the sustainable use of the animal world objects in order to satisfy environmental, economic, aesthetic and other needs of a person, taking into account the interests of current and future generations.</w:t>
+      throughout the text, the words “information system,” “information systems” and “to information systems” shall be replaced respectively with the words “digital system”, “digital systems”, “to digital system” in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The Preamble as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 1. General provisions Article 1. Basic concepts used in this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The following basic concepts shall be used in this Law:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Preamble as amended by the Law of the Republic of Kazakhstan dated 03.01.2023 № 185-VII (shall be enforced from 01.07.2023).</w:t>
+        <w:t>      1) as excluded by the Law of the Republic of Kazakhstan dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...74 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) name plate - a sign indicating the name and boundaries of hunting farms, reproduction plots and zones of peace, fisheries waters and (or) plots, as well as the terms and places, prohibited for hunting and fishing;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) wild breeding - breeding of species of animals that shall be objects of hunting in captivity and (or) semi-free conditions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) a hunter – an individual, obtained the right to hunt in the manner established by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1119,51 +1095,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) derivative – derivative animal and products, made from it and its derivative;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      34) game breeding – animals breeding, that are the object of hunting, the subjects of hunting farm;</w:t>
+      34) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35) animals – wild animals (mammals, birds, reptiles, amphibians, fishes, shellfish, insects and other), being in a state of natural freedom on land, water, atmosphere and soil;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1227,51 +1203,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       38-1) wildlife monitoring is a system of observation, assessment and forecasting of the state and dynamics of wildlife for the purpose of state management in the field of protection, reproduction and use of wildlife and conservation of biodiversity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      39) removal of wildlife objects – extraction (hunting, catching, shooting, gathering, slaughtering) from the habitat of animals living in a state of natural freedom, their parts and derivatives on the basis of a permit for the use of wildlife or a permit for the use of fish resources and other aquatic animals;</w:t>
+      39) seizure of wildlife objects - extraction (extraction, fishing, shooting, gathering, fighting) from the habitat of animals living in a state of natural freedom, at all stages of the life cycle, as well as their parts and derivatives on the basis of a permit for the use of the animal world or a permit for the use of fish resources and other aquatic animals, with the exception of capturing animals for research purposes for tagging, ringing and taking samples with their subsequent release into the habitat;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40) artificial breeding of wildlife objects – keeping and breeding animal species in captivity and/or semi-captivity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1497,69 +1473,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) an object of animal world – species or animal population;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      54) introduction of animals - premeditated or accidental distribution of animal species outside the areas (areas of distribution) to the new place for them, where previously these types are not inhabited;</w:t>
+      54) introduction of animals - premeditated or accidental distribution of animal species outside the areas (areas of distribution) to the new place for them, where previously these types are not inhabited</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54-1) limited animal species - animal species that shall be objects of hunting, the seizure of which shall require the establishment of a limit for the seizure of objects of the animal world;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54-2) non-limitable species of animals - widespread species of animals that shall be objects of hunting, with high rates of reproduction, the seizure of which shall not require the establishment of a limit for the seizure of objects of the animal world;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55) reintroduction of animals – premeditated migration of animal species to the previous habitats;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55-1) action plan by species or group of animal species - a long-term action plan aimed at the conservation or restoration, rational use of valuable, rare and endangered species of animals or groups of animal species;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56) reproduction of animal species – natural reproduction of animal species in the natural condition and their artificial breeding;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -1983,51 +2013,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       63-6) a certificate of origin of a Kazakh breed dog (hereinafter-the certificate of origin) is a document containing information about its pedigree;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      64) huntsman - specifically authorized person of hunting service, ensuring protection of animal world in the fixed hunting lands and fisheries waters and (or) plots;</w:t>
+      64) gamekeeper - a special authorized person of the subject of hunting and (or) fishing, who has received appropriate training and protects the wildlife on the assigned hunting grounds and (or) fishery water bodies, and (or) areas;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65) certificate of huntsman – a standard document, certifying the right of huntsman;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2037,50 +2067,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66) hunting service – a structural subdivision of subjects of hunting and fish farm, carrying out functions of protection of animal world on the fixed hunting lands and fisheries waters and (or) plots;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      66-1) bird protection device - a device that shall prevent the death of birds from electric shock and shall be designed to protect power lines from the negative impact of bird life;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       67) wintering pit – a place of mass fish concentration in the winter period in the dredging of the reservoir;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67-1) common water area - the part of the Caspian Sea water area located outside the outer limits of the fisheries zones and used by the states located on the shores of the Caspian Sea;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2485,133 +2533,338 @@
         </w:rPr>
         <w:t>      80) Is excluded by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 399-VI of 02.01.2021 (shall be enacted upon expiration of ten calendar days after its first official publication); № 11-VII of 23.02.2021 (see Art. 2 for the enactment procedure); № 26-VII of 01.04.2021 (shall come into force upon expiration of ten calendar days after its first official publication); № 34-VII of 30.04.2021(shall take effect upon expiration of ten calendar days after its first official publication); № 401-VI of 02.01.2021 (shall be enacted on 01.07.2021); dated 03.01.2023 № 185-VII (shall be enforced from 01.07.2023); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (for the procedure for entry into force, see Article 2).</w:t>
+        <w:t>      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 399-VI of 02.01.2021 (shall be enacted upon expiration of ten calendar days after its first official publication); № 11-VII of 23.02.2021 (see Art. 2 for the enactment procedure); № 26-VII of 01.04.2021 (shall come into force upon expiration of ten calendar days after its first official publication); № 34-VII of 30.04.2021(shall take effect upon expiration of ten calendar days after its first official publication); № 401-VI of 02.01.2021 (shall be enacted on 01.07.2021); dated 03.01.2023 № 185-VII (shall be enforced from 01.07.2023); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (for the procedure for entry into force, see Article 2); dated 19.06.2026 № 317-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 2. The legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of animal world</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 2. The legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of animal world</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of animal world shall be based on the Constitution of the Republic of Kazakhstan and shall consist of this Law and other regulatory legal acts of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. If by the international treaty, ratified by the Republic of Kazakhstan, made other rules than those that contained in this Law, the rules of the international treaty shall be applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 2-1. The aims and objectives of this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The aims of this Law shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ensuring the conditions for the conservation of wildlife and its biological diversity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) regulation of public relations in the field of protection, reproduction and use of wildlife, as well as the preservation and reproduction of Kazakh dog breeds;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) sustainable use of wildlife to meet environmental, economic, aesthetic and other human needs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The objectives of this Law shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ensuring a system of measures for the protection and reproduction of wildlife, as well as the preservation and reproduction of Kazakh dog breeds;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) creating conditions for the sustainable and rational use of wildlife;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) formation of a conscious and responsible attitude among the population towards the conservation of the animal world and its biological diversity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Law as added by the Article 2-1 in accordance with the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 3. The categories of animal world </w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 3. The categories of animal world </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Animal world on its purposive appointment shall be subdivided into the following categories: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2760,60 +3013,61 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 3 as amended by the Law of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement sees Article 2); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 4. Ownership of animal world and objects of animal world</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 4. Ownership of animal world and objects of animal world</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The animal world belongs to the people of Kazakhstan. The State exercises the right of ownership on behalf of the people of Kazakhstan. At the same time, the exercise of the right of ownership by the state shall be implemented through the regime of state ownership in the interests of the people of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4088,114 +4342,120 @@
       9) shall introduce restrictions on international trade in rare and endangered species of animals, their parts and derivatives, bred in captivity and (or) semi-free conditions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) carry out international cooperation in the field of protection, reproduction and use of animal world;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      11) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      12) excluded by the Law of the Republic of Kazakhstan dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 8 is in the wording of the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.01.2023 № 185-VII (shall be enforced from 01.07.2023); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 8 is in the wording of the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.01.2023 № 185-VII (shall be enforced from 01.07.2023); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4242,206 +4502,290 @@
       1. The authorized body shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) form and implement the state policy and carry out cross-sectoral coordination in protection, reproduction and use of wildlife;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      3) develop and approve the regulatory legal acts in the field of protection, reproduction, and use of the animal world, as well as in the field of preservation and reproduction of Kazakh breeds of dogs;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      2) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) develop and approve regulatory legal acts in the field of protection, reproduction and use of wildlife, as well as in the field of preservation and reproduction of Kazakh dog breeds in accordance with the goals and objectives of this Law and the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-1) monitor the registration of dogs of Kazakh breeds conducted in accordance with the Law of the Republic of Kazakhstan “On responsible treatment of animals”; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...46 lines deleted...]
-      5) develop and approve norms and standards in the field of protection, reproduction and use of animal world;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      3-2) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) determines the list of requirements, the violation of which shall entail the application of rapid response measures, and also determines a specific type of rapid response measure in relation to specific violations of the requirements, indicating the period of validity of this measure (if necessary).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The list of requirements, the violation of which entails the application of rapid response measures, includes requirements that are the subject of state control in accordance with Article 143 of the Entrepreneurial Code of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      6) develop and approve samples of uniforms with signs of distinction (without epaulettes), the order of wearing and the norms of providing it to officials of the department of the authorized body and its territorial units exercising state control and supervision in the field of protection, reproduction and use of animal world, as well as workers of State institutions and organizations that directly protect animal world;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      6) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) develop and approve methods for determining rates of payments for the use of wildlife and the amount of compensation for damage caused by violation of the legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of wildlife;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4476,194 +4820,260 @@
       9) issues a conclusion (an authorization document) for the export of wild live animals from the customs territory of the Eurasian Economic Union, including rare and endangered ones; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) issue permits for the import of animal species into the territory of the Republic of Kazakhstan, export and (or) re-export from the territory of the Republic of Kazakhstan, falling under the Convention on International Trade of the endangered species of wild fauna and flora; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      12) develop and approve standard forms of contracts for hunting;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      11) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      12) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) develop and approve a standard form of a plan for the development of hunting entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) develop and approve the standard form of a permit, as well as procedure of its issuance;</w:t>
-[...17 lines deleted...]
-      15) determine the lists of species of animals, referred to the categories, provided by subparagraphs 4), 5) and 6) of paragraph 1 of Article 3 of this Law and transfer them from one category to another, except for assignment to the category of rare and endangered;</w:t>
+      13-1) develop and approve action plans for a species or group of animal species;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      14) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      15) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      16) as excluded by the Law of the Republic of Kazakhstan dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      17) organize and (or) ensure the conduct of scientific research and design and survey work in the field of protection, reproduction and use of animal world on the territory of two or more regions;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      17) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) develop and approve the lists of wetlands of international and republican significance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4842,143 +5252,173 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) verify activity of users of animal world for the purposes of determination of observance of requirements of the legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of animal world;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      26) carry out production in the cases of administrative infractions within the competence, established by the Laws of the Republic of Kazakhstan;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      26) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26-1) prepare and file a claim in court on the issues of protection, reproduction and use of wildlife;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) carry out the state control and supervision in the field of protection, reproduction and use of animal world;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      28) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      29) as excluded by the Law of the Republic of Kazakhstan dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      30) as excluded by the Law of the Republic of Kazakhstan dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
@@ -4999,312 +5439,354 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      30-1) is excluded by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      31) carry out international cooperation in the field of protection, reproduction and use of animal world;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      31) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      32) Is excluded by the Law of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      33) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      34) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35) develop and approve the rules on interfarm hunting management in the territory of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      32) Is excluded by the Law of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015);</w:t>
+        <w:t>      36) Is excluded by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...51 lines deleted...]
-      35) develop and approve the rules on interfarm hunting management in the territory of the Republic of Kazakhstan;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      37) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      38) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      39) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40) develop and approve the rules for accreditation of republican associations of public associations of hunters and hunting entities, conducts their accreditation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      36) Is excluded by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      41)  as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      37) develop and approve instruction on maintaining of accounting of species of animals in the territory of the Republic of Kazakhstan;</w:t>
-[...88 lines deleted...]
-        <w:t>
       42) carry out reception of notifications on the commencement or termination of an activity for artificial breeding of animals, the species of which are included in Annexes I and II of the Convention on International Trade in Endangered Species of Wild Fauna and Flora;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -5352,89 +5834,95 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) develop and approve the rules of assignment of reservoirs to the wetlands of international and republican significance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      46)  as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      47) as excluded by the Law of the Republic of Kazakhstan dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      47-1) as excluded by the Law of the Republic of Kazakhstan dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
@@ -5503,121 +5991,157 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      47-4) as excluded by the Law of the Republic of Kazakhstan dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      48) develop and approve provision on the state protection of animal world;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      48)  as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       49) develop and approve the rules of establishment of restrictions and prohibitions for the use of objects of animal world, their parts and derivatives;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      51) develop the rules of use of special means and service weapons by the state inspectors on protection of animal world and inspectors of specialized organizations on protection of animal world, as well as use of service weapons by huntsmen;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      50)  as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      51)  as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52) develops and approves the rules for issuing permits by the administrative body for import of animal species into the territory of the Republic of Kazakhstan, export and (or) re-export from the territory of the Republic of Kazakhstan, falling under the Convention on International Trade of the endangered species of wild fauna and flora; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -5742,179 +6266,239 @@
       57) develop and approve hunting rules;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       58) develop and approve rules for hunting;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      59) develop and approve the rules of issuance of permissions for the use of animal world;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      59)  as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       60) develop and approve the rules of issuance of permissions for production of introduction, reintroduction and hybridization of animals;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      61) develop and approve the rules of regulation of animal numbers;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      61)  as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       62) make a decision on the introduction of restrictions and prohibitions on the use of wildlife, their parts and derivatives, establish the places and periods of their use on the basis of a biological justification issued by the relevant scientific organizations, subject to state environmental expertise, subject to state environmental expertise;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      63) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      64) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      65) as excluded by the Law of the Republic of Kazakhstan dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      65-1) is excluded by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
@@ -5983,286 +6567,316 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      67) as excluded by the Law of the Republic of Kazakhstan dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      68) develop and approve the list of derivatives;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      68) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69) develop and approve the rules for the keeping, breeding in captivity and semi-freezing of rare and endangered animal species and species subject to the Convention on International Trade in Endangered Species of Wild Fauna and Flora;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      70) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      71) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      72) is excluded by the Law of the Republic of Kazakhstan dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      73) is excluded by the Law of the Republic of Kazakhstan dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      74) organize and ensure reproduction and state registration of wildlife in the reserve fund of hunting grounds;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      74) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       75) issue permissions for production of introduction, reintroduction and hybridization of animals; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76) carry out the state control and supervision of local executive bodies in the field of protection, reproduction and use of animal world;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      76-1) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      77) as excluded by the Law of the Republic of Kazakhstan dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      77-1) as excluded by the Law of the Republic of Kazakhstan dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
@@ -6283,75 +6897,63 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      77-2) as excluded by the Law of the Republic of Kazakhstan dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      77-3) as excluded by the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      77-4) as excluded by the Law of the Republic of Kazakhstan dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -6759,51 +7361,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 is in the wording of the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); of March 29, 2016 № 479-V (shall be enforced upon expiry of ten calendar days after its first official publication); of June 15, 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication) ; № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (the order of enforcement see Art. 2); № 399-VI of 02.01.2021 (shall be enacted ten calendar days after the date of its first official publication); № 11-VII of 23.02.2021 (see Art. 2 for the enactment procedure); № 34-VII of 30.04.2021 (shall be entered into force ten calendar days after its first official publication); № 401-VI of 02.01.2021 (shall take force on 01.07.2021); № 75-VII of 24.11.2021 ( shall enter into force ten calendar days after the date of its first official publication); dated 03.01.2023 № 185-VII (see Article 2 for the procedure of entry into force); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (for enforcement procedure, see Art. 2); dated 12.06.2025 № 194-VIII shall enter into force upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 9 is in the wording of the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); of March 29, 2016 № 479-V (shall be enforced upon expiry of ten calendar days after its first official publication); of June 15, 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication) ; № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (the order of enforcement see Art. 2); № 399-VI of 02.01.2021 (shall be enacted ten calendar days after the date of its first official publication); № 11-VII of 23.02.2021 (see Art. 2 for the enactment procedure); № 34-VII of 30.04.2021 (shall be entered into force ten calendar days after its first official publication); № 401-VI of 02.01.2021 (shall take force on 01.07.2021); № 75-VII of 24.11.2021 ( shall enter into force ten calendar days after the date of its first official publication); dated 03.01.2023 № 185-VII (see Article 2 for the procedure of entry into force); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (for enforcement procedure, see Art. 2); dated 12.06.2025 № 194-VIII shall enter into force upon expiry of ten calendar days after its first official publication); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8450,79 +9052,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      5-17) make a decision to postpone the start and end of the hunt to an earlier one and (or) a later date (up to fifteen calendar days) from the established hunting rules while maintaining the total duration of the season, depending on the natural and climatic conditions of the region, as agreed with the territorial divisions of the authorized body, with the exception of hunting in specially protected natural areas established by the legislation of the Republic of Kazakhstan in the field of specially protected natural areas;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       6) exercise other powers, imposed on local executive bodies by the legislation of the Republic of Kazakhstan in the interests of local state management.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 as amended by the Laws of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 399-VI of 02.01.2021 (shall come into force ten calendar days after its first official publication); № 75-VII of 24.11.2021 (shall take force ten calendar days after its first official publication); dated 06.04.2024 № 71-VIII (for enforcement procedure, see Art. 2); dated 12.06.2025 № 194-VIII (for the procedure for entry into force, see Article 2); № 213-VIII of 17.07.2025 (shall be put into force since 01.01.2026).</w:t>
+        <w:t>      Footnote. Article 10 as amended by the Laws of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 399-VI of 02.01.2021 (shall come into force ten calendar days after its first official publication); № 75-VII of 24.11.2021 (shall take force ten calendar days after its first official publication); dated 06.04.2024 № 71-VIII (for enforcement procedure, see Art. 2); dated 12.06.2025 № 194-VIII (for the procedure for entry into force, see Article 2); № 213-VIII of 17.07.2025 (shall be put into force since 01.01.2026); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9210,79 +9830,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) promotion activity of individuals and legal entities on protection of animal world;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) education for citizens in the spirit of humane and solicitous attitude to the animal world.</w:t>
+      13) education for citizens in the spirit of humane and solicitous attitude to the animal world;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) organization of measures to regulate the number of wildlife objects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 13 as amended by the Laws of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement sees Article 2); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 13 as amended by the Laws of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement sees Article 2); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10276,51 +10914,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Upon placement, planning and construction of inhabited localities, enterprises, structures and other objects, carrying out of industrial processes and operation of transport vehicles, improvement of current and introduction of new technological processes, introduction into economic turnover of unused, coastal, swamped, occupied territories by bushes, reclamation of land, use of forest resources and water objects, conducting of geological exploration works, extraction of commercial minerals, determination of places of grazing and driving of livestock animals, development of tourist routes and organization of places of public entertainment shall be provided and carried out the measures on preservation of habitat and breeding conditions of objects of animal world, migration paths and places of concentration of animals, as well as provided inviolability of plots, presenting the special value as habitat of wild animals.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Measures must be developed and implemented to ensure the preservation of habitats, breeding conditions, migration routes, and areas of animal concentration during the operation, placement, design, and construction of railway, highway, pipeline, and other transport routes, as well as power transmission and communication lines, water management, and hydraulic structures. </w:t>
+      2. During the location, design, construction and operation of railways, highways, main pipelines, electric networks and communication lines, wind power plants, canals, water management and hydraulic structures, measures should be developed and implemented to ensure the preservation of the habitat, breeding conditions, migration routes, places of concentration of animals and prevent their death at these facilities. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The subjects, carrying out economic and other activity, specified in paragraphs 1 and 2 of this Article shall be obliged to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10355,72 +10993,144 @@
       2) compensate for damage caused to fish resources and other aquatic animals, including unavoidable, in the amount determined in accordance with the procedure, approved  by the authorized body in the field of fisheries, through the implementation of measures, providing for the release of fishery material into fishery reservoirs, restoration of spawning grounds, fishery reclamation of water bodies, construction of the infrastructure of the reproduction complex or reconstruction of existing complexes for the reproduction of fish resources and other aquatic animals, financing of scientific research, activities for the protection of rare and endangered fish and other aquatic animals, as well as the creation of artificial spawning grounds in the floodplain and marine environment (reefs), on the basis of an agreement concluded with the department of the authorized body in the field of fisheries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       By decision of the department of the authorized body in the field of fisheries, the entities carrying out the economic and other activities specified in paragraphs 1 and 2 of these Articles shall compensate for the damage provided for in subparagraph 2) of part one of this paragraph by transferring funds to the accounts of state enterprises of the reproduction complex to finance construction, reconstruction (modernization) and its material and technical equipment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Design and construction of power transmission lines, as well as reconstruction and modernization of existing power transmission lines that pose a danger to birds, without equipping them with bird protection devices, are not allowed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Requirements for bird protection devices and criteria for classifying power transmission lines as dangerous for birds are determined by the authorized body in agreement with the state authority exercising leadership in the field of electric power industry.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. When designing wind power plants, the impact of wind power plants on the biological diversity of the animal kingdom shall be assessed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for assessing the impact of wind power plants on the biological diversity of the animal kingdom shall be determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 17 as amended by the Laws of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 25.01.2012 № 548-IV (the order of enforcement see Article 2); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 09.04.2025 № 179-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 17 as amended by the Laws of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 25.01.2012 № 548-IV (the order of enforcement see Article 2); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 09.04.2025 № 179-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after its first official publication); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10738,69 +11448,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-3. State enterprises of the reproduction complex, fulfilling the state order, have the right to conclude contracts with entities of the fisheries industry for the provision of services for fishing for reproduction purposes.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Animals, the species of which are included to the annex I of the Convention on international trade by the endangered species of wild fauna and flora may be the subject of the trade in the cases of their breeding in captivity and (or) semi-free conditions.</w:t>
-[...17 lines deleted...]
-      3-1. The animals, the species of which are included in the annex I of the Convention on international trade by the endangered species of wild fauna and flora, bred in captivity and (or) semi-free conditions may be the subject of the trade only in the cases of their registration in the administrative body.</w:t>
+      3. Animals whose species shall be included in Annex I of the Convention on International Trade in Endangered Species of Wild Fauna and Flora may be traded only in cases of captive and/or semi-captive breeding and registration with an administrative body in a procedure determined by the competent authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Animals bred in captivity and/or semi-free conditions whose species shall be included in Annex II of the Convention on International Trade in Endangered Species of Wild Fauna and Flora may be traded only if they are registered with an administrative body in a manner determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2. When notifying the administrative body for the Convention on International Trade in Endangered Species of Wild Fauna and Flora about the commencement of activity for artificial breeding of animals listed in Annexes I and II of the Convention, shall be indicated:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10910,51 +11620,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 19 as amended by the Laws of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29. 03. 2016 № 479-V (shall be enforced upon expiry of twenty-one calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 399-VI of 02.01.2021 (shall go into effect ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 19 as amended by the Laws of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29. 03. 2016 № 479-V (shall be enforced upon expiry of twenty-one calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 399-VI of 02.01.2021 (shall go into effect ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11359,70 +12069,88 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) substantiation of measures on preservation of biological diversity, protection, reproduction and use of animal world; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      8) the state accounting and cadaster of animal world, interfarm hunting management and certification of fisheries waters and (or) plots. </w:t>
+        <w:t>
+      7) development of legal and economic mechanisms of protection, reproduction and use of objects of animal world;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) the state accounting and cadaster of animal world, interfarm hunting management and certification of fisheries waters and (or) plots;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) studying the routes of migration, genetics and diseases of animals by tagging, ringing and (or) taking samples with their subsequent release into the habitat.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Scientific researches in the field of protection, reproduction and use of the animal world shall be carried out annually at the expense of budgetary funds and other sources not prohibited by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11450,69 +12178,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Assessment of the state of fish resources and other aquatic animals in the assigned fishery waters and (or) areas of local importance shall be carried out once every three years at the expense of the individuals and legal entities to whom they are assigned.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. The use of wildlife (with the exception of fish resources and other aquatic animals) for scientific research purposes shall be carried out at any time of the year and the permitted mining tools on the basis of permits for the use of wildlife issued by an authorized body or local executive body.</w:t>
-[...17 lines deleted...]
-      The quota for the seizure of wildlife objects (with the exception of fishing objects) for scientific research shall be established by republican associations of public associations of hunters and hunting entities within the limit for the seizure of animal species that are hunting objects approved by the authorized body.</w:t>
+      4. The use of the animal world (with the exception of fish resources and other aquatic animals) for research purposes shall be carried out at any time of the year and the permitted mining tools on the basis of permits for the use of the animal world issued by an authorized body or local executive body indicating the permitted types of mining tools.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The quota for the withdrawal of wildlife objects (with the exception of fishing objects) for scientific research shall be established by the authorized body on the basis of research programs and biological justifications in the manner determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. The use of fish resources and other aquatic animals for scientific research purposes shall be carried out at any time of the year and permitted fishing gear on the basis of a permit for the use of fish resources and other aquatic animals issued by the authorized body in the field of fisheries or the local executive body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11550,51 +12278,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22 as amended by the Laws of the republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 34-VII of 30.04.2021 (shall come into force ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 22 as amended by the Laws of the republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 34-VII of 30.04.2021 (shall come into force ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after its first official publication); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12776,50 +13504,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      10) make a decision to shorten the hunting period or completely close hunting for certain species of animals on the hunting grounds assigned to them.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2. Users of animal world upon special use shall be obliged to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) comply with the requirements of the legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of animal world; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -12932,51 +13678,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) use of animal world by the methods, safe for population and the environment, preventing violations of the integrity of natural communities and abusive handling of the animal; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) conduct an annual accounting of the number of used objects of the animal world for hunting subjects and submit reports in accordance with the procedure established by the legislation of the Republic of Kazakhstan;</w:t>
+      7) carry out annual accounting of the number of used wildlife objects and submit reports through the digital system to the authorized body in the manner prescribed by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) submit administrative data to the authorized body according to the forms approved in agreement with the authorized body in the field of state statistics, intended for collecting administrative data;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13560,51 +14306,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 27 as amended by the Laws of the Republic of Kazakhstan dated 31.01.2006 № 125; dated 21.01.2010 № 242-IV(the order of enforcement see Article 2); dated 03.12.2011 № 505-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 399-VI of 02.01.2021 (shall take effect ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (for the procedure for entry into force, see Article 2).</w:t>
+        <w:t>      Footnote. Article 27 as amended by the Laws of the Republic of Kazakhstan dated 31.01.2006 № 125; dated 21.01.2010 № 242-IV(the order of enforcement see Article 2); dated 03.12.2011 № 505-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 399-VI of 02.01.2021 (shall take effect ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (for the procedure for entry into force, see Article 2); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13678,51 +14424,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The limit of seizure of objects of animal world - maximum allowable volume of seizure of objects of animal world, upon that their natural reproduction and numbers are preserved.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The limit for the removal of wildlife objects shall be determined in accordance with the biological justification prepared on the basis of materials for accounting the number, monitoring of wildlife objects and their habitat, scientific research, and approved by the authorized body or the authorized body in the field of fisheries within the competence.</w:t>
+      The limit for the seizure of wildlife, including limited species of animals, shall be determined in accordance with the biological justification prepared on the basis of materials for accounting the number, monitoring of wildlife and their habitat, scientific research, and approved by the authorized body or the authorized body in the field of fisheries within the competence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The limit of seizure of objects of animal world, migrating through the several states or inhabiting in the reservoirs of interstate significance shall be determined on the basis of international agreements, and in its existence – in the manner established by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13750,135 +14496,171 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The limit for the taking of game species shall be fixed for the period from 15 February of the current year until 15 February of the following year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      1-1. Species of animals that shall be objects of hunting shall be divided into limited and non-limited, the list of which shall be approved by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2. The quota for the seizure of wildlife objects, with the exception of fishing objects, shall be a part of the limit for the seizure of wildlife objects that shall be the object of hunting, established by republican associations of public associations of hunters and hunting entities for users of the animal world.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The quota for the seizure of fishing facilities shall be a part of the limit for the seizure of fish resources and other aquatic animals, established by the territorial subdivisions of the department of the authorized body in the field of fisheries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The volume of fish seized by reclamation fishing carried out as an anti-jamming measure or to replace ichthyofauna in the implementation of lake and commodity economic activities shall not be included in the general fishing limit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The withdrawal of non-limiting species of animals shall be carried out by users of the animal world on fixed hunting grounds in the procedure determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 29 is in the wording of the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 241-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> as of 02.04.2019 (shall be enforced ten calendar days after its first official publication); № 34-VII of 30.04.2021 (shall be enacted ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (for the procedure for entry into force, see Article 2).</w:t>
+        <w:t xml:space="preserve"> as of 02.04.2019 (shall be enforced ten calendar days after its first official publication); № 34-VII of 30.04.2021 (shall be enacted ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (for the procedure for entry into force, see Article 2); dated 19.06.2026 № 317-VIII (shall enter into force from 16.02.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14014,51 +14796,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1) systematic gross violation of the requirements of the legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of wildlife in the conduct of fishing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Gross violations of the requirements of the legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of wildlife include violations that result in damage to fish resources in an amount exceeding ten times the monthly calculation indicator established by the law on the republican budget and effective as of January 1 of the relevant financial year;</w:t>
+      Gross violations of the requirements of the legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of wildlife include violations that entailed damage to fish resources in an amount exceeding fifty times the monthly calculation indicator established by the law on the republican budget and in force on January 1 of the corresponding financial year;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -14126,51 +14908,51 @@
         </w:rPr>
         <w:t>      7) Is excluded by the Law of the Republic of Kazakhstan dated 10.01.2011 № 383-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 30 as amended by the laws of the Republic of Kazakhstan dated 10.01.2011 № 383-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 30 as amended by the laws of the Republic of Kazakhstan dated 10.01.2011 № 383-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.06.2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14287,51 +15069,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Hunting – a type of special use of animal world, upon that the seizure of species of animals, being the object of hunting from the habitat is carried out.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Search, investigation and persecution for the purposes of acquisition, attempt of acquisition of objects of animal world, being of persons in the hunting lands with uncovered hunting weapons or extracted products of hunting, with hunting dog, let off the leash, with hunting birds of prey shall be equated with the hunting.</w:t>
+      Search, tracking and pursuit for the purpose of obtaining, an attempt to obtain objects of the animal world, finding in hunting grounds and specially protected natural areas of individuals with uncovered hunting weapons and other hunting tools or obtained hunting products, with hunting dogs lowered from a leash, and hunting birds of prey shall be equated to hunting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Hunting shall be subdivided into the following types:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14441,51 +15223,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 32 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.01.2023 № 185-VII (shall be enforced from 01.07.2023).</w:t>
+        <w:t>      Footnote. Article 32 as amended by the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.01.2023 № 185-VII (shall be enforced from 01.07.2023); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14853,51 +15635,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) maintain accounting and registration of hunting birds of prey, used for hunting;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) issuance of hunter's certificates in electronic form, submission to the territorial subdivisions of the department of the authorized body of reporting on the issued hunter's certificates in the prescribed form;</w:t>
+      7) issuance of hunter's certificates, including through its branches and representative offices, in electronic form, submission to the territorial divisions of the department of the authorized body of reporting on the issued hunter's certificates in accordance with the established form;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -15026,52 +15808,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) organization of development of national types of hunting with the use of hunting birds of prey and hunting dogs; 14) other activity, provided by the Charter and not prohibited by the legislation of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      The document, issued by the republican association of public associations of hunters and subjects of hunting farm on passing of hunting minimum shall be the basis for issuance of certificate of hunter. </w:t>
+        <w:t>
+      The document, issued by the republican association of public associations of hunters and subjects of hunting farm on passing of hunting minimum shall be the basis for issuance of certificate of hunter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) conducting appropriate training of rangers in the manner prescribed by the authorized body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4.Republican association of public associations of fishermen and subjects of fish farm shall carry out the following types of activity: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15278,80 +16078,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      9-1) carrying out appropriate training of rangers in the manner determined by the authorized body in the field of fisheries;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       10) other activity, provided by the Charter and not prohibited by the legislation of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 5 is supplemented by Article 33-1 in accordance with the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication) ; № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 5 is supplemented by Article 33-1 in accordance with the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication) ; № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -16795,79 +17613,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. In the event of the death of an individual with whom a contract for the conduct of fishing has been concluded, the right to use a fishery reservoir and (or) plot shall be inherited in the manner prescribed by the civil legislation of the Republic of Kazakhstan.</w:t>
+      4. In the event of the death of an individual with whom a contract for hunting or fishing has been concluded, the right to use the hunting land or fishing pond and (or) land shall be inherited in the procedure prescribed by the civil legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Transfer and (or) assignment of rights and obligations to third parties under a hunting contract shall not be allowed, except for cases of reorganization of a legal entity or transfer of such rights and obligations to a third party in the form of universal succession by inheritance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 37 is in the wording of the Law of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 399-VI of 02.01.2021 (shall go into effect ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 37 is in the wording of the Law of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 399-VI of 02.01.2021 (shall go into effect ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -17141,51 +17977,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) on the animals, being in the distressed and helpless state (saving from a storm, flood, fire, crossing the waters, in the ice, exhausted from starvation, sitting on the air holes of waterfowl);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) for amateur (sports) purposes using air, auto, motor vehicles, snowmobiles, small boats with the engine running, night vision devices, laser designators, lighting and sound devices;</w:t>
+      10) for amateur (sports) purposes using aircraft, auto and motor vehicles, snowmobile equipment, small vessels with the engine on, night vision devices (including infrared, electron-optical and thermal imaging devices, sights and attachments), laser target designators, lighting and sound electrical devices of various ranges, unmanned aircraft;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) in a state of alcoholic or drug intoxication or intoxication of other type;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17357,51 +18193,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) with the use of crossbows, clutching, grabbing, barnacles, cutting; device for the traps, trapping pits; through the establishment of large traps without identifying marks, tents, over-weight, hooks, peaks, bird lime; smoking, driving on the glass ice, crust, deep snow and salt marshes viscous, sloping cane; the use of traps in the extraction of brown bear, ungulates and birds; hunting by boiler horseshoe;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      22) using of nets; pouring out of burrows (with the exception of catching animals for their introduction, reintroduction, hybridization or captive keeping in coordination with the department of the authorized body);</w:t>
+      22) using networks; pouring from burrows (with the exception of catching animals for tagging, ringing and sampling, followed by release into the habitat, introduction, reintroduction, hybridization or captivity in agreement with the agency of the authorized body);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23) with the use of explosive devices, toxic chemicals and other chemical preparations, with the exception of the use of toxic chemicals and other chemical preparations in the extermination of field rodents, as well as in cases of rabies epizootics and other animal diseases; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17543,79 +18379,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) for the amateur (sports) purposes to the marmot with the use of rifled weapon with caliber five full six tenths of millimeters under the ammunition side (circular) ignition;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      31) in the zones of peace and reproductive plots.</w:t>
+      31) in the zones of peace and reproductive plots;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) on a capercaillie with currents without a huntsman.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 38 as amended by the Laws of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement sees Article 2); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29. 06. 2016 № 479-V (effective after twenty-one calendar days after the date of its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 34-VII of 30.04.2021 (shall come into force ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 38 as amended by the Laws of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement sees Article 2); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29. 06. 2016 № 479-V (effective after twenty-one calendar days after the date of its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 34-VII of 30.04.2021 (shall come into force ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -18731,159 +19585,177 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The authorized body in the field of fisheries shall form a list of reserve fishery reservoirs and (or) sites put up for the tender for fishery management, which shall be posted on the official Internet resources of the authorized body in the field of fisheries and local executive bodies of regions, cities of republican significance and the capital after agreement with the basin water inspectorate for the protection and regulation of water resources use in the manner and within the timeframes determined by the authorized body in the field of fisheries.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Fishery water bodies and (or) areas of local importance located entirely on land plots owned privately or in temporary land use by individuals and non-state legal entities shall be assigned to them without a competition on their application by the decision of the territorial subdivision of the authorized body in the field of fisheries, provided that they meet the established qualification requirements, with the exception of bitter-salty fishery water bodies and (or) areas</w:t>
-[...53 lines deleted...]
-      Freeze-hazardous water bodies and (or) areas of local importance, which, as a result of measures taken by the individuals for whom they have been  assigned, have lost signs of freeze-hazardous, shall be provided upon their application after the expiration of the period of consolidation for a period of five to forty-nine years without a competition, provided that they meet the qualification requirements without holding a competition by the decision of the department of the authorized body in the field of fisheries or its territorial subdivisions.</w:t>
+      Hunting grounds of local significance that are wholly situated on land plots under private ownership or in temporary land use of natural persons and non-state legal entities shall be assigned to them without a tender, upon their application, by a decision of the local executive body of the region, provided they meet the established qualification requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Fisheries water bodies and (or) plots of local significance that are wholly situated on land plots under private ownership or in temporary land use of natural persons and non-state legal entities shall be assigned to them without a tender, upon their application, by a decision of the territorial subdivision of the department of the authorized body in the field of fisheries, provided they meet the established qualification requirements, with the exception of bitter-salty fisheries water bodies and (or) plots.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Fisheries water bodies and (or) plots whose term of assignment is expiring shall be provided without a tender, upon the application of the persons to whom they were previously assigned, by means of extending the contract, provided they comply with contractual obligations and the development plan of the fisheries entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Hunting grounds whose term of assignment is expiring shall be provided without a tender, upon the application of the persons to whom they were previously assigned, by means of extending the contract, provided they meet the qualification requirements and fulfil the contractual obligations. At the same time, an application for the extension of the contract shall be submitted no earlier than sixty calendar days before the expiration of the contract for hunting.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       For the purposes of reproduction within the framework of the state order, fishery reservoirs and (or) plots, fisheries (fishery sites) may be assigned to state enterprises of the reproduction complex for a period of up to forty-nine years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      For the purposes of reproduction within the framework of a state order, fisheries water bodies and (or) plots, fishing grounds (fishing ground areas) may be assigned to state enterprises of the reproduction complex for a term of up to forty-nine years without a tender by a decision of the department of the authorized body in the field of fisheries or its territorial subdivisions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2. The term of fixation shall consist:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) for the hunting land for the purposes of hunting farm management – from ten to forty nine years; </w:t>
+      1) for the hunting land for the purposes of hunting farm management – from ten to forty-nine years; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) for fishery reservoirs and (or) areas for the purpose of fish farming - from five to forty-nine years;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19017,51 +19889,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 40 is in the wording of the Law of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day of its official publication); № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); № 268-VI of 28.10.2019 (see Article 2 for the enactment procedure); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 09.04.2025 № 179-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 40 is in the wording of the Law of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after the day of its official publication); № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); № 268-VI of 28.10.2019 (see Article 2 for the enactment procedure); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 09.04.2025 № 179-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 16.03.2026 № 270-VIII (shall be enforced ten calendar days after the day of its first official publication); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19390,124 +20262,125 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 43 is in the wording of the Law of the Republic of Kazakhstan dated 03.01.2023 № 185-VII (shall be enforced from 01.07.2023).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 43-1. Reproduction of animal species</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Reproduction of animal species, with the exception of fish resources and other aquatic animals, shall be carried out by individuals and legal entities on the basis of the recommendations of accredited scientific organizations in the field of protection, reproduction and use of the animal world, and in the case provided for by the Laws of the Republic of Kazakhstan, also notification of the start or termination of activities for artificial breeding animals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Reproduction of fish resources and other aquatic animals shall be carried out by individuals and legal entities on the basis of the recommendations of accredited scientific organizations in the field of protection, reproduction and use of fish resources and other aquatic animals, and in the case provided for by the Laws of the Republic of Kazakhstan, also notification of the start or termination of activities for artificial breeding of fish resources and other aquatic animals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...50 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 7 is supplemented by Article 43-1 in accordance with the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Law of the Republic of Kazakhstan № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); № 401-VI of 02.01.2021 (shall take effect on 01.07.2021); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 7 is supplemented by Article 43-1 in accordance with the Law of the Republic of Kazakhstan dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Law of the Republic of Kazakhstan № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); № 401-VI of 02.01.2021 (shall take effect on 01.07.2021); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); in the wording of the Law of the RK dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -24781,51 +25654,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) confiscate tools for illegal extraction of wildlife and watercraft, vehicles for temporary storage until a court decision is made and/or for transfer to law enforcement agencies as part of a rapid response;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) seize the illegally taken fauna and products of their vital activity in the manner prescribed by the legislation of the Republic of Kazakhstan;</w:t>
+      9) seize illegally obtained wildlife objects, their derivatives and products of their vital activity in the procedure prescribed by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) seize firearms used in violation of the legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of the animal world, for temporary storage until a court decision is made;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25127,51 +26000,416 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 52 as amended by the Laws of the Republic of Kazakhstan dated 17.07.2009 № 188-IV (the order of enforcement see Article 2); dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication) ; № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 34-VII of 30.04.2021 (shall take effect ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 52 as amended by the Laws of the Republic of Kazakhstan dated 17.07.2009 № 188-IV (the order of enforcement see Article 2); dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication) ; № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 34-VII of 30.04.2021 (shall take effect ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 52-1. Use of special means and service weapons</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Officials exercising state control and supervision in the field of protection, reproduction and use of wildlife, and officials of state protection of wildlife shall be provided with special means, the list of which shall be determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Officials exercising state control and supervision in the field of protection, reproduction and use of wildlife, officials of state protection of wildlife and huntsman shall be provided with official weapons in the procedure prescribed by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Officials exercising state control and supervision in the field of protection, reproduction and use of wildlife, and officials of state protection of wildlife have the right to use special means for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) detention of offenders, other individuals who shall resist or deliberately interfere with them in the performance of official duties;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) stopping vehicles and floating vehicles that impede the performance of their official duties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Officials exercising state control and supervision in the field of protection, reproduction and use of wildlife, officials of state protection of wildlife and gamekeepers have the right to use service weapons for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) repelling an armed attack by individuals whose actions directly threaten their life and health;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) stopping and detaining vehicles and floating equipment in the territories of hunting grounds, fishery reservoirs and (or) areas and their coastal strip, as well as in specially protected natural areas and when leaving them by damaging them, if the person does not comply with the requirements and endangers the life and health of citizens;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) protection against animal attacks and alarms or calls for help.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Officials exercising state control and supervision in the field of protection, reproduction and use of wildlife, officials of state protection of wildlife and gamekeepers when using special means and service weapons are obliged to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) warn (shout, warning shot up) about the intention to use service weapons, except for the cases specified in subparagraph 1) of paragraph 4 of this Article;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) provide sufficient time to fulfill the requirements, except in cases where the delay in the use of service weapons creates an immediate danger to the life and health of the official exercising state control and supervision in the field of protection, reproduction and use of the animal world, the official of the state protection of the animal world and huntsman or may entail serious consequences;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) exercise restraint in situations where the use of service weapons shall be inevitable on the part of an official exercising state control and supervision in the field of protection, reproduction and use of wildlife, an official of state protection of wildlife and a gamekeeper, based on the current situation and the goal that should be achieved, minimizing the possibility of its use;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) provide pre-medical medical care, and, if necessary, deliver the victim from the use of special means and service weapons to a medical organization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) take the necessary measures to ensure the safety of others.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. It shall be prohibited to use special means and service weapons against women, persons with obvious signs of disability, minors when their age shall be known or obvious, except in the event of an armed attack or a real threat to the life and health of an official on their part, exercising state control and supervision in the field of protection, reproduction and use of wildlife, an official of the state protection of wildlife and a gamekeeper.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. For each case of the use of service weapons and special means that entailed the infliction of bodily harm, as well as the death of people or grave consequences, not later than twenty-four hours, the direct managers, the prosecutor's office and the internal affairs bodies at the scene of the incident are informed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Law as added by the Article 52-1 in accordance with the Law of the Republic of Kazakhstan dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -25319,97 +26557,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) a resolution on bringing the guilty persons to administrative responsibility in case of violation of the legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of the animal world; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) a protocol on the seizure of firearms used in violation of the legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of the animal world, prohibited types of tools for taking and illegally taken fauna and products of their vital activity for temporary storage until a court decision is made.</w:t>
+      4) a minute on the seizure of tools for illegal extraction of objects of the animal world, as well as firearms used in violation of the legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of the animal world, prohibited types of tools for extraction and illegally obtained objects of the animal world, their derivatives and waste products, swimming and vehicles for temporary storage until a court decision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Acts of officials of the department of the authorized body or the department of the authorized body in the field of fisheries and their territorial subdivisions exercising state control and supervision in the field of protection, reproduction and use of wildlife shall be binding on individuals and legal entities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 53 as amended by the Laws of the Republic of Kazakhstan dated 31.01.2006 № 125; dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 53 as amended by the Laws of the Republic of Kazakhstan dated 31.01.2006 № 125; dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -25621,51 +26859,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) make an inspection of transport vehicles, other objects and places in accordance with the legislation of the Republic of Kazakhstan, and if it is necessary – personal inspection of detained persons;</w:t>
+      4) in accordance with the legislation of the Republic of Kazakhstan, stop and search vehicles, other objects and places, and, if necessary, personal search of detained persons;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -25699,69 +26937,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) wearing of uniform with the signs of differences (without shoulder boards); and service weapons in the manner established by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      6-1) for storage, carrying and use of special means and service weapons in the manner prescribed by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       7) detain and deliver the persons to law enforcement agencies who have committed offences in the field of protection, reproduction and use of the animal world;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) seize firearms from individuals and legal entities used in violation of the legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of the animal world, prohibited types of hunting tools, illegally taken fauna and products of their vital activity and decide on their further ownership in the manner established by the legislation of the Republic of Kazakhstan.</w:t>
+      8) seize from individuals and legal entities firearms and mining tools used in violation of the legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of wildlife, prohibited types of mining tools, illegally mined wildlife objects, their derivatives, as well as their waste products and decide on their further ownership in the manner prescribed by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The state protection of animal world shall be obliged to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25862,126 +27118,150 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) adopt measures to combat illegal, unreported, unregulated fishing, as well as illicit trafficking in products made from aquatic biological resources.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      5. The civil servants of the state protection of animal world shall be provided by uniform with the signs of differences (without shoulder boards) a d service weapons in the manner established by the legislation of the Republic of Kazakhstan.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4. As excluded by the Law of the RK dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Officials of the state protection of wildlife in the procedure prescribed by the legislation of the Republic of Kazakhstan shall be provided with uniforms with insignia (without shoulder straps).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. An activity of the state protection of animal world shall be determined by the Provision on the state protection of animal world approved by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 55 as amended by the Laws of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication) ; № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 11-VII of 23.02.2021 (see Article 2 for the enactment procedure); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 55 as amended by the Laws of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication) ; № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 11-VII of 23.02.2021 (see Article 2 for the enactment procedure); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -26039,51 +27319,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) draw up protocols on administrative offenses in accordance with the legislation of the Republic of Kazakhstan on administrative offenses for their mandatory subsequent transfer to the territorial subdivision of the department of the authorized body or the department of the authorized body in the field of fisheries;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) bearing of service weapons and special clothes with the signs of differences;</w:t>
+      2) for storage, carrying and use of service weapons in the procedure prescribed by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1) wearing special clothes with insignia;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) verify the documents of individuals and legal entities for the right of hunting and fishing;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26111,51 +27409,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) seize mining tools used in violation of the legislation of the Republic of Kazakhstan in the field of protection, reproduction and use of wildlife, illegally obtained hunting and fishing products, prohibited types of mining tools for mandatory subsequent transfer to the state inspector for the protection of wildlife, the state inspector for the protection of fish resources and other aquatic animals or employees of the internal affairs bodies of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) stop vehicles and watercraft in the assigned hunting area, fishery water body and/or site and its shoreline when leaving it.</w:t>
+      6) stop transport and floating means on the territory of the fixed hunting ground, fishery reservoir and (or) the site and its coastal strip when leaving them and inspect them, inspect objects in order to identify signs of an administrative offense.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Huntsman shall be obliged to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -26283,51 +27581,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 56 is in the wording of the Law of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 34-VII of 30.04.2021 (shall go into effect ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 56 is in the wording of the Law of the Republic of Kazakhstan dated 21.01.2010 № 242-IV (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated dated 25.01.2012 № 548-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15. 06. 2017 № 73-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 34-VII of 30.04.2021 (shall go into effect ten calendar days after the date of its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2025 № 194-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 19.06.2026 № 317-VIII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -26608,140 +27906,236 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The Law of the Republic of Kazakhstan from 21 October, 1993 “On protection, reproduction and use of animal world” (Bulletin of the Supreme Council of the Republic of Kazakhstan, 1993, № 18, Article 439; Bulletin of the Parliament of the Republic of Kazakhstan, 1999, № 11, Article 357; 2001, № 3, Article 20; № 24, Article 338);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Regulation of the Supreme Council of the Republic of Kazakhstan from 21 October, 1993 “On order of enforcement of the Law of the Republic of Kazakhstan “On protection, reproduction and use of animal world” (Bulletin of the Supreme Council of the Republic of Kazakhstan, 1993, № 18, Article 440).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...34 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12000"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      The President</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12000" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>      of the Republic of Kazakhstan</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27067,31 +28461,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>