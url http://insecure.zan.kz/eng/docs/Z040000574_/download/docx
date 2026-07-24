--- v0 (2025-11-13)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f785c2a" w14:textId="f785c2a">
+    <w:p w14:paraId="e9565c9" w14:textId="e9565c9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1808,63 +1808,63 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Individuals and legal entities shall be obliged to fulfill legal requirements of civil servants of law enforcement and special state bodies on use of inland water transport (except for representatives of foreign states and international organizations having diplomatic immunity) for travelling to the places of accidents, emergency situations and delivering the citizens being in need of emergency medical treatment to medical institutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      The ship owner shall be reimbursed for expenses for the use of transport in the cases provided for in part one of this Article, as well as for damage caused, at the expense of the state budget in the manner established by </w:t>
+        <w:t>
+      The ship owner shall be reimbursed for expenses for the use of transport in the cases provided for in part one of this Article, as well as for damage caused, at the expense of the state budget in the manner established by the civil legislation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">the civil legislation </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -9538,51 +9538,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The Title of Article 17-2 as amended by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Preventive control without visiting the subject (object) of control and supervision shall be carried out by the authorized body basing on analysis of data from information systems, as well as other information on the activities of the subject (object) of control and supervision.</w:t>
+      1. Preventive control without visiting the subject (object) of control and supervision shall be carried out by the authorized body based on the analysis of data from digital systems, as well as other information about the activities of the subject (object) of control and supervision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The subjects of control and supervision shall be the owners of ships, individuals or legal entities, carrying out activity, related to operation of ships, ports, port facilities, coastal facilities, shipping locks and structures at sea and inland waterways.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9800,51 +9800,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law is supplemented by Article 17-2 in accordance with the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. The Law is supplemented by Article 17-2 in accordance with the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.04.2024 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -23702,55 +23702,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>