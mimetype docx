--- v1 (2025-11-15)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="3e32f98" w14:textId="3e32f98">
+    <w:p w14:paraId="fd3b7e9" w14:textId="fd3b7e9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -167,747 +167,695 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Foonote. Throughout the text, the words “electronic government”, “electronic information resources”, “information and communication technologies”, and “informatization objects” shall be respectively replaced with the words “digital government”, “digital resources”, “digital technologies”, and “digital objects”, in accordance with the Law of the Republic of Kazakhstan № 256-VIII dated 09.01. 2026 (shall enter into force upon the expiry of six months after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       This Law determines the legal, economic and organizational basis of formation of credit histories in the Republic of Kazakhstan, legal situation of participants of system of formation of credit histories and their use, regulates public relations, related with creation, carrying out and termination of activity of credit bureau, features of the state regulation, control and supervision in this scope.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z504" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 1. General provisions </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z505" w:id="1"/>
+        <w:t xml:space="preserve"> Chapter 1. General provisions  Article 1. Basic concepts used in this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The following basic concepts shall be used in this Law:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...22 lines deleted...]
-      The following basic concepts shall be used in this Law:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) Excluded by the Law of the Republic of Kazakhstan dated 14.07.2022 № 141-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) agreement on provision information – agreement, concluded between the credit bureau and information provider on the conditions and in the manner provided by this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) information provider - individual entrepreneur or legal entity, providing information to the credit bureau;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) activity of information provider on participation in creation and protection of data base of credit histories – actions of information provider on formation (processing), storage and transfer of details, received from the subjects of credit histories to the credit bureau in accordance with requirements of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) written instruction – a measure of enforcement applied by the authorized body to a credit bureau or a collection agency;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) credit bureau – an organization, carrying out formation of credit histories, provision of credit reports and rendering of other services;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) credit report – the form of full and partial release of information, contained in a credit history;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) an agreement on reception of credit reports – an agreement, concluded between credit bureau and recipient of credit reports on the conditions and in the manner provided by this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) recipient of credit report – a person, having a right to obtain the credit report;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) provision of credit report – an activity of credit bureau on release of information, contained in the credit history;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10-1) credit scoring - assessment of creditworthiness of the subject of credit history and probability of fulfillment of obligations under loan agreements, expected credit losses, calculated with the help of mathematical and (or) statistical model based on qualitative and quantitative characteristics;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) credit history – a set of information on the subject of credit history;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) a subject of credit history – individual or legal entity, in relation of which the credit history is formed;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) consent of the credit record  subject - permission of the credit record  subject to the information providers specified in subparagraphs 1), 1-1), 2) and 4) of paragraph 1 of Article 18 of this Law to provide information about him/her to credit bureaus (except for a credit bureau with state participation) or permission of the credit record  subject to issue a credit report on him/her to other persons from the credit bureau, executed in accordance with the requirements established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-1) consent of the credit history subject for cross-border exchange is a permission of the credit history subject to disclose the data on him/her to the authorised organizations of a foreign state and/or to receive the data on him/her from the authorised organizations of a foreign state, formalized in writing or in the form of an electronic document certified by an electronic digital signature, with regard to the need to ensure the identification of the credit history subject under the laws of a foreign state or the laws of the Republic of Kazakhstan. The consent must be signed by the credit history subject in person or by other means equivalent to a handwritten signature under the laws of a foreign state or the laws of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-2) information on a subject of credit history (hereinafter referred to as information is information in electronic form and on paper concerning subjects of credit histories, transmitted by participants in the system for the formation and use of credit histories, certified, where appropriate, with an electronic digital signature;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-3) negative data on a credit history subject is a short form of a credit report on a credit history subject containing information on the liquidation of a credit history subject that is a legal entity by court decision or on the existence of overdue debt of a credit history subject exceeding ninety calendar days, or on the recognition of the credit history subject as bankrupt under the Law of the Republic of Kazakhstan “On the Restoration of Solvency and Bankruptcy of Citizens of the Republic of Kazakhstan”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13-4) credit history monitoring is an analysis of changes in the credit history of a credit history subject, performed by credit bureaus based on information and data available in the credit history database, other information systems, as well as the provision of information on identified changes to the credit history subject and/or recipients of credit reports;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) formation of credit history – an action or set of actions, carrying out by the credit bureau in relation of information, received by them from the information provider in accordance with this Law, on its storage, guarantee of confidentiality, monitoring, refining and updating;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) participants of the system of formation of credit histories and their use – the subjects of credit histories, information providers, credit bureaus, recipients of credit reports;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) credit history database – digital resources of a credit bureau based on information systems and information processes that comply with the requirements established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-1) credit history user is an information provider listed in sub-paragraph 1) of paragraph 1 of Article 18 hereof, as well as a legal entity registered in a foreign country that has obtained the consent of the credit history subject for cross-border exchange for the purpose of establishing credit relations and/or monitoring established credit relations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-2) real-time mode – a time period during which an action must be performed immediately, but within a period not exceeding one hour;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-3) an applicant is a legal entity that has filed documents with the authorised body to obtain a permit to operate a credit bureau and a certificate of compliance of the credit bureau with the requirements for credit bureaus in terms of protecting and ensuring the security of credit history databases, information systems and premises used (hereinafter referred to as the permit);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-4) proactive services are services rendered by a credit bureau to notify credit history subjects of the issuance of a bank loan and/or microloan, as well as in cases envisaged by sub-paragraph 7) of paragraph 2 of Article 7 hereof;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-5) cross-border exchange is the exchange of information regarding credit history subjects with authorised organisations of a foreign state and credit bureaus based on the relevant international agreement and agreement on cross-border exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16-6) cross-border exchange agreement is an agreement that specifies the terms and conditions for cross-border exchange, as well as the procedure and terms for cooperation between authorised organisations of foreign states and credit bureaus in the implementation of cross-border exchange;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) an authorized body - a state body exercising state regulation, control and supervision of the financial market and financial organizations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17-1) authorised organisation is a legal entity that collects, processes, stores credit histories and files credit reports pursuant to the legislation of a foreign state;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) conditional and contingent liabilities - uncovered letters of credit, issued or approved guarantees, promissory notes and guarantees.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...613 lines deleted...]
-        <w:t>      Footnote. Article 1 as amended by the Laws of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 23.10.2008 № 72-IV (the order of enforcement see Article 2); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2012 № 30-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 02.07.2018 № 168-VI (shall be enforced dated 01.01.2019); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 14.07.2022 № 141-VII (shall come into effect ten calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (for enactment procedure see Art. 2); № 205-VIII of 30.06.2025 (see Article 2 for the enactment procedure).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Laws of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 23.10.2008 № 72-IV (the order of enforcement see Article 2); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2012 № 30-V(shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 02.07.2018 № 168-VI (shall be enforced dated 01.01.2019); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 14.07.2022 № 141-VII (shall come into effect ten calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (for enactment procedure see Art. 2); № 205-VIII of 30.06.2025 (see Article 2 for the enactment procedure); dated 16.01.2026 № 259-VIII (for the procedure for entry into force, see Article 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1316,51 +1264,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) equality of all subjects of credit histories;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) intended use of information, database of credit histories and information system;</w:t>
+      3) targeted use of information, credit history databases and digital systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) confidentiality of information;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1416,51 +1364,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 3 as amended by the Laws of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (enacted sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 3 as amended by the Laws of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (enacted sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall enter into force upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1673,52 +1621,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) conducting of verifications of activity of credit bureau on issues of observance of the legislation of the Republic of Kazakhstan on credit bureau and formation of credit histories;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4) direction of written prescriptions to the credit bureau, banks, legal entities, having a license to conduct banking borrowing operations (hereinafter – organizations, carrying out the types of banking operations), on elimination of detected violations of the legislation of the Republic of Kazakhstan on credit bureau and formation of credit histories, as well as in the case of non-provision of information in the established terms;</w:t>
+        <w:t xml:space="preserve">
+      4) issuance of written instructions to credit bureaus and collection agencies to eliminate identified violations of the legislation of the Republic of Kazakhstan on credit bureaus and the formation of credit histories, as well as in cases of failure to provide information within the established deadlines; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) imposition of sanctions to the credit bureau and their civil servants;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1780,51 +1728,51 @@
         </w:rPr>
         <w:t>      3. Is excluded by the Law of the Republic of Kazakhstan dated 27.04.2015 № 311-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 4 as amended by the Laws of the Republic of Kazakhstan dated 31.01.2006 № 125; dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 23.10.2008 № 72-IV (the order of enforcement see Article 2); dated 10.02.2011 № 406-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2015 № 311-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); № 205-VIII of 30.06.2025 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 4 as amended by the Laws of the Republic of Kazakhstan dated 31.01.2006 № 125; dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 23.10.2008 № 72-IV (the order of enforcement see Article 2); dated 10.02.2011 № 406-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2015 № 311-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); № 205-VIII of 30.06.2025 (shall be put into effect upon expiry of sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1900,51 +1848,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) determine the list of information submitted by information providers to credit bureaus (for information providers specified in sub-paragraphs 1), 1-1) and 3-3) of paragraph 1 of Article 18 hereof);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) establish the procedure for obtaining the consent of credit history subjects to information providers mentioned in sub-paragraphs 1), 1-1), 2) and 4) of paragraph 1 of Article 18  hereof to provide data on them to credit bureaus (excluding a credit bureau with state participation), and for obtaining consent to issue a credit report on them to other persons from credit bureau;</w:t>
+      2) establish the procedure for obtaining the consent of credit history subjects to information providers mentioned in sub-paragraphs 1), 1-1), 2) and 4) of paragraph 1 of Article 18 hereof to provide data on them to credit bureaus (excluding a credit bureau with state participation), and for obtaining consent to issue a credit report on them to other persons from credit bureau;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) determine the conditions and procedure for filing a credit report;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2014,51 +1962,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) set the requirements for the use of information and communication technologies and ensuring information security when organizing the activities of credit bureaus, information providers specified in sub-paragraphs 1) and 1-1) of paragraph 1 of Article 18 hereof, and recipients of credit reports specified in sub-paragraph 1) of part one of paragraph 1 of Article 20 hereof, as well as the requirements imposed by credit bureaus on other information providers and recipients of credit reports as per the sub-paragraph 11) of paragraph 2 and sub-paragraph 9) of paragraph 3 of Article 27 hereof;</w:t>
+      6) establishes requirements for the use of digital technologies and ensuring information security in the organization of activities of credit bureaus, information providers specified in subparagraphs 1) and 1-1) of paragraph 1 of Article 18 of this Law, and recipients of credit reports specified in subparagraph 1) of part one of paragraph 1 of Article 20 of this Law, as well as requirements imposed by credit bureaus on other information providers and recipients of credit reports in accordance with subparagraph 11) of paragraph 2 and subparagraph 9) of paragraph 3 of Article 27 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) adopt regulatory legal acts binding on credit bureaus in the field of regulating the activities of credit bureaus and the formation of credit histories as per the purpose and objectives mentioned in paragraphs 1 and 2 of Article 2-1 of this Law and the legislation of the Republic of Kazakhstan. The list of subordinate regulatory legal acts shall be set out in the regulation on the authorised body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2532,50 +2480,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) services of notifying information providers specified in subparagraph 1) of paragraph 1 of Article 18 of this Law on establishment or withdrawal by an individual of a voluntary repudiation of bank loans, microloans in real time;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      8-1) services for notifying, in real time mode, information providers specified in subparagraph 1) of paragraph 1 of Article 18 of this Law about the submission by a credit history subject — an individual — of applications for entering into a consumer bank loan agreement (consumer microcredit agreement) not secured by collateral, to two or more information providers specified in subparagraph 1) of paragraph 1 of Article 18 of this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       9) provision of services in proactive mode;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) publication of marketing, statistical and analytical research on the Internet resource of the credit bureau.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2650,51 +2616,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the Laws of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2015 № 311-V (shall be enforced upon expiry of ten calendar days after its first official publication); as of 24.05.2018 № 156-VI (shall be enforced upon ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall come into effect ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (for enactment procedure see Art. 2); № 205-VIII of 30.06.2025 (shall take effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Laws of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2015 № 311-V (shall be enforced upon expiry of ten calendar days after its first official publication); as of 24.05.2018 № 156-VI (shall be enforced upon ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall come into effect ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (for enactment procedure see Art. 2); № 205-VIII of 30.06.2025 (shall take effect upon expiry of sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3705,69 +3671,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 11. Written prescription and sanction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. In case of violation of the legislation of the Republic of Kazakhstan on credit bureaus and formation of credit records, the authorized body has the right to send a written instruction to a credit bureau, an organization engaged in microfinance activities, and a collection agency.</w:t>
-[...17 lines deleted...]
-      A written order is an instruction to a credit bureau, an organization carrying out microfinance activities, a collection agency to take mandatory corrective measures aimed at eliminating the identified violations and (or) causes, as well as the conditions that contributed to their commission within the prescribed period, and (or) on the need to submit, within a specified time, an action plan to eliminate the identified violations and (or) causes, as well as the conditions that contributed to their commission (hereinafter - the action plan).</w:t>
+      1. In case of violation of the legislation of the Republic of Kazakhstan on credit bureaus and the formation of credit histories, the authorized body shall have the right to issue a written instruction to a credit bureau or a collection agency.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A written instruction is an order addressed to a credit bureau or a collection agency to take mandatory corrective measures aimed at eliminating identified violations and/or the causes, as well as the conditions that contributed to their commission, within a specified period, and/or to submit, within a specified period, an action plan for eliminating the identified violations and/or the causes, as well as the conditions that contributed to their commission (hereinafter - the action plan).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The action plan submitted within the time limit set by the written prescription shall include descriptions of violations, the reasons that led to their occurrence, a list of planned measures, the time frame for their implementation, as well as responsible officials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3794,70 +3760,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Appeal against the written instruction of the authorized body in court shall not suspend its execution.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...18 lines deleted...]
-      If there is no possibility to eliminate the violation within the time limits established in the action plan or written prescription, for reasons beyond the control of the credit bureau or microfinance organization, the time limit for execution of the action plan or written prescription may be extended by the authorized body in accordance with the procedure established by the regulatory legal act of the authorized body.</w:t>
+        <w:t>
+      1-3. Credit bureau and collection agency shall be required to notify the authorized body of the implementation of measures specified in the written instruction within the time limits provided by such written instruction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If it is impossible to eliminate a violation within the time limits established in the action plan or the written instruction due to reasons beyond the control of the credit bureau or collection agency, the deadline for implementing the action plan or written instruction may be extended by the authorized body in the manner established by a regulatory legal act of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The authorized body shall have a right to adopt the following measures as sanctions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3927,79 +3893,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. In case of violation of the legislation of the Republic of Kazakhstan on credit bureaus and formation of credit histories by the bank, the authorized body shall apply supervisory response measures and sanctions in accordance with the Law of the Republic of Kazakhstan "On Banks and Banking Activities in the Republic of Kazakhstan".</w:t>
+      3. In case of violation by a bank, an organization performing certain types of banking operations, or a microfinance organization of the legislation of the Republic of Kazakhstan on credit bureaus and the formation of credit histories, the authorized body shall apply supervisory response measures and sanctions in accordance with the Law of the Republic of Kazakhstan “On banks and banking activities in the Republic of Kazakhstan” and the Law of the Republic of Kazakhstan “On microfinance activities”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11 as amended by the Laws of the Republic of Kazakhstan dated 12.01.2007 № 222 (shall be enforced upon expiry of 6 months after its first official publication); dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 26.11.2012 № 57-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 02.07.2018 № 168-VI (shall be enforced dated 01.01.2019); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021).</w:t>
+        <w:t>      Footnote. Article 11 as amended by the Laws of the Republic of Kazakhstan dated 12.01.2007 № 222 (shall be enforced upon expiry of 6 months after its first official publication); dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 26.11.2012 № 57-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 422-V (shall be enforced from 01.01.2016); dated 29.03.2016 № 479-V (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 02.07.2018 № 168-VI (shall be enforced dated 01.01.2019); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 29.06.2020 № 351-VI (shall be enforced from 01.07.2021); dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5008,87 +4974,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) upon receipt of information from the information provider, no later than the next business day, make changes and additions to the credit record of the respective entity, except for the information provided for in the second part of paragraph 2 of Article 19 and subparagraph 1-1) of paragraph 5 of Article 24 of this Law, which must be entered into the credit record of the respective entity in real time;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+            9-1) provide the Anti-Fraud Center of the National Bank of the Republic of Kazakhstan, in real-time mode, with information on the submission by a credit history subject — an individual — within one hour, of applications for entering into a consumer bank loan agreement (consumer microcredit agreement) not secured by collateral, to two or more information providers specified in subparagraph 1) of paragraph 1 of Article 18 of this Law, as well as other information determined by a regulatory legal act of the National Bank of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       10) to apply to the credit bureau with state participation to verify the reliability of information stored in the database of credit histories of the credit bureau, as well as to make adjustments in respect of information that does not correspond to the information stored in the database of credit histories of the credit bureau with state participation. The procedure and conditions for applying to the credit bureau with state participation, making adjustments to the databases of credit histories of the credit bureau are established by the authorized body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10-1) require information providers specified in subparagraphs 2), 3-1) and 4) of paragraph 1 of Article 18 of this Law and recipients of credit reports specified in subparagraphs 2), 3), 4-2), 4-4) and 4-5) of part one of paragraph 1 of Article 20 of this Law to comply with the requirements for the use of information and communication technologies and ensuring information security in organizing their activities;</w:t>
-[...17 lines deleted...]
-      11) use electronic information resources and information systems in accordance with the legislation of the Republic of Kazakhstan; </w:t>
+      10-1) require information providers specified in subparagraphs 2), 3-1), and 4) of paragraph 1 of Article 18 of this Law, and recipients of credit reports specified in subparagraphs 2), 3), 4-2), and 4-4) of part one of paragraph 1 of Article 20 of this Law, to comply with the requirements for the use of digital technologies and ensuring information security in the organization of their activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) use digital resources and information systems in accordance with the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) to ensure equality of all information providers and recipients of credit reports, which make up the group on the main type of activity; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5162,51 +5146,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 17 as amended by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon the expiration of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 24.05.2021 № 43-VII (shall be enforced from 01.08.2021); dated 19.06.2024 № 97-VIII (for enactment procedure see Art. 2); № 205-VIII of 30.06.2025 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 17 as amended by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 168-VI (shall be enforced upon the expiration of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 24.05.2021 № 43-VII (shall be enforced from 01.08.2021); dated 19.06.2024 № 97-VIII (for enactment procedure see Art. 2); № 205-VIII of 30.06.2025 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (for the procedure for entry into force, see Article 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5246,51 +5230,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) banks, organizations engaged in certain types of banking operations, organizations engaged in microfinance activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1) collection agencies, service companies, carrying out trust management of rights (claims) under bank loan agreements and (or) agreements on granting microcredit within the framework of the agreement on trust management of rights (claims) under bank loan agreements and (or) agreements on granting microcredit, concluded with the person specified in part one paragraph 4 of article 36-1 of the Law of the Republic of Kazakhstan “On banks and banking activities in the Republic of Kazakhstan” and (or) part one of paragraph 5 of article 9-1 of the Law of the Republic of Kazakhstan “On microfinance activities” (hereinafter referred to as service companies), persons specified in item ten of part one of paragraph 4 of Article 36-1 of the Law of the Republic of Kazakhstan “On banks and banking activities in the Republic of Kazakhstan” and item eight of part one of paragraph 5 of article 9-1 of the Law of the Republic of Kazakhstan “On microfinance activities”, in case if the rights (claims) received under a bank loan agreement and (or) under an agreement on granting a microcredit are not transferred by these persons to the trust management of the service company, as well as other persons to whom the rights (claims) under bank loan agreements, loan (credit) agreements and agreements on granting a microcredit of individuals have been transferred;</w:t>
+      1-1) collection agencies; servicing companies carrying out fiduciary (trust) management of rights (claims) under bank loan agreements and/or microcredit agreements within the framework of a trust management agreement for rights (claims) under bank loan agreements and/or microcredit agreements concluded with a person specified in paragraph 1 of Article 63 of the Law of the Republic of Kazakhstan “On banks and banking activities in the Republic of Kazakhstan” and/or the part one of paragraph 5 of Article 9-1 of the Law of the Republic of Kazakhstan “On microfinance activities”, or with an insurance (reinsurance) organization (hereinafter - servicing companies); persons specified in subparagraph 9) of paragraph 1 of Article 63 of the Law of the Republic of Kazakhstan “On banks and banking activities in the Republic of Kazakhstan” and in paragraph eight of  part one of paragraph 5 of Article 9-1 of the Law of the Republic of Kazakhstan “On microfinance activities”, in case where the received rights (claims) under a bank loan agreement and/or microcredit agreement have not been transferred by these persons into trust management to a servicing company; as well as other persons to whom rights (claims) under bank loan agreements, loan (credit) agreements, and microcredit agreements of individuals have been transferred;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) individual entrepreneur or legal entity, selling the goods and services on credit or granting delay in payments, systematized features of which are determined by the Government of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5400,51 +5384,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 as amended by the Laws of the Republic of Kazakhstan dated 23.12.2005 № 107 (the order of enforcement see Article 2 of the Law № 107); dated 26.07.2007 № 311 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.11.2012 № 57-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced  upon the expiration of ten calendar days after the day of its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 04.07.2022 № 133-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (for the procedure of enactment see article 2).</w:t>
+        <w:t>      Footnote. Article 18 as amended by the Laws of the Republic of Kazakhstan dated 23.12.2005 № 107 (the order of enforcement see Article 2 of the Law № 107); dated 26.07.2007 № 311 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.11.2012 № 57-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced  upon the expiration of ten calendar days after the day of its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 04.07.2022 № 133-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (for the procedure of enactment see article 2); dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5538,51 +5522,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Information providers specified in subparagraphs 1), 1-1), 2) and 4) of paragraph 1 of Article 18 of this Law shall:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) receive the consent of the subject of credit history for provision of details on it to the credit bureau, except for the credit bureau with the state participation, as well as the cases, provided in paragraph 4 of Article 25 of this Law and Article 61-2 of the Law of the Republic of Kazakhstan “On banks and banking activity in the Republic of Kazakhstan”;</w:t>
+      1) obtain the consent of the credit history subject for the provision of information about them to credit bureaus, except for a credit bureau with state participation, as well as in cases provided for in paragraph 4 of Article 25 of this Law and Article 68 of the Law of the Republic of Kazakhstan “On banks and banking activities in the Republic of Kazakhstan”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) conclude an agreement on provision of information with credit bureau with the state participation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5628,51 +5612,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) provide information to the credit bureau, with which an agreement on provision of information, in exact correspondence with the available details on the subject of credit history is concluded;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) to use electronic information resources and information systems in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      6) use digital resources and information systems in accordance with the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) provide appropriate conditions and processing of information at the expense of budget funds;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5736,87 +5720,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       thirty calendar days from the date of change or receipt of any data regarding the subject of the credit records - for collection agencies and other providers of information specified in subparagraphs 2) and 3-1) of paragraph 1 of Article 18 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Information providers specified in subparagraph 1) (except for credit partnerships and pawnshops) of paragraph 1 of Article 18 of this Law, in accordance with the procedure determined by the information sharing agreement, shall be obliged to provide to the credit bureau in real time the following information about the credit record subject – an individual:</w:t>
-[...35 lines deleted...]
-      Information providers specified in subparagraphs 1) and 1-1) of paragraph 1 of Article 18 of this Law shall comply with the requirements for the use of information and communication technologies and ensuring information security in organizing their activities, established by the regulatory legal act of the authorized body.</w:t>
+      Information providers specified in subparagraph 1) (except for credit partnerships and pawnshops) of paragraph 1 of Article 18 of this Law shall, in the manner defined by the information provision agreement, be obliged to provide to the credit bureau, in real-time mode, information on a credit history subject — an individual — under consumer bank loan agreements (consumer microcredit agreements) not secured by collateral, including:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the date and time of submission of the application for concluding an agreement, indicating the individual identification number of the individual, the application identifier, and the amount of the bank loan (microcredit);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the date and time of approval or refusal to approve the application referred to in subparagraph two of this part, the identifier of such application, and the amount of the bank loan (microcredit) approved under such application, as well as the periodic payment under it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      the date and time of issuance of the bank loan (microcredit) under the application referred to in subparagraph two of this part, the identifier of such application, and the amount of the bank loan (microcredit) issued under such application, as well as the periodic payment under it.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The requirements provided for in part two of this paragraph shall also apply to an application for increasing the amount of a consumer bank loan (microcredit) or an application for granting a consumer bank loan (microcredit) not secured by collateral within the framework of a previously concluded agreement, the terms of which provide for the transfer of funds in full or in installments based on an application, except for applications for granting a consumer bank loan (microcredit) concluded for the purpose of purchasing goods, works, or services and providing for the transfer of the loan amount directly to the bank account of the seller (supplier) of such goods, works, or services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Information providers specified in subparagraphs 1) and 1-1) of paragraph 1 of Article 18 of this Law shall comply with the requirements for the use of digital technologies and ensuring information security in organizing their activities, as established by a regulatory legal act of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. The information suppliers, specified in subparagraph 3-1) of paragraph 1 of Article 18 of this Law, shall be obliged:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5939,80 +5977,80 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Information providers in the credit bureau, that do not carry out activity, previously entailed their participation shall be obliged to update information on all of previously transferred to the database of credit bureau to the subjects up to termination of contractual relations with the specified subjects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5. Information suppliers specified in subparagraphs 2), 3-1) and 4) of paragraph 1 of Article 18 of this Law shall comply with the requirements for the use of information and communication technologies and information security in the organization of their activities, as determined by the contracts for the provision of information and (or) receipt of credit reports, concluded in accordance with the legislation of the Republic of Kazakhstan. </w:t>
+        <w:t>
+      5. Information providers specified in subparagraphs 2), 3-1), and 4) of paragraph 1 of Article 18 of this Law shall comply with the requirements for the use of digital technologies and ensuring information security in organizing their activities, as defined by information provision agreements and/or credit report receipt agreements concluded in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 19 as amended by the Laws of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 23.10.2008 № 72-IV (the order of enforcement see Article 2); dated 10.02.2011 № 406-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2015 № 311-V (shall be enforced from 01.01.2015); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 02.07.2018 № 168-VI (shall be enforced upon the expiration of  ten calendar days from the date of its first official publication); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 12.07.2022 № 138-VII (the order of enforcement see Art. 2); dated 21.05.2024 № 86-VIII (enacted sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (for enactment procedure see Art. 2); № 205-VIII of 30.06.2025 (shall take force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 19 as amended by the Laws of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 23.10.2008 № 72-IV (the order of enforcement see Article 2); dated 10.02.2011 № 406-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2015 № 311-V (shall be enforced from 01.01.2015); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 02.07.2018 № 168-VI (shall be enforced upon the expiration of  ten calendar days from the date of its first official publication); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 12.07.2022 № 138-VII (the order of enforcement see Art. 2); dated 21.05.2024 № 86-VIII (enacted sixty calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (for enactment procedure see Art. 2); № 205-VIII of 30.06.2025 (shall take force upon expiry of sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (for the procedure for entry into force, see Article 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6034,51 +6072,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Recipients of credit reports shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) banks, organizations engaged in certain types of banking operations, organizations engaged in microfinance activities, collection agencies, service companies, persons specified in paragraph ten of part one of paragraph 4 of Article 36-1 of the Law of the Republic of Kazakhstan "On banks and banking activities in the Republic of Kazakhstan " and paragraph eight of part one of paragraph 5 of Article 9-1 of the Law of the Republic of Kazakhstan "On Microfinance Activities", if the rights (claims) received under the bank loan agreement and (or) under the microcredit agreement are not transferred by these persons to the trust management of the service companies;</w:t>
+      1) banks; organizations performing certain types of banking operations; microfinance organizations; servicing companies; persons specified in subparagraph 9) of paragraph 1 of Article 63 of the Law of the Republic of Kazakhstan “On banks and banking activities in the Republic of Kazakhstan” and in paragraph eight of part one of paragraph 5 of Article 9-1 of the Law of the Republic of Kazakhstan “On microfinance activities”, in cases where the acquired rights (claims) under a bank loan agreement and/or microcredit agreement have not been transferred by these persons into trust management to a servicing company;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) individual entrepreneur or legal entity, selling the goods and services on credit or granting delay in payments, systematized features of which are determined by the Government of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6160,69 +6198,93 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-3) an authorized body in the field of public administration to restore the solvency and bankruptcy of citizens of the Republic of Kazakhstan, a financial manager;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (4-4) Banking ombudsman;</w:t>
-[...17 lines deleted...]
-      4-5) microfinance ombudsman;</w:t>
+      4-4) financial ombudsman.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4-5) has been excluded by the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall enter into force from 01.01.2027);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-6) the authorised state body in charge of managing tax and other mandatory payments to the budget;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6376,79 +6438,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Provision of credit reports to the persons, not specified in this paragraph shall not be allowed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Persons specified in sub-paragraphs 1), 2), 3), 4-2), 4-4) and 4-5) of the first part of paragraph 1 of this Article shall register with the credit bureau as recipients of credit reports after entering into an agreement on obtaining credit reports.</w:t>
+      2. The persons specified in subparagraphs 1), 2), 3), 4-2), and 4-4) of part one of paragraph 1 of this Article, after concluding an agreement to receive credit reports, must register with the credit bureau as recipients of credit reports.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 20 is in the wording of the Law of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 23.10.2008 № 72-IV (the order of enforcement see Article 2); dated 30.12.2009 № 234-IV; dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.11.2012 № 57-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 04.07.2022 № 133-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (enacted six months after the date of its fist official publication); № 205-VIII of 30.06.2025 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication); № 207-VIII of 15.07.2025 (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 20 is in the wording of the Law of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 23.10.2008 № 72-IV (the order of enforcement see Article 2); dated 30.12.2009 № 234-IV; dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.11.2012 № 57-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 04.07.2022 № 133-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 30.12.2022 № 179-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (enacted six months after the date of its fist official publication); № 205-VIII of 30.06.2025 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication); № 207-VIII of 15.07.2025 (shall come into force upon expiry of sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall enter into force from 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6542,51 +6604,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1. Subject of credit history - a natural person has the right to receive free of charge from a credit bureau information about its own credit scoring in the manner determined by the credit bureau.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2-2. Credit report recipients specified in subparagraphs 4-4) and 4-5) of part one of paragraph 1 of Article 20 of this Law shall receive credit reports free of charge.</w:t>
+      2-2. Recipients of credit reports specified in subparagraph 4-4) of part one of paragraph 1 of Article 20 of this Law shall receive credit reports free of charge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Recipients of credit report, specified in subparagraph 1), 2) 3) and 4-2) of paragraph 1 of Article 20 of this Law shall be obliged to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6704,51 +6766,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) incur other obligations in accordance with the legislative acts of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. The recipients of the credit report specified in subparagraphs 4-4) and 4-5) of part one of paragraph 1of Article 20 of this Law shall:</w:t>
+      4. Recipients of credit reports specified in subparagraph 4-4) of part one of paragraph 1 of Article 20 of this Law shall be obliged to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) submit to the credit bureau confirmation of receipt of consent from the credit record subject to receive a credit report on him/her, except for the case provided for in paragraph 4 of Article 25 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6776,97 +6838,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) maintain confidentiality with respect to the credit report and not disclose the information contained therein to third parties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) use the information contained in the credit report only for the purposes stipulated by Article 40-1 of the Law of the Republic of Kazakhstan "On banks and banking activities in the Republic of Kazakhstan" and Article 29-1 of the Law of the Republic of Kazakhstan "On microfinance activities";</w:t>
+      4) use the information contained in the credit report only for the purposes provided for in Article 15-29 of the Law of the Republic of Kazakhstan “On state regulation, control and supervision of the financial market and financial organizations”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) bear other obligations in accordance with the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 21 as amended by the Laws of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI dated 24.05.2018 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (enacted six months after the date of its fist official publication).</w:t>
+        <w:t>      Footnote. Article 21 as amended by the Laws of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI dated 24.05.2018 (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (enacted six months after the date of its fist official publication); dated 16.01.2026 № 259-VIII (for the procedure for entry into force, see Article 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7014,51 +7076,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) apply to the information provider with requirement on correction of unreliable information;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) set up a voluntary waiver of bank loans and microloans free of charge, microloans, or withdraw it from the credit bureau via the e-government web portal or the IT systems of a bank, an organisation engaged in certain types of banking operations, or an organisation engaged in microfinance activities integrated with the services hosted on the e-government gateway.</w:t>
+      8) establish a free voluntary refusal to obtain bank loans or microcredits, or revoke such refusal, at a credit bureau via the web portal of the “digital government” or through the digital objects of a bank, an organization performing certain types of banking operations, or a microfinance organization integrated with the services hosted on the “digital government” gateway.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -7204,51 +7266,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. State Corporation "Government for Citizens", which carries out the state registration of rights to real estate, provides information to credit bureaus on the basis of agreements with them on the provision of information in accordance with the procedure and on terms determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Provision of information to a credit bureau with state participation by central executive bodies and legal entities subordinate to them is carried out based on an agreement concluded with it in the manner established by the legislation of the Republic of Kazakhstan on informatization using an electronic gateway for information exchange of the authorized body in the field of informatization.</w:t>
+      The provision of information to a credit bureau with state participation by central executive bodies and legal entities subordinate to them shall be carried out on the basis of an agreement concluded with it in accordance with the procedure established by the digital legislation of the Republic of Kazakhstan, using the electronic information exchange gateway of the authorized body in the field of digitalization.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Information shall be provided by suppliers to credit bureaus in electronic form. Cases of providing information on paper are determined by the internal documents of credit bureaus and agreements concluded by them with information providers.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7304,51 +7366,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23, as amended by the Laws of the Republic of Kazakhstan dated 26.07.2007 № 311 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 27 July, 2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 02.07.2018 № 168-VI (shall be enforced upon the expiration of ten calendar days from the date of its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 14.07.2022 № 141-VII (shall come into effect ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (enacted sixty calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall take force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 23, as amended by the Laws of the Republic of Kazakhstan dated 26.07.2007 № 311 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 27 July, 2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the date of its first official publication); dated 02.07.2018 № 168-VI (shall be enforced upon the expiration of ten calendar days from the date of its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 14.07.2022 № 141-VII (shall come into effect ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (enacted sixty calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall take force upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall enter into force upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7460,105 +7522,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2) information on the nominal and annual effective interest rates on the loan as of the date of conclusion of the bank loan agreement, microcredit agreement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-3) information on debt settlement by concluding an additional agreement to the bank loan agreement and (or) microloan agreement or a new bank loan agreement and (or) microloan agreement indicating the date of their conclusion and (or) on refusal to change the terms of the bank loan agreement and (or) microloan agreement, as well as information on debt recovery under the bank loan agreement and (or) microloan agreement;</w:t>
+      3-3) information on the settlement of an individual’s debt through the conclusion of an additional agreement to a bank loan agreement and/or a microcredit agreement, or a new bank loan agreement and/or microcredit agreement, indicating the date of their conclusion, and/or information on the refusal to amend the terms of the bank loan agreement and/or microcredit agreement, as well as information on the recovery of an individual’s debt under a bank loan agreement and/or microcredit agreement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) other information specified by the regulatory legal act of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Information providers specified in subparagraph 1) (except for credit partnerships and pawnshops) of paragraph 1 of Article 18 of this Law shall, in addition to the information provided for in this paragraph, also provide the information specified in part two of paragraph 2 of Article 19 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       For the purposes of this paragraph the credit shall be regarded as bank loans, leasing, factoring, forfeiting operations, discounting bills, as well as provision of microcredits.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1. Information provided to credit bureaus by collection agencies on rights (claims) under bank loan agreements, microloan agreements and service companies, persons specified in the tenth paragraph of part one of paragraph 4 of Article 36-1 of the Law of the Republic of Kazakhstan "On banks and banking activities in the Republic of Kazakhstan" and the eighth paragraph of part one of paragraph 5 of Article 9-1 of the Law of the Republic of Kazakhstan "On microfinance activities", if the rights (claims) received under the bank loan agreement and (or) under the microloan  agreement are not transferred by these persons to the trust management of the service company, as well as by other persons to whom the rights (claims) under bank loan agreements have been transferred, loan (credit) agreements and agreements on the provision of microloan to individuals, must contain:</w:t>
+      1-1. Information provided to credit bureaus by collection agencies with respect to acquired rights (claims) from banks, organizations performing certain types of banking operations, and microfinance organizations under bank loan agreements and microcredit agreements, as well as by servicing companies, persons specified in subparagraph 9) of paragraph 1 of Article 63 of the Law of the Republic of Kazakhstan “On banks and banking activities in the Republic of Kazakhstan” and in paragraph eight of part one of paragraph 5 of Article 9-1 of the Law of the Republic of Kazakhstan “On microfinance activities”, in cases where the acquired rights (claims) under a bank loan agreement and/or microcredit agreement have not been transferred by these persons into trust management to a servicing company, as well as other persons to whom rights (claims) under bank loan agreements, loan (credit) agreements, and microcredit agreements of individuals have been transferred, shall include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the total amount of debt, including the amount of principal, fees, commissions, forfeits (fines, penalties), as of the date of the debt acquisition;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7623,50 +7703,68 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) negative information about the subject of credit history, if any;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) information on the debt settlement by concluding an additional agreement to a bank loan agreement and (or) a microloan agreement or concluding an agreement on the terms of execution of a court ruling or a notary's writ of execution on debt collection under a bank loan agreement or a microloan agreement, indicating the date of their conclusion and (or) on the refusal to change the terms of a bank loan agreement and (or) a microloan agreement, the terms of execution of a court ruling or a notary's writ of execution on debt collection under a bank loan agreement or a microloan agreement, as well as information on debt collection under a bank loan agreement and (or) a microloan agreement;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-2) information on debt settlement carried out as a result of trust management of rights (claims) held by the insurer (insured) against the person responsible for losses compensated under liability insurance of a person’s obligations arising from a bank loan agreement and/or microcredit agreement;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) other information specified by the regulatory legal act of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8172,51 +8270,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 24 as amended by the Laws of the Republic of Kazakhstan dated 12.01.2007 № 224 (shall be enforced from 01.01.2012); dated 26 July, 2007 № 311 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 27 July, 2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 23.10.2008 № 72-IV (the order of enforcement see Article 2); dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 12.01.2012 № 538-IV (the order of enforcement see Article 2); dated 26.11.2012 № 57-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 24.05.2021 № 43-VII (shall be enforced from 01.08.2021); dated 04.07.2022 № 133-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (for enactment procedure see Art. 2).</w:t>
+        <w:t>      Footnote. Article 24 as amended by the Laws of the Republic of Kazakhstan dated 12.01.2007 № 224 (shall be enforced from 01.01.2012); dated 26 July, 2007 № 311 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 27 July, 2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 23.10.2008 № 72-IV (the order of enforcement see Article 2); dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 12.01.2012 № 538-IV (the order of enforcement see Article 2); dated 26.11.2012 № 57-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 06.05.2017 № 63-VI (shall be enforced upon expiry of twenty one calendar days after the day its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 24.05.2021 № 43-VII (shall be enforced from 01.08.2021); dated 04.07.2022 № 133-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (for enactment procedure see Art. 2); dated 16.01.2026 № 259-VIII (for the procedure for entry into force, see Article 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8299,72 +8397,90 @@
       4. Provision of the consent of subject of credit history for provision of adverse information on this subject to the credit bureau and provision of credit reports, contained the adverse information on the subject of credit history to the information providers by the credit bureau shall not be required.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The consent of the credit record subject – an individual – is not required for sharing by the information provider specified in subparagraph 3) of paragraph 1 of Article 18 of this Law of the information stipulated by subparagraph 1-1) of part one of paragraph 5 of Article 24 of this Law to credit bureaus and the provision of such information by credit bureaus to the information providers specified in subparagraph 1) of paragraph 1 of Article 18 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The consent of the credit history subject — an individual — is not required for the provision of information specified in part two of paragraph 2 of Article 19 of this Law by credit bureaus to the anti-fraud centre of the National Bank of the Republic of Kazakhstan and when rendering the service provided for in subparagraph 8-1) of paragraph 2 of Article 7 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 25 as amended by the Law of the Republic of Kazakhstan dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (enacted sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 25 as amended by the Law of the Republic of Kazakhstan dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (enacted sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall enter into force upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9050,51 +9166,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the data of individual entrepreneur or full name of parties, information on their place of residence, legal address or location, banking details;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) the term of the agreement, grounds and procedure for its amendment, termination and unilateral termination, including in case of non-compliance by information providers specified in subparagraphs 1), 1-1), 2), 3-1) and 4) of paragraph 1 of Article 18 of this Law with the requirements for the use of information and communication technologies and information security in the organization of their activities, as well as the amount of fines for breach of obligations under the agreement;</w:t>
+      2) the term of the agreement, the grounds and procedure for its amendment, termination, and unilateral termination, including in cases of non-compliance by information providers specified in subparagraphs 1), 1-1), 2), 3-1), and 4) of paragraph 1 of Article 18 of this Law with the requirements for the use of digital technologies and ensuring information security in the organization of their activities, as well as the amounts of penalties for breach of contractual obligations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) mandatory obtaining by information providers specified in subparagraphs 1), 1-1), 2) and 4) of paragraph 1 of Article 18 of this Law of the consent of the credit record subject to provide information about him/her to credit bureaus, except for credit bureaus with state participation, as well as the case provided for in paragraph 4 of Article 25 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9218,69 +9334,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) responsibility of parties, including responsibility of information provider in the case of provision by them of unreliable information to the credit bureau;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) obligation of the information provider to comply with the requirements to the use of information and communication technologies and ensure information security in the organization of its activities;</w:t>
-[...17 lines deleted...]
-      11) requirements to the use of information and communication technologies and ensuring information security in the organization of activities of information providers specified in subparagraphs 2), 3-1) and 4) of paragraph 1 of Article 18 of this Law, corresponding to the requirements established by the regulatory legal act of the authorized body.</w:t>
+      10) the obligation of the information provider to comply with the requirements for the use of digital technologies and ensuring information security in the organization of its activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) requirements for the use of digital technologies and ensuring information security in the organization of activities of information providers specified in subparagraphs 2), 3-1), and 4) of paragraph 1 of Article 18 of this Law, corresponding to the requirements established by a regulatory legal act of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. An agreement on reception of credit reports shall contain the following conditions:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9290,51 +9406,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) the data of individuals or full name of parties, information on their place of residence, legal address or location, banking details;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) the term of the agreement, the grounds and procedure for its amendment, termination and unilateral termination, including in case of non-compliance by the recipients of credit reports specified in subparagraphs 1), 2), 3), 4-2), 4-4) and 4-5) of part one of paragraph 1of Article 20 of this Law with the requirements for the use of information and communication technologies and information security in the organization of their activities, as well as the amount of fines for breach of obligations under the agreement;</w:t>
+      2) the term of the agreement, the grounds and procedure for its amendment, termination, and unilateral termination, including in cases of non-compliance by recipients of credit reports specified in subparagraphs 1), 2), 3), 4-2), and 4-4) of part one of paragraph 1 of Article 20 of this Law with the requirements for the use of digital technologies and ensuring information security in the organization of their activities, as well as the amounts of penalties for breach of contractual obligations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) compulsory reception of consent of subject of credit history for issuance of credit report on it to the recipient of credit report, except for the case, provided in paragraph 4 of Article 25 of this Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9398,69 +9514,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) responsibility of parties;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) obligation of the recipient of the credit report to comply with the requirements to the use of information and communication technologies and ensure information security in the organization of its activities;</w:t>
-[...17 lines deleted...]
-      9) requirements for the use of information and communication technologies and ensuring information security in the organization of activities of the recipients of credit reports specified in subparagraphs 2), 3), 4-2), 4-4) and 4-5) of part one of paragraph 1 of Article 20 of this Law, corresponding to the requirements established by a regulatory legal act of the authorized body.</w:t>
+      8) the obligation of the recipient of the credit report to comply with the requirements for the use of digital technologies and ensuring information security in the organization of its activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) requirements for the use of digital technologies and ensuring information security in the organization of activities of recipients of credit reports specified in subparagraphs 2), 3), 4-2), and 4-4) of part one of paragraph 1 of Article 20 of this Law, corresponding to the requirements established by a regulatory legal act of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -9504,51 +9620,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 27 as amended by the Laws of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 23.10.2008 № 72-IV (the order of enforcement see Article 2); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.07.2018 № 168-VI (shall be enforced upon expiration of ten calendar days from the date of its first official publication); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (for enactment procedure see Art. 2).</w:t>
+        <w:t>      Footnote. Article 27 as amended by the Laws of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 23.10.2008 № 72-IV (the order of enforcement see Article 2); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.07.2018 № 168-VI (shall be enforced upon expiration of ten calendar days from the date of its first official publication); dated 29.06.2020 № 352-VI (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 19.06.2024 № 97-VIII (for enactment procedure see Art. 2); dated 16.01.2026 № 259-VIII (shall enter into force from 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9660,133 +9776,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) information on the surname, name, patronymic (in its existence) and position of persons, authorized to carry out the requests to the credit bureaus. If it is necessary the specified information shall be certified by electronic digital signature of these persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The persons specified in subparagraphs 4-4) and 4-5) of part one of Paragraph 1 of Article 20 of this Law shall submit the following documents for registration with a credit bureau:</w:t>
+      Persons specified in subparagraph 4-4) of part one of paragraph 1 of Article 20 of this Law shall, for registration with a credit bureau, submit the following documents:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) an application for registration with a credit bureau;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) an extract from the minutes of the meeting of the board of representatives of the banking or microfinance ombudsman on his election;</w:t>
+      2) an extract from the decision of the financial ombudsman service council on their election;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) information on the surname, first name, patronymic (if indicated in the identity document) and position of the persons authorized to make inquiries to credit bureaus. If necessary, the said information shall be certified by an electronic digital signature of such persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 28 as amended by the Laws of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.12.2012 № 60-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.06.2024 № 97-VIII (enacted six months after the date of its fist official publication); № 205-VIII of 30.06.2025 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 28 as amended by the Laws of the Republic of Kazakhstan dated 27.07.2007 № 317 (shall be enforced upon expiry of 10 calendar days after its first official publication); dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.12.2012 № 60-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.06.2024 № 97-VIII (enacted six months after the date of its fist official publication); № 205-VIII of 30.06.2025 (shall become effective upon expiry of sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall enter into force from 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11019,55 +11135,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11393,31 +11509,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>