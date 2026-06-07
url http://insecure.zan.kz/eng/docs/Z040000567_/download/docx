--- v0 (2025-12-16)
+++ v1 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="54114f0" w14:textId="54114f0">
+    <w:p w14:paraId="6c466f9" w14:textId="6c466f9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -733,51 +733,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) universal service operator - communication operator providing communication services, which in accordance with the legislation of the Republic of Kazakhstan is obliged to provide universal communication services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) universal communication services - a minimum list of communications services which is fixed in the telecommunications sector and postal services developed by the authorized body and approved by the Government of the Republic of Kazakhstan, the provision of which to any user of communication services in any settlement within a specified period of time with an established quality and price level, ensuring the availability of these services shall be  obligatory for the operators of universal service;</w:t>
+      9) universal communication services - the minimum list of communication services that shall be fixed in the telecommunications and postal sector, developed and approved by the authorized body, the provision of which to any user of communication services in any settlement in a given period with the established quality and price level that ensure the availability of these services shall be mandatory for universal service operators;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) communications - receipt, collection, processing, storage, transfer (carriage), delivery, distribution of information, postal and special packages, postal money transfers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2023,51 +2023,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50) conversion of radio frequency spectrum - set of measures oriented to expansion of using the radio frequency spectrum by radio electronic means of civil purpose;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      51) radio electronic mean - technical mean designated for transmission and (or) receipt of radio frequencies and consisting of one or several transmission and (or) receiving devises or their combinations including support equipment;</w:t>
+      51) radio electronic mean - technical mean designated for transmission and (or) receipt of radio frequencies and consisting of one or several transmissions and (or) receiving devises or their combinations including support equipment;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51-1) unauthorised traffic (fraud) means traffic that is passed in infringment of the established rules for connecting and interacting telecommunications networks, including traffic skipping and the procedure for mutual settlements, including traffic with the substitution of the caller's number;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2563,51 +2563,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67-3) a subscriber device of cellular communication - a means of communication for individual use generating electric signals for transmitting or receiving information specified by the subscribers and connected to the network of the cellular operator, not having a permanent geographically determined location within the service area, operating in cellular communication networks;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      67-4) identification code of a subscriber device of cellular communication -  a code assigned by the manufacturer to the a mobile subscriber device, which is transmitted to the network of the mobile operator when the device is connected to it;</w:t>
+      67-4) identification code of a subscriber device of cellular communication - a code assigned by the manufacturer to a mobile subscriber device, which is transmitted to the network of the mobile operator when the device is connected to it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67-5) virtual mobile operator - a communications operator that uses the infrastructure of one or more mobile operators to provide cellular communications services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2903,51 +2903,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 2 is in the wording of the Law of the Republic of Kazakhstan dated 23.04.2012 № 14-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its official publication); dated 10.07.2012 № 34-V (shall be enforced from the date of its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.06.2013 № 107-V (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 23.04.2014 № 200-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 09.04.2016 № 499-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2017 № 128-VI (the order of enforcement see Article 2); dated 24.05.2018 № 156-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.10.2018 № 184-IV (shall be enforced upon expiry of six months after its first official publication); dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty-one calendar days after its first official publication); dated December 27, 2019 № 291-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (enforcement, see Art 2); dated 29.06.2020 № 352-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 29.06.2021 № 58-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.02.2023 № 194-VII (shall be enforced from 01.04.2023); dated 23.12.2023 № 51-VIII (see Art. 2 for enactment procedure); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall be effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 2 is in the wording of the Law of the Republic of Kazakhstan dated 23.04.2012 № 14-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its official publication); dated 10.07.2012 № 34-V (shall be enforced from the date of its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.06.2013 № 107-V (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 23.04.2014 № 200-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 09.04.2016 № 499-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2017 № 128-VI (the order of enforcement see Article 2); dated 24.05.2018 № 156-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.10.2018 № 184-IV (shall be enforced upon expiry of six months after its first official publication); dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty-one calendar days after its first official publication); dated December 27, 2019 № 291-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (enforcement, see Art 2); dated 29.06.2020 № 352-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 29.06.2021 № 58-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.02.2023 № 194-VII (shall be enforced from 01.04.2023); dated 23.12.2023 № 51-VIII (see Art. 2 for enactment procedure); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.06.2025 №205-VIII (shall be effective sixty calendar days after the date of its first official publication); dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5564,51 +5564,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-2) control of compliance with qualification requirements by communications providers to the subjects carrying out the rendering of services in the field of communications, rules of rendering the communications services, the rules of rendering the postal services and rules of applying the postmark on postal matters in the territory of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-3) inspection of the networks device and structures of telecommunications and postal communications for compliance with technical regulations and requirements on organizing their technical operation in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      9-3) inspection of the network’s device and structures of telecommunications and postal communications for compliance with technical regulations and requirements on organizing their technical operation in accordance with the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-4) detection and suppression of operation of the radio electronic means and high frequency devices acting with the breach of the legislation of the Republic of Kazakhstan in the field of communications;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7310,51 +7310,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Permissions for use of radio frequency spectrum shall be issued to the communications providers and persons intending to use the radio frequency spectrum for carrying out the intraproductive activity no later than two months term from the date of receipt of the standard form application by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Permission for the use of the radio frequency spectrum shall indicate the type or standard of communication, the territory of use, the type and technical parameters of the radio electronic means used, as well as obligations on provision of  communication services to settlements and (or) territories.</w:t>
+      Permission for the use of the radio frequency spectrum shall indicate the type or standard of communication, the territory of use, the type and technical parameters of the radio electronic means used, as well as obligations on provision of communication services to settlements and (or) territories.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Individuals and legal entities who have obtained permission to use the radio frequency spectrum, granted for broadband access to communication services shall, within a period of two years from the date of obtaining such permits, ensure the availability of technical infrastructure for the provision of access to communication services, corresponding minimum quality thresholds, at least thirty per cent of the population in each settlement in the territory where permits shall be issued.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7802,51 +7802,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. In the case of coordination of frequency bands, radio frequencies (radio frequency channels) with radio frequency authorities, the approval period should be no more than thirty calendar days from the moment of receipt of the request, while the application consideration period can be extended for the period of required approvals, but not more than thirty calendar days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      If it is necessary to conduct international coordination of radio frequencies with neighboring states (in the border zones of the Republic of Kazakhstan) in accordance with the Radio regulations of the International telecommunication union, the deadline for considering the application may be extended, but not more than six months, which the applicant shall be notified in advance in electronic form.</w:t>
+      If it is necessary to conduct international coordination of radio frequencies with neighboring states (in the border zones of the Republic of Kazakhstan) in accordance with the Radio regulations of the international telecommunication union, the deadline for considering the application may be extended, but not more than six months, which the applicant shall be notified in advance in electronic form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -8120,51 +8120,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 15. Interaction of communication  operators, the operator of the centralized database of subscribers numbers, the operator of the database of identification codes of subscribers devices of cellular communication with the bodies carrying out operational-investigative, counterintelligence activities</w:t>
+        <w:t xml:space="preserve"> Article 15. Interaction of communication operators, the operator of the centralized database of subscribers numbers, the operator of the database of identification codes of subscribers devices of cellular communication with the bodies carrying out operational-investigative, counterintelligence activities</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The title of Article 15 is in the wording of the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14490,51 +14490,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 31 as amended by the Law of the Republic of Kazakhstan dated 09.04.2016 № 499-V (shall be enforced upon expiry of ten calendar days after its first official publication);    dated 05.10.2018 № 184-VI (shall be enforced upon expiry of six months after its first official publication).</w:t>
+        <w:t>      Footnote. Article 31 as amended by the Law of the Republic of Kazakhstan dated 09.04.2016 № 499-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.10.2018 № 184-VI (shall be enforced upon expiry of six months after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -17238,51 +17238,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. In cases of using networks and (or) means of communication for criminal purposes that are detrimental to the interests of the individual, society and the state, as well as for the dissemination of information that violates the legislation of the Republic of Kazakhstan on elections, containing calls for extremist and terrorist activities, mass riots, as well as for participation in mass (public) events held in violation of the established procedure, promoting the sexual exploitation of minors and child pornography, for the purpose of cyberbullying against a child, containing advertising of an electronic casino, an Internet casino, as well as advertising of gambling and (or) bets organized and conducted by a person who does not have the right to engage in activities in the gambling business in the Republic of Kazakhstan, as well as for the dissemination of television and radio programs and (or) television and radio channels by a person who does not have the right to engage in activities in the field of mass media of the Republic of Kazakhstan, the Prosecutor General of the Republic of Kazakhstan or his deputies shall submit to the national security agencies of the Republic of Kazakhstan a submission on taking measures to temporarily suspend the operation of networks and (or) means of communication, the provision of communication services, or shall submit to the the authorized body in the field of mass media a submission on the elimination of violations of the law with a requirement to take measures on temporarily suspension of access to information technology objects in the form of software and the Internet resource and (or) information posted on them, with the exception of cases provided for in paragraphs 1-2 of this Article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1. In cases of dissemination via a telecommunications network of information prohibited or otherwise restricted from dissemination by judicial acts or laws of the Republic of Kazakhstan that have entered into legal force, as well as access to which has been temporarily suspended by a submission to the authorized body in the field of mass media of the Prosecutor General of the Republic of Kazakhstan or his deputies on the elimination of violations of the law, communications operators and (or) owners and (or) legal representatives of online platforms, and (or) the state technical service, upon the order of the authorized body in the field of mass media, shall be obliged to take immediate measures to restrict access to the prohibited information.</w:t>
+      1-1. In cases of dissemination using mass media, telecommunication networks or online platforms of information prohibited or otherwise limited to dissemination by judicial acts or laws of the Republic of Kazakhstan that have entered into legal force, as well as access to which has been temporarily suspended by the submission made to the authorized body in the field of mass media by the Prosecutor General of the Republic of Kazakhstan or his deputies to eliminate violations of the Law, telecom operators and (or) the owners and (or) legal representatives of online platforms, and (or) the state technical service, by order of the authorized body in the field of mass media, shall be obliged to take immediate measures to restrict access to prohibited information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The authorized body in the field of mass media approves the rules for interaction between state bodies on issues of compliance with the requirements of the legislation of the Republic of Kazakhstan in telecommunications networks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17608,51 +17608,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law us supplemented by Article 41-1 in accordance with the Law of the Republic of Kazakhstan dated 23.04.2014 № 200-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 09.04.2016 № 501-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 22.12.2016 № 28-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 02.07.2020 № 356-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 03.05.2022 № 118-VII (enforcement, see Art 2); dated 19.06.2024 № 94-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); № 210-VIII of 16.07.2025 (shall become effective sixty calendar days after the date of its first official publication); № 215-VIII of 18.07.2025 (shall take force since 01.01.2026).</w:t>
+        <w:t>      Footnote. The Law us supplemented by Article 41-1 in accordance with the Law of the Republic of Kazakhstan dated 23.04.2014 № 200-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 09.04.2016 № 501-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 22.12.2016 № 28-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 02.07.2020 № 356-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 03.05.2022 № 118-VII (enforcement, see Art 2); dated 19.06.2024 № 94-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); № 210-VIII of 16.07.2025 (shall become effective sixty calendar days after the date of its first official publication); dated 18.07.2025 № 215-VIII (shall take force since 01.01.2026); dated 30.12.2025 № 248-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -17825,55 +17825,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18199,31 +18199,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>