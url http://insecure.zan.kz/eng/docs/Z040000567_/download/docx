--- v1 (2026-06-07)
+++ v2 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6c466f9" w14:textId="6c466f9">
+    <w:p w14:paraId="baaea3c" w14:textId="baaea3c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -145,73 +145,121 @@
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>The Law of the Republic of Kazakhstan dated 5 July 2004 № 567.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...18 lines deleted...]
-      Footnote. Through the whole text, the word “publicly available” is supplemented by the word “universal” by the Law of the Republic of Kazakhstan dated 03.07.2014 № 230-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Through the whole text, the word “publicly available” is supplemented by the word “universal” by the Law of the Republic of Kazakhstan dated 03.07.2014 № 230-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Throughout the text, the words “information security”, “electronic government”, “information systems”, “information and communication infrastructure”, “to the operator of the information and communication infrastructure of the electronic government”, “of the operator of the information and communication infrastructure of the electronic government” shall be replaced respectively by the words “cybersecurity”, “digital government”, “digital systems”, “digital environment”, “to the operator of the digital government”, “of the operator of the digital government” respectively,  in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law establishes legal grounds for activity in the field of communications in the territory of the Republic of Kazakhstan, determines the powers of state bodies on regulation of this activity, right and obligation of individuals and legal entities rendering or using the services of communications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -237,79 +285,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Communications is integral part of economic and social infrastructure of the Republic of Kazakhstan designated for satisfying the individuals and legal entities and ensuring of necessity of safety, defence, protection of legal order, state bodies in the services of communications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Means of communications and computer technology, as well as means of information systems are the technical base of ensuring the process of collection, processing, storage and distribution of information.</w:t>
+      2. Communication and computing equipment, as well as digital systems, form the technical foundation for the process of collecting, processing, storing, and disseminating information.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 as amended by the Law dated 21.11.2008 № 89-IV (the order of enforcement see Article 2).</w:t>
+        <w:t>      Footnote. Article 1 as amended by the Law dated 21.11.2008 № 89-IV (the order of enforcement see Article 2); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -601,51 +649,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-3) operator of the centralized database of subscriber numbers - organization which provides formation, functioning, maintenance and development of the centralized database of subscriber numbers and provides access to its resources;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-4) information security certification center - a legal entity, determined by the National Security Committee of the Republic of Kazakhstan, issuing security certificates in electronic form;</w:t>
+      4-4) cybersecurity certification center – a legal entity designated by the National Security Committee of the Republic of Kazakhstan, which issues security certificates in electronic form;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -841,50 +889,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13-1) communication network control center - a set of software, hardware, organizational and technical means for managing the communication network or forming a communication node as part of the communication network;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      13-2) communications network owner – a natural or legal person registered in the territory of the Republic of Kazakhstan, who owns the communications facilities and lines intended for telecommunications or postal communications, and ensures the provision of communications services and (or) the provision of communications for the implementation of managerial, organizational, and internal production purposes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       14) communications lines - transmission lines (cable, radio-relay, satellite and others), physical circuits and line cable communications installations, including main line) international and intercity);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14-1) communication structures - engineering infrastructure objects created and (or) adapted for the placement of communication facilities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -895,51 +961,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) communications services - activity on receipt, processing, storage, transfer, carriage, delivery of postal and special packages, postal money transfers or messages of telecommunications;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16) rendering of communications services - the activity of communications providers that is to provide the communications services to users listed in the general classifier of products of economic activity;</w:t>
+      16) provision of communications services – the activity of communications operators and (or) communications network owners, consisting in the provision to users of communications services listed in the general classifier of products of types of economic activity;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) user of communications services - the individual or legal entity receiving the communications services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1339,50 +1405,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) cable-conduit line - set of underground pipes and wells designed for routing, assembling and technical maintenance of the communications cables;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      31-1) authorized body in the field of cybersecurity – the central executive body exercising leadership and inter-sectoral coordination in the field of cybersecurity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       32) Coded communications - protected communications with the use of documents and coding technology;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1879,51 +1963,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44) postal matters - written correspondence, parcels, postal containers, as well as printed publications in the relevant packing;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      44-1) presidential communication - special electric communication to support the activity of the President of the Republic of Kazakhstan;</w:t>
+      44-1) presidential communications – communications for ensuring the activities of the President of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) amateur radio service - a radio communication service for the purposes of self-training, negotiation communication and technical research, carried out by individuals who have sent the corresponding notification;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2903,117 +2987,159 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 2 is in the wording of the Law of the Republic of Kazakhstan dated 23.04.2012 № 14-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its official publication); dated 10.07.2012 № 34-V (shall be enforced from the date of its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.06.2013 № 107-V (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 23.04.2014 № 200-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 09.04.2016 № 499-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2017 № 128-VI (the order of enforcement see Article 2); dated 24.05.2018 № 156-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.10.2018 № 184-IV (shall be enforced upon expiry of six months after its first official publication); dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty-one calendar days after its first official publication); dated December 27, 2019 № 291-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (enforcement, see Art 2); dated 29.06.2020 № 352-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 29.06.2021 № 58-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.02.2023 № 194-VII (shall be enforced from 01.04.2023); dated 23.12.2023 № 51-VIII (see Art. 2 for enactment procedure); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.06.2025 №205-VIII (shall be effective sixty calendar days after the date of its first official publication); dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 2 is in the wording of the Law of the Republic of Kazakhstan dated 23.04.2012 № 14-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its official publication); dated 10.07.2012 № 34-V (shall be enforced from the date of its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.06.2013 № 107-V (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 23.04.2014 № 200-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 09.04.2016 № 499-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2017 № 128-VI (the order of enforcement see Article 2); dated 24.05.2018 № 156-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.10.2018 № 184-IV (shall be enforced upon expiry of six months after its first official publication); dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty-one calendar days after its first official publication); dated December 27, 2019 № 291-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (enforcement, see Art 2); dated 29.06.2020 № 352-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 29.06.2021 № 58-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.02.2023 № 194-VII (shall be enforced from 01.04.2023); dated 23.12.2023 № 51-VIII (see Art. 2 for enactment procedure); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.06.2025 №205-VIII (shall be effective sixty calendar days after the date of its first official publication); dated 17.11.2025 № 231-VIII (shall enter into force upon expiry of sixty calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 3. Legislation of the Republic of Kazakhstan in the field of communications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Legislation of the Republic of Kazakhstan in the field of communications is based on the Constitution of the Republic of Kazakhstan, consists of this Law and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
-[...17 lines deleted...]
-      2. If the international treaty ratified by the Republic of Kazakhstan establishes other rules than those contained in this Law, the rules of international law shall be applied.</w:t>
+      1. The legislation of the Republic of Kazakhstan in the field of telecommunications is based on the Constitution of the Republic of Kazakhstan and consists of the Digital Code of the Republic of Kazakhstan, this Law, and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. International treaties ratified by the Republic of Kazakhstan take precedence over this Law. The procedure and conditions for the application within the territory of the Republic of Kazakhstan of international treaties to which the Republic of Kazakhstan is a party are determined by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 3 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 2. State regulation and control of the activity</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -5727,55 +5853,204 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 8 as amended by the Laws of the Republic of Kazakhstan dated 31.01.2006 № 125; dated 29.12.2006 № 209 (the order of enforcement see Article 2); dated 27.07.2007 № 316 (shall be enforced from the date of its official publication); dated 21.11.2008 № 89-IV (the order of enforcement see Article 2); dated 29.12.2008 № 116-IV (shall be enforced from 01.01.2009); dated 17.07.2009 № 188-IV (the order of enforcement see Article 2); dated 19.03.2010 № 258-IV; dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2010 № 373-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.01.2011 № 378 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012); dated 18.01.2012 № 546-IV (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.06.2013 № 107-V (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 № 159-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); dated  24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 22.12.2016 № 28-IV (shall be enforced from 01.07.2017); dated 28.12.2016 № 34-VI (shall be enforced from 01.01.2017); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.10.2018 № 184-VI (shall be enforced upon expiry of six months after its first official publication); dated 26.11.2019 № 273-VI (shall enter into force upon expiry of ten calendar days after the  day of its first official publication); dated 15.11.2021 № 72-VII (shall enter into force from 01.01.2022); dated 03.05.2022 № 118-VII (shall be enforced ten calendar days after the date of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 06.02.2023 № 194-VII (shall be enforced from 01.04.2023); dated 19.04.2023 № 223-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 05.07.2024 №115-VIII (enacted ten calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall become effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 8-1. Competence of the authorized body in the field of cybersecurity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The competence of the authorized body in the field of cybersecurity shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) exercising state regulation over activities in the field of communications within its competence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) exercising state control in the field of digitalization on communications networks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) approving the rules of procedure for the suspension of provision of communications services upon detection of cybersecurity incidents;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) exercising other powers provided for by this Law, other laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. The Law is supplemented with Article 8-1 in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 9. Radio frequency bodies of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Radio frequency bodies carrying out distribution, allocation and assignment of frequency bands, radio frequencies (radio frequency channels) in the Republic of Kazakhstan are:</w:t>
       </w:r>
     </w:p>
@@ -5826,51 +6101,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Main functions of the authorized body upon regulation of radio frequency spectrum are:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) development of regulatory legal acts on the issues of distribution and use of radio frequency spectrum on use of radio electronic means and high frequency devices within the competence;</w:t>
+      1) drafting of regulatory legal acts on the allocation, reallocation (reorganization of use), and utilization of the radio frequency spectrum for the use of radio-electronic equipment and high-frequency devices within its jurisdiction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) organization of works on technical examination of allocated frequency bands, radio frequencies (radio frequency channels);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6054,79 +6329,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      11) revising the national Table of Frequency Band Allocations among Radio Services of the Republic of Kazakhstan and the plan for the prospective use of the radio frequency spectrum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       3. The Ministry of Defense of the Republic of Kazakhstan, in accordance with the national Table for allocation of frequency bands, shall carry out the necessary approvals for the allocation and use of the radio frequency spectrum in the joint use bands for radio-electronic equipment for civil purposes, and also ensure the regulation of the use of the radio frequency spectrum and corresponding radio-electronic equipment in order to meet the needs of defense and state security.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 9 as amended by the Laws of the Republic of Kazakhstan dated 29.12.2006 № 209 (the order of enforcement see Article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012); dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.06.2013 № 107-V (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.10.2018 № 184-IV (shall be enforced upon expiry of six months after its first official publication); dated 19.04.2023 № 223-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 9 as amended by the Laws of the Republic of Kazakhstan dated 29.12.2006 № 209 (the order of enforcement see Article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012); dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.06.2013 № 107-V (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.10.2018 № 184-IV (shall be enforced upon expiry of six months after its first official publication); dated 19.04.2023 № 223-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6274,4908 +6567,4964 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) technical support for activities on redistribution (reorganization of use) of the radio frequency spectrum in the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) coordination of frequency-territorial plans of cellular networks.</w:t>
+      8) coordination of frequency-territorial plans of cellular networks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) developing a long-term plan for the use of the radio frequency spectrum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) conducting analyses of communication quality and selecting radio frequencies for civilian radio-electronic equipment in the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Prices for goods (works, services) produced and (or) sold by the subject of state monopoly shall be established by the authorized body in concurrence with the antimonopoly body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 is supplemented by Article 9-1 in accordance with the Law of the Republic of Kazakhstan dated 10.07.2012 № 34-V (shall be enforced from the date of its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (shall be enforced upon expiry of ten calendar days after its first official publication); by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 22.12.2016 № 28-VI (shall be enforced from 01.07.2017); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 is supplemented by Article 9-1 in accordance with the Law of the Republic of Kazakhstan dated 10.07.2012 № 34-V (shall be enforced from the date of its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (shall be enforced upon expiry of ten calendar days after its first official publication); by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 22.12.2016 № 28-VI (shall be enforced from 01.07.2017); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 9-2. State monopoly in the field of cybersecurity </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The State Technical Service carries out the following activities related to the state monopoly in the field of cybersecurity:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) technical support of the system of centralized management of telecommunications networks of the Republic of Kazakhstan, as well as keeping records of international junction points, a register of static addresses of data transmission networks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) organization and technical support of Internet traffic exchange points of communication operators on the territory of the Republic of Kazakhstan, as well as connection of networks operators to the Internet traffic exchange point;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the organization and technical support of the cybersecurity certification center.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Prices for goods (works, services) produced and/or sold by the state technical service specified in the Article, paragraph 1 shall be set by the National Security Committee of the Republic of Kazakhstan in agreement with the antimonopoly authority.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 is supplemented by Article 9-2 in accordance with the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the laws of the Republic of Kazakhstan dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty- one calendar days after its first official publication); dated 18.03.2019 № 237-VI (shall be enforced from 01.01.2020); dated 25.06.2020 № 347-VI (shall enter into force upon expiry of ten calendar days after the  day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 9-2. State monopoly in the sphere of information security ensuring </w:t>
-[...89 lines deleted...]
-      2. Prices for goods (works, services) produced and/or sold by the state technical service specified in the Article, paragraph 1 shall be set by the National Security Committee of the Republic of Kazakhstan in agreement with the antimonopoly authority.</w:t>
+        <w:t xml:space="preserve"> Article 10. Competence of local executive bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Akimat of the oblast (city of republican significance, the capital) shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) develop and approve with the authorized body and territorial subdivisions of the authorized body and territorial subdivisions of authorized state bodies of military administration, national security and internal affairs of the Republic of Kazakhstan, carrying out activities in the relevant administrative-territorial unit, plans for the construction of communication structures, communication lines and other facilities of engineering infrastructure, with the exception of networks of governmental and presidential communications departments;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the list of objects of social significance jointly with the communications providers for provision of gratuitous connections to subscribers with the compensation of the relevant expenses to communications providers in the manner established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) allocate non-living premises for production objects of postal operators in accordance with the legislation of the Republic of Kazakhstan, as well as render assistance to postal operators in placing the production objects at their territory;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1) upon the application of the cellular or satellite operator, in agreement with the authorized body shall provide places with supplied power for the construction by the cellular or satellite operators of antenna-mast facilities and (or) supports for cellular or satellite communication equipment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-2) exercise state control over the quality of telecommunications services provided by telecommunications operators;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) carry out the other powers in behalf of local state management imposed on local executive bodies by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Akim of district in the oblast (city of republican significance, the capital), city of district significance, village, rural settlement, rural district shall make proposals to the akim of oblast (city of republican significance, the capital) on organizing the rendering of communications services at the relevant administrative territorial entity for inclusion to the development plans of the oblast (city of republican significance, the capital).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 is supplemented by Article 9-2 in accordance with the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the laws of the Republic of Kazakhstan dated 18.03.2019 № 237-VI (shall be enforced upon expiry of twenty- one calendar days after its first official publication); dated 18.03.2019 № 237-VI (shall be enforced from 01.01.2020); dated 25.06.2020 № 347-VI (shall enter into force upon expiry of ten calendar days after the  day of its first official publication); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 as amended by the Laws of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); by the Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of six months after its first official publication); dated 02.07.2020 № 355- VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 06.02.2023 № 194-VII (shall be enforced from 01.04.2023); dated 05.07.2024 №115-VIII (enacted ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 10. Competence of local executive bodies</w:t>
-[...143 lines deleted...]
-      2. Akim of district in the oblast (city of republican significance, the capital), city of district significance, village, rural settlement, rural district shall make proposals to the akim of oblast (city of republican significance, the capital) on organizing the rendering of communications services at the relevant administrative territorial entity for inclusion to the development plans of the oblast (city of republican significance, the capital).</w:t>
+        <w:t xml:space="preserve"> Article 11. Regulation of using radio frequency spectrum and orbital positions of the satellite communications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Regulation of using radio frequency spectrum and orbital positions of the satellite communications is in exceptional competence of the state.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Regulation of using radio frequency spectrum shall be carried out by radio frequency bodies of the Republic of Kazakhstan and represents the set of legal, economic, organizational and technical measures oriented to effective use of radio frequency spectrum and ensuring of electromagnetic compatibility of radio electronic means and high frequency devices being an integral part of the procedure of assignment (designation) of frequency bands, radio frequency (radio frequency channel).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Maintenance of republican data base of radio frequency spectrum reflecting the electromagnetic situation in the Republic of Kazakhstan shall be carried out by the radio frequency bodies of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Radio frequency spectrum is the national resource in the field of communications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The development of proposals for the implementation of state policy in the area of distribution of the radio frequency spectrum, as well as the effective use of the radio frequency spectrum and orbital positions of communications satellites in the interests of the state shall be carried out by radio frequency bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Use of radio frequency spectrum being restrictive national resource shall be carried out on a paid basis. Annual rates, procedure for calculation and payment to the state budget for use of radio frequency spectrum shall be determined in accordance with the Tax Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Upon sharing radio frequencies and radio electronic means for the organization of cellular communications, payment for use of radio frequency spectrum shall be carried out by each operator for the assigned frequency band, radio frequency (radio frequency channel) in accordance with the Code of the Republic of Kazakhstan "On Taxes and other Obligatory Payments to the Budget" (Tax code).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 as amended by the Laws of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); by the Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of six months after its first official publication); dated 02.07.2020 № 355- VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 06.02.2023 № 194-VII (shall be enforced from 01.04.2023); dated 05.07.2024 №115-VIII (enacted ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      4. Is excluded by the Law of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5. Is excluded by the Law of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The level of industrial interference caused by radio-electronic means and high-frequency devices shall not exceed the norms established by technical regulations and documents on standardization for these types of radio-electronic means and high-frequency devices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The external noise immunity of radio-electronic means and high-frequency devices from industrial radio interference shall not be lower than the norms established by technical regulations and documents on standardization for these types of radio-electronic means and high-frequency devices.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 11 as amended by the Laws of the Republic of Kazakhstan dated 29.12.2006 № 209 (the order of enforcement see Article 2); dated 21.11.2008 №89-IV (the order of enforcement see Article 2); dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.06.2013 № 107-V (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.10.2018 № 184-VI (shall be enforced upon expiry of six months after its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...126 lines deleted...]
-      Upon sharing radio frequencies and radio electronic means for the organization of cellular communications, payment for use of radio frequency spectrum shall be carried out by each operator for the assigned frequency band, radio frequency (radio frequency channel) in accordance with the Code of the Republic of Kazakhstan "On Taxes and other Obligatory Payments to the Budget" (Tax code).</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 12. General provisions on the distribution, redistribution (re-allocation of use) of the radio frequency spectrum, allocation and assignment (designation) of frequency bands, radio frequencies (radio frequency channels)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Use of radio frequency spectrum in the Republic of Kazakhstan shall be carried out in accordance with the following principles:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) administrative order of access of the users to radio frequency spectrum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) right of equal access of all the users to radio frequency spectrum considering the state priorities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) payment of using the radio frequency spectrum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) inadmissibility of termless allocation, assignment (designation) of frequency bands, radio frequencies (radio frequency channels);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) conversion of using radio frequency spectrum with compensation of expenses for this measure;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) transparency and openness of procedures of distribution and use of radio frequency spectrum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Distribution of the radio frequency spectrum shall be carried out in accordance with the national Table of frequency bands distribution between radio services of the Republic of Kazakhstan in the frequency range from 3 kHz to 400 GHz for radio-electronic equipment of all purposes, approved by the authorized body in accordance with the Radio Regulations of the International Telecommunication Union.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Procedure for distribution, allocation and assignment of frequency bands, radio frequencies (radio frequency channels) for radio electronic means of all the purposes shall be developed by the radio frequency bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Distribution of frequency bands, radio frequencies (radio frequency channels) for television and radio broadcasting purposes shall be carried out on a competitive basis in accordance with the legislation of the Republic of Kazakhstan, except for the cases of transfer of frequency bands, radio frequencies (radio frequency channels) previously issued on a competitive basis between legal entities, more than fifty percent of the shares (interests in the authorized capital) of which belong to the state, without changing the goals of their operation of frequency bands, radio frequencies (radio frequency channels) for television and radio broadcasting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For the purpose of ensuring the translation of television and radio channels of free access in the whole territory of the Republic of Kazakhstan, the frequency bands, radio frequencies (radio frequency channels) shall be allocated to the national provider of television and radio broadcasting without the tendering process.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Frequency assignments may be changed in behalf of ensuring the state management, defence, security and protection of legal order in the Republic of Kazakhstan with the simultaneous compensation for damage to economic entities carrying out the activity in the field of communications linked with the transfer to the other frequencies.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Right of use of radio frequency spectrum shall be certified by permissive documents issued by the authorized body for radio electronic means of civil purpose and central executive body of military administration of the Republic of Kazakhstan for radio electronic means ensuring the needs of defence, security and protection of legal order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. Individuals and legal entities shall be prohibited to transfer the right to temporary or permanent use of assigned frequency bands, radio frequencies (radio frequency channels) to other individuals or legal entities, except for the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) sharing radio frequencies for internal production activities, subject to the consent of the main user of the radio frequency spectrum. A separate permission to use the radio frequency spectrum shall be issued for each user;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) joint use of radio frequencies allocated for the provision of cellular communications services, including for the activities of a virtual cellular operator. Joint use of radio frequencies shall be formalized by a contract.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Permissions for use of radio frequency spectrum shall be issued to the communications providers and persons intending to use the radio frequency spectrum for carrying out the intraproductive activity no later than two months term from the date of receipt of the standard form application by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authorization for the use of the radio frequency spectrum shall specify the type or standard of communications, the territory of use, the type and technical parameters of the radio electronic means used, the validity period of the authorization in accordance with the long-term plan for the use of the radio frequency spectrum, as well as obligations to ensure the provision of communications services to settlements and (or) territories.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Individuals and legal entities who have obtained permission to use the radio frequency spectrum, granted for broadband access to communication services shall, within a period of two years from the date of obtaining such permits, ensure the availability of technical infrastructure for the provision of access to communication services, corresponding minimum quality thresholds, at least thirty per cent of the population in each settlement in the territory where permits shall be issued.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The requirement of part three of this paragraph shall not apply to telecom operators who have assumed obligations under authorizations issued by the authorized body for the use of the radio frequency spectrum for the provision of communication services of settlements and (or) territories in accordance with part two of this paragraph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Non- fulfillment by the telecom operator of its obligations to provide communication services to settlements and (or) territories specified in the permit for the use of the radio frequency spectrum of the Republic of Kazakhstan, as well as non-use of the radio frequency spectrum for one year, shall incur liability in accordance with the Code of the Republic of Kazakhstan on administrative infractions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authorized body may establish additional obligations of communications operators to provide preferential tariffs to persons with disabilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Refusal to the applicant in issuing a permit to use the radio frequency spectrum for radio electronic means is implemented according to the priority purpose:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) non-compliance of the declared frequency band, radio frequency (radio frequency channel) with the national Table of Frequency Band Allocations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) non-compliance of the parameters of radiation and reception of the declared radio-electronic means with the requirements, standards in the field of ensuring the electromagnetic compatibility of radio-electronic means and high-frequency devices;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) a negative conclusion of the examination of electromagnetic compatibility with existing and planned for use by radio-electronic means;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) employment by civilian users of the declared frequency band, radio frequency (radio frequency channel), previously assigned to users in the manner prescribed by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) the absence of an appropriate license for the type of entrepreneurial activity in the field of communications using radio frequencies, issued by the licensor in the manner prescribed by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) negative results of the harmonization of the frequency band, radio frequency (radio frequency channel) with the central executive body of the military administration of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      4. Is excluded by the Law of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011).</w:t>
+        <w:t>      7) Excluded by the Law of the RK dated 15.11.2021 № 72-VII (shall enter into force from 01.01.2022).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Refusal to issue permission for use of radio frequency spectrum for radio electronic means ensuring the needs of defence and security of the state shall be carried out in the manner determined by the central executive body of military administration of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1. Permission to use the radio frequency spectrum shall be terminated in the order determined by the authorized body on the following grounds:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the user's application for voluntary return of permission to use the radio frequency spectrum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) non-use of radio frequency spectrum for one year;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) failure of the telecom operator to fulfill the obligations to provide communication services to settlements and (or) territories specified in the permission for the use of the radio frequency spectrum of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) non-payment to the state budget of fees for the use of the radio frequency spectrum for three quarters in accordance with the Code of the Republic of Kazakhstan "On taxes and other mandatory payments to the budget" (Tax Code);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) lack of technical infrastructure providing conditions for the provision of broadband access to communication services for at least thirty percent of the population in each settlement and (or) in the territory of use of the issued permission for the use of the radio frequency spectrum after two years after its receipt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) a decision of the authorized body to redistribute the radio frequency spectrum for the purposes of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      implementation of advanced technologies in the field of communications, including in the event of the transition of frequency bands to advanced technologies in accordance with the long-term plan for the use of the radio frequency spectrum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      efficient use of the radio frequency spectrum, frequency bands in accordance with plans for the prospective use of the radio frequency spectrum;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) termination of the activities of an individual entrepreneur or liquidation of a legal entity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) failure by the communications operator to submit a notification on the operation of radio-electronic equipment and (or) high-frequency devices and the calculation of the electromagnetic compatibility of radio-electronic equipment for civilian purposes within six months from the date of receipt of permission to use the radio frequency spectrum, determined in accordance with the legislation of the Republic of Kazakhstan on permits and notifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. In the case of coordination of frequency bands, radio frequencies (radio frequency channels) with radio frequency authorities, the approval period should be no more than thirty calendar days from the moment of receipt of the request, while the application consideration period can be extended for the period of required approvals, but not more than thirty calendar days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If it is necessary to conduct international coordination of radio frequencies with neighboring states (in the border zones of the Republic of Kazakhstan) in accordance with the Radio regulations of the international telecommunication union, the deadline for considering the application may be extended, but not more than six months, which the applicant shall be notified in advance in electronic form.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      5. Is excluded by the Law of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+        <w:t>      Footnote. Article 12 as amended by the Laws of the Republic of Kazakhstan dated 29.12.2006 № 209 (the order of enforcement see Article 2); dated 21.11.2008 № 89-IV (the order of enforcement see Article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 18.01.2012 № 546-IV (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 28.12.2017 № 128 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 02.07.2020 № 355- VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 15.11.2021 № 72-VII (shall enter into force from 01.01.2022); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 19.06.2024 № 94-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...34 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 13. Distribution and regulation of using the numbering resource and allocation of numbers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Procedure for distribution of numbering resource and allocation of numbers, as well as their withdrawal shall be determined by the authorized body of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Authorized body shall maintain register of distributed and reserved numbering resources.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11 as amended by the Laws of the Republic of Kazakhstan dated 29.12.2006 № 209 (the order of enforcement see Article 2); dated 21.11.2008 №89-IV (the order of enforcement see Article 2); dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.06.2013 № 107-V (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.10.2018 № 184-VI (shall be enforced upon expiry of six months after its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 13 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 12. general provisions on distribution of radio frequency spectrum, allocation and assignment (designation) of frequency bands, radio frequencies (radio frequency channels)</w:t>
-[...521 lines deleted...]
-      6) negative results of the harmonization of the frequency band, radio frequency (radio frequency channel) with the central executive body of the military administration of the Republic of Kazakhstan;</w:t>
+        <w:t xml:space="preserve"> Article 14. Communications network management upon emergency situations, imposition of the state of emergency</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Communication networks management in case of a threat or occurrence of a  social, natural and man-made emergency situation, as well as introduction of a state of emergency shall be carried out in accordance with the legislation of the Republic of Kazakhstan by the authorized body in coordination with state bodies according to the list established by the Government of the Republic of Kazakhstan, which are entitled to priority use, as well as suspension of the operation of networks and means of communication, with the exception of government and presidential communications, networks and communication means of emergency services, in accordance with paragraph 1-2 of Article 41-1 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Compensation of expenses incurred by communications providers upon use of their networks and means of communications upon a threat or occurrence of emergency situation of social, natural and technogenic character, as well as imposition of the state of emergency shall be carried out in the manner determined by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Owners of networks and means of communications shall provide absolute priority to all the messages concerning the safety of the people’s life at the sea, land, in the air, cosmic space, conduct of high priority measures in the field of defence, security and protection of legal order in the Republic of Kazakhstan, as well as messages on emergency situations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Communication operators shall be obliged to provide free of charge unified duty dispatcher service "112" services to determine the location of the caller and sending short text messages to the subscriber's mobile devices of the population in the event of a threat or occurrence and removal of the threat of emergencies of social, natural and technogenic, introduction of the state of emergency, in the interests of defense, security and law enforcement. The order of use of networks of communication operators for the specified purposes shall be determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. In the event of a threat and/or occurrence of an emergency situation of a social, natural or man-made nature, as well as in the event of introduction of an emergency state, communication operators shall be obliged to provide mobile communication stations at the request of operational headquarters.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Cellular communication operators shall ensure the functioning of broadcast message transmission technology on their networks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      7) Excluded by the Law of the RK dated 15.11.2021 № 72-VII (shall enter into force from 01.01.2022).</w:t>
+        <w:t>      Footnote. Article 14 is in the wording of the Law of the Republic of Kazakhstan dated 11.04.2014 № 189-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); as amended by the laws of the Republic of Kazakhstan dated 16.11.2015 № 404-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2017 № 128-VI (order of enforcement see Article 2); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...250 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 15. Interaction of communication operators, the operator of the centralized database of subscribers numbers, the operator of the database of identification codes of subscribers devices of cellular communication with the bodies carrying out operational-investigative, counterintelligence activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12 as amended by the Laws of the Republic of Kazakhstan dated 29.12.2006 № 209 (the order of enforcement see Article 2); dated 21.11.2008 № 89-IV (the order of enforcement see Article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 18.01.2012 № 546-IV (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 28.12.2017 № 128 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 02.07.2020 № 355- VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 15.11.2021 № 72-VII (shall enter into force from 01.01.2022); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 19.06.2024 № 94-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>
+      Footnote. The title of Article 15 is in the wording of the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Communication operators and (or) owners of communication networks operating on the territory of the Republic of Kazakhstan shall be obliged to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) provide the bodies carrying out operational-investigative, counterintelligence activities on communication networks with organizational and technical capabilities of conducting operational-investigative, counterintelligence actions on all communication networks, as well as take measures for prevention of disclosure of forms and methods for conducting the specified actions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) shall collect and store service information on subscribers and (or) users of communications services in accordance with the procedure determined by the authorized body in the field of communications. The storage of service information on subscribers and (or) users of communications services shall be carried out in the territory of the Republic of Kazakhstan. The transfer of service information outside the Republic of Kazakhstan shall be prohibited, except for cases of provision of communications services to subscribers of the Republic of Kazakhstan located abroad;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) provide the bodies carrying out operational-investigative, counterintelligence activities on communication networks with the access to office information, as well as take measures for prevention of disclosure of forms and methods for conducting the specified actions;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) to ensure, at the expense of its own or attracted funds, the functions of its telecommunication hardware for the technical conduct of operational-search, counterintelligence activities in accordance with the requirements for networks and means of communication and the procedure, determined by the National Security Committee of the Republic of Kazakhstan in coordination with the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ensure provision of communication services, as well as distribution by the representative of the communication operator of subscriber numbers only upon conclusion of an appropriate contract on rendering of communication services concluded in accordance with the rules for rendering communication services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      2. Is excluded by the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Operators of communication, the operator of a centralized database of subscribers numbers and the operator of the database of identification codes of the subscribers devices of cellular communication shall be obliged to provide the access to information contained in the databases of subscribers numbers and identification codes of the subscribers devices of cellular communication to the bodies carrying out operational-investigative, counterintelligence activities on communication networks, in accordance with this Law and the laws of the Republic of Kazakhstan "On operational-investigative activity", "On counterintelligence activities", "On personal data and their protection".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4. Is excluded by the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Relations between communication operators, the operator of the centralized database of subscribers numbers, the operator of the database of identification codes of subscribers devices of cellular communication with the bodies engaged in operational-investigative, counterintelligence activities shall be regulated in accordance with this Law and the laws of the Republic of Kazakhstan "On operational-investigative activities", "On counterintelligence activities".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Operators of cellular communication shall be obliged to suspend or resume the work of the subscriber device of cellular communication in their network by the identification code at the request of the owner in accordance with the rules of registration of subscribers devices of cellular communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Communications operators shall be obliged to have internal anti-fraud systems and to block unauthorized traffic (fraud). For these purposes, equipment shall be installed in telecommunications networks to detect unauthorized traffic and to ensure compliance with cybersecurity requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 15 is in the wording of the Law of the Republic of Kazakhstan dated 28.12.2016 № 36-VI (shall be enforced from 01.07.2017); as amended by the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.06.2020 № 352-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 05.07.2024 №115-VIII (enacted ten calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall be enacted sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 13. Distribution and regulation of using the numbering resource and allocation of numbers</w:t>
-[...35 lines deleted...]
-      2. Authorized body shall maintain register of distributed and reserved numbering resources.</w:t>
+        <w:t xml:space="preserve"> Article 15-1. Interaction of communication operators with the state bodies using special technical equipment for blocking a radio signal or identification and (or) suppression of unauthorized use of subscribers devices</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. To ensure the protection of institutions of the penal enforcement (penitentiary) system by internal affairs bodies, within their territories, the authorised body of the penal enforcement (penitentiary) system shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) use the special technical equipment to block the radio signal or detect and/or suppress unauthorised use of subscriber devices;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) suspend and resume the operation of a cellular subscriber device used in institutions of the penal enforcement (penitentiary) system and pre-trial detention facilities as per the identification code, under the rules for registration of cellular subscriber devices.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Telecom operators must optimize their own communication networks, including timely response and adopting measures to reduce the spread of radio signals on the territory of institutions of the penal (penitentiary) system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Special technical equipment for blocking a radio signal must comply with the requirements of the legislation of the Republic of Kazakhstan in the field of technical regulation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 13 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 is supplemented by Article 15-1 in accordance with the Law of the Republic of Kazakhstan dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); as amended by Law of the Republic of Kazakhstan № 210-VIII of 16.07.2025 (shall be put into effect sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 15-2. Interaction of telecom operators with bailiffs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Telecom operators on a reimbursable contractual basis shall provide bailiffs with services for sending (delivery) text messages to subscriber cellular devices of the parties to enforcement proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 as added by the Article 15-2 in accordance with the Law of the RK dated 26.06.2020 № 349-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...108 lines deleted...]
-      6. Cellular communication operators shall ensure the functioning of broadcast message transmission technology on their networks.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 15-3. Interaction of communication operators with state bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Telecommunications operators and (or) owners of telecommunications networks operating on the territory of the Republic of Kazakhstan shall submit aggregated data to the authorized body in case of threat and occurrence of social, natural and technogenic emergency situations caused by natural disasters (earthquakes, mudslides, avalanches, floods and others), crisis ecological situations, natural fires, epidemics, in the order determined by the authorized body in coordination with the National Security Committee of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Telecom operators and/or network owners operating in the Republic of Kazakhstan shall submit anonymized subscriber data to the state statistics authority for statistical purposes without transferring it to third parties, in accordance with the procedure determined by the authorized state statistics body in coordination with the National Security Committee of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 14 is in the wording of the Law of the Republic of Kazakhstan dated 11.04.2014 № 189-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); as amended by the laws of the Republic of Kazakhstan dated 16.11.2015 № 404-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2017 № 128-VI (order of enforcement see Article 2); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 has been supplemented by Article 15-3 pursuant to the law of the Republic of Kazakhstan dated 05.07.2024 №115-VIII (enacted six months after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 27.09.2025 № 220-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 15-4. Interaction of mobile operators with the anti-fraud center of the National Bank of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. To perform its functions, the anti-fraud center of the National Bank of the Republic of Kazakhstan shall integrate with the database of identification codes of cellular subscriber devices and (or) databases of cellular operators to obtain information regarding the subscriber, including last name, first name, patronymic (if it is specified in the identity document), individual identification number and subscriber numbers issued per subscriber.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. When identifying the subscriber number from which the call was made with signs of fraud, as well as when detecting fraudulent activities on communication networks, mobile operators must notify the anti-fraud center of the National Bank of the Republic of Kazakhstan with information concerning the subscriber, including the last name, first name, patronymic (if it is stated in the identity document), individual identification number and subscriber numbers issued to the subscriber.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for identifying the subscriber number from which the call was made with signs of fraud, as well as fraudulent actions on communication networks shall be governed by the rules for the provision of communication services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Should there be the cases stipulated in paragraph 2 of this article, as well as upon receiving information from the anti-fraud center of the National Bank of the Republic of Kazakhstan, cellular operators shall suspend the provision of communication services to this subscriber number, including GSM gateway (SIM box), under the procedure and terms established by the rules for the provision of communication services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The operator of the database of identification codes for mobile subscriber devices is obliged to provide, free of charge, access to the information contained in its database to the Anti-Fraud Center of the National Bank of the Republic of Kazakhstan so that the Center may perform the functions specified in Article 25-1 of the Law of the Republic of Kazakhstan “On Payments and Payment Systems”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 has been supplemented by Article 15-4 under Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall come into force sixty calendar days after the date of its first official publication); (shall go inti effect six months after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall be enforced sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 15. Interaction of communication operators, the operator of the centralized database of subscribers numbers, the operator of the database of identification codes of subscribers devices of cellular communication with the bodies carrying out operational-investigative, counterintelligence activities</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> Article 16. Confirmation of conformance of technical means of communications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Technical means of communications used at the single telecommunications network of the Republic of Kazakhstan, radio electronic means and high frequency devices being the source of electromagnetic radiation, technical means of postal communications shall be subject to confirmation of conformance in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...108 lines deleted...]
-      5) ensure provision of communication services, as well as distribution by the representative of the communication operator of subscriber numbers only upon conclusion of an appropriate contract on rendering of communication services concluded in accordance with the rules for rendering communication services.</w:t>
+        <w:t>      Footnote. Article 16 as amended by the Law of the Republic of Kazakhstan dated 29 December 2006 № 209 (the order of enforcement see Article 2).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 16-1. Notification on the commencement or termination of communication services activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Communication operator shall be obliged to send a notification to the authorized body on paper or in electronic form from the moment of commencement of activities for rendering communications services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The notification shall specify:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      name of the communication operator;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      business identification number of the communication operator;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      name of communication services;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      territory of rendering communication services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In case of change of the communication operator name, its business identification number, names of communication services and territory of rendering communication services, the communication operator shall be obliged to send a notification in accordance with paragraph 1 of this Article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The communication operator shall be obliged to send a notification to the authorized body on paper or in the form of an electronic document from the moment of termination of activities on rendering communication services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The notification shall specify the communication operator name and its business identification number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      2. Is excluded by the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication). </w:t>
+        <w:t>      Footnote. Chapter 2 is supplemented by Article 16-1 in accordance with the Law of the Republic of Kazakhstan dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 16-2. Notification on the commencement or termination of operation of radio-electronic means and (or) high-frequency devices</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Individuals and/or legal entities, including diplomatic and consular missions of foreign states shall be obliged to send a notification to the territorial subdivisions of the authorized body in the form determined in accordance with the legislation of the Republic of Kazakhstan on permits and notifications prior to the start or termination of the operation of radio electronic means and (or) high-frequency devices, including radio electronic means and high-frequency devices of amateur radio services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      4. Is excluded by the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 is supplemented by Article 16-2 in accordance with the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the RK dated 25.06.2020 № 347-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...52 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 17. Licensing of activity in the field of communications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Licensing of activity in the field of communications shall be carried out by the authorized body in accordance with the legislation of the Republic of Kazakhstan on permissions and notifications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15 is in the wording of the Law of the Republic of Kazakhstan dated 28.12.2016 № 36-VI (shall be enforced from 01.07.2017); as amended by the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.06.2020 № 352-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 05.07.2024 №115-VIII (enacted ten calendar days after the date of its first official publication); № 205-VIII of 30.06.2025 (shall be enacted sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 17 is in the wording of the Law of the Republic of Kazakhstan dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 15-1. Interaction of communication operators with the state bodies using special technical equipment for blocking a radio signal or identification and (or) suppression of unauthorized use of subscribers devices</w:t>
-[...89 lines deleted...]
-      3. Special technical equipment for blocking a radio signal must comply with the requirements of the legislation of the Republic of Kazakhstan in the field of technical regulation.</w:t>
+        <w:t xml:space="preserve"> Article 17-1. Procedure for coming in of radio electronic means and high frequency devices</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Import into the territory of the Republic of Kazakhstan from countries outside the Eurasian economic union of limited radio-electronic means and high-frequency devices, including built-in or included in other goods, shall be carried out on the basis of a license issued by a body authorized by the Government of the Republic of Kazakhstan, in accordance with international contracts in the sphere of licensing of foreign trade in goods ratified by the Republic of Kazakhstan, and the Law of the Republic of Kazakhstan "On Permits and Notifications", except for the cases provided by paragraph 2 of this Article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Radio electronic means and high frequency devices of civil purpose, as well as integrated or included into the composition of other goods brought in cases different from the import for the term no more than six months shall be brought to the territory of the Republic of Kazakhstan on the basis of conclusion of the authorized body in cases if they are designated for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ensuring of stay of official foreign delegations in the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) conducting sport competitions and other cultural events conducted in the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) demonstrations at the exhibitions held in the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) conduct of scientific research and experimental works in the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) conduct of tests for the purpose of confirmation of conformance (certificate or declaring of conformity).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 is supplemented by Article 15-1 in accordance with the Law of the Republic of Kazakhstan dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); as amended by Law of the Republic of Kazakhstan № 210-VIII of 16.07.2025 (shall be put into effect sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. The Law is supplemented by Article 17-1 in accordance with the Law of the Republic of Kazakhstan dated 21.06.2013 № 107-V (shall be enforced upon expiry of thirty calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after the date of its first official publication); dated 26.12.2017 № 124-VI (shall be enforced from 01.01.2018).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...19 lines deleted...]
-      Telecom operators on a reimbursable contractual basis shall provide bailiffs with services for sending (delivery) text messages to subscriber cellular devices of the parties to enforcement proceedings.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 18. Distribution of national resources in the field of communications on a competitive basis</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Title as amended by the Law of the Republic of Kazakhstan dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The right to use a radio frequency resource shall be granted after the distribution of frequency bands, radio frequencies (radio frequency channels) on the basis of a competition (or auction) if the communication service is provided using radio frequencies in the range for which radio frequency authorities have set a limit on the possible number of communication operators operating in a certain territory due to the insufficient volume of the radio frequency spectrum. In this case, the communication operator shall be obliged to provide communication services to the territory or populated areas, which are reflected in the permit for the use of the radio frequency spectrum.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The decision to hold a tender (or auction) shall be made by the authorized body in accordance with paragraph 1 of this Article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The tender (or auction) shall be held no later than six months after such a decision is made.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Upon receipt of the right to use radio frequencies following the results of the competition (or auction), the winner shall make a one-time payment to the state budget in the manner and amount established by the tax legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Legal entities complying with the requirements established by the legislation of the Republic of Kazakhstan, the rules for assigning frequency bands, radio frequencies (radio frequency channels), the operation of radio and electronic and high-frequency devices, as well as the calculation of electromagnetic compatibility of civil radio and electronic shall be allowed to participate in competitions (or auctions).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 as added by the Article 15-2 in accordance with the Law of the RK dated 26.06.2020 № 349-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 18 as amended by the Laws of the Republic of Kazakhstan dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.11.2021 № 72-VII (shall enter into force from 01.01.2022); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 15-3. Interaction of communication operators with state bodies</w:t>
-[...35 lines deleted...]
-      Telecom operators and/or network owners operating in the Republic of Kazakhstan shall submit anonymized subscriber data to the state statistics authority for statistical purposes without transferring it to third parties, in accordance with the procedure determined by the authorized state statistics body in coordination with the National Security Committee of the Republic of Kazakhstan.</w:t>
+        <w:t>Article 19. Licensing of activity on organization of television and (or) radio broadcast</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 19 is excluded by the Law of the Republic of Kazakhstan dated 18.01.2012 № 546-IV (shall be enforced upon expiry of thirty calendar days after its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 20. Communications services rates</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Communications services rates shall be established by the communications providers on an independent basis based on substantiated expenses unless otherwise provided by the Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The authorized body shall regulate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) tariffs for services in the sphere of natural monopoly in the field of communications, as well as prices for services produced and realized by the subject of state monopoly in the field of communications;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the marginal level of prices for subsidized universal communication services provided in rural areas.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) margihal tariffs for property rental (lease) of places for the placement of communication facilities, as well as supports for overhead power transmission lines for the installation of fiber-optic communication lines.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for regulating prices and tariffs for the services specified in this paragraph shall be determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 has been supplemented by Article 15-3 pursuant to the law of the Republic of Kazakhstan dated 05.07.2024 №115-VIII (enacted six months after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 27.09.2025 № 220-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      3. Is excluded by the Law of the Republic of Kazakhstan dated 28.12.2016 № 34-VI (shall be enforced from 01.01.2017).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Communication operators in the order determined by the rules of communication services shall ensure round-the-clock provision of free connections to the operator of the emergency call system, emergency medical, law enforcement, fire, emergency and other services to each user of communication services in accordance with the list determined by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 20 is in the wording of the Law of the Republic of Kazakhstan dated 21.11.2008 № 89-IV (the order of enforcement see Article 2); as amended by the Law of the Republic of Kazakhstan dated 18.01.2012 № 546-IV (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 17.04.2014 № 195-V (shall be enforced upon expiry of six months after the date of its first official publication); dated 09.04.2016 № 499-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2016 № 34-VI (shall be enforced from 01.01.2017); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2018 № 202-VI (shall be enforced from 01.01.2019); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...73 lines deleted...]
-      3. Should there be the cases stipulated in paragraph 2 of this article, as well as upon receiving information from the anti-fraud center of the National Bank of the Republic of Kazakhstan, cellular operators shall suspend the provision of communication services to this subscriber number, including GSM gateway (SIM box), under the procedure and terms established by the rules for the provision of communication services.</w:t>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 3. Communications networks Article 21. Single telecommunications network of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Single telecommunications network of the Republic of Kazakhstan represents the telecommunications network located in the territory of the Republic of Kazakhstan and consisted of the telecommunications networks of the following categories:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) telecommunications networks of common use;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) departmental telecommunications networks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) allocated telecommunications networks;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) telecommunications networks of special purpose;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) corporative and other networks of transferring the information by electromagnetic signals.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. For networks constituting the unified telecommunications network of the Republic of Kazakhstan, with the exception of presidential and governmental communications networks, the national security bodies shall determine the procedure for the functioning of the centralized management system of telecommunications networks of the Republic of Kazakhstan, which shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      organization, registration and operation of international junction points;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      complex of organizational and technical measures, formation of control parameters;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      requirements for the communications means applied and their management, ensuring cybersecurity on communications networks, commissioning of communications networks and control over execution;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      provision by operators of long-distance and international communication of lines and communication channels necessary to ensure functioning of the system of centralized management of telecommunications networks of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Network operators of all categories shall be required to have a network management center on the territory of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Employees of communications operators and communications network owners, whose functional duties include the operation and maintenance of switching equipment (exchanges, substations, concentrators) of wireline telephone communications networks, cellular, satellite and other wireless telephone communications networks, data transmission networks, as well as means for conducting operational-search and counter-intelligence measures, as well as the maintenance of systems ensuring the collection and storage of service information, must be citizens of the Republic of Kazakhstan. The transfer by communications operators in any form of management of their own communications networks to other persons shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When creating telecommunication networks, communication operators shall ensure technological compliance of telecommunication equipment of communication networks with national standards that establish requirements for ensuring the conduct of operational-investigative and counterintelligence activities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Telecom operators and owners of telecommunications networks shall be prohibited from passing unauthorized traffic (fraud) in the local telecommunications network, long-distance, international and cellular communications.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Telecommunications networks of common use represent the set of interrelated telecommunications networks designed for rendering of telecommunications services to all the users in the territory of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Telecommunications networks of common use shall be divided into the telecommunications networks determined:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) geographically within the limits served territory and resource of numbering (local telecommunications networks);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) non-geographically not linked with geographically determined territory within the Republic of Kazakhstan and resource of numbering;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 has been supplemented by Article 15-4 under Law of the Republic of Kazakhstan № 205-VIII of 30.06.2025 (shall come into force sixty calendar days after the date of its first official publication); (shall go inti effect six months after the date of its first official publication).</w:t>
+        <w:t>      3) Is excluded by the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Telecommunications networks of common use shall interact with telecommunications networks of common use of foreign states.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Departmental telecommunications networks shall be intended for ensuring of the realization of management and organizational purposes of state bodies and bodies of local self-government in accordance with their powers, as well as for realization of ensuring the industrial and administrative purposes of state enterprises and institutions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Departmental telecommunication networks interact with each other through a unified transport environment of state bodies, including the use of state encryption and other means of information protection used in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5-1. When providing communication services to state bodies with the provision of communication lines and channels that shall not be included in the unified transport environment of state bodies and transmit information using radio-electronic means, telecom operators provide free of charge on these communication lines and channels the use of information protection means in the manner determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Allocated telecommunications networks represent independent category of telecommunications networks and intended for rendering of telecommunications services (electrical communications) to limited circle of users and:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) may interact with each other, but do not have interconnection to telecommunications networks of common use of the Republic of Kazakhstan or any other networks interconnected to the telecommunications networks of common use, as well as to telecommunications networks (electrical communications) of common use of foreign states;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) may be interconnected to telecommunications networks of common use with the transfer to the category of telecommunication network of common use, if they conform to requirements regulating functioning of the telecommunications networks of common use. By this, non-geographical code assigned previously to this allocated network shall be withdrawn;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) rendering of communications services by the providers of these telecommunications networks shall be carried out on the basis of the license.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Technology and means of communications applied for organizing allocated networks, as well as the principles of forming and numbering system shall be established by owners of these networks. Numbering (non-geographical code) from the national resource for this category of networks shall not be allocated.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Special-purpose telecommunications networks are designed to meet the needs of the authorized state bodies, the state security Service, military management bodies, national security and internal affairs of the Republic of Kazakhstan, which can be used as the basis of public telecommunications networks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Special purpose telecommunications networks may not be used for paid rendering communication services, unless otherwise provided by the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for the construction, management, use, distribution of numbering, organizational and technical support of functioning, cybersecurity, traffic passage, conditions of interaction and commissioning (decommissioning) of special-purpose telecommunications networks shall be determined by the heads of authorized state bodies, the State Security Service, military command bodies, national security and internal affairs bodies of the Republic of Kazakhstan, for whose needs these networks are intended.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Corporative telecommunications networks are intended for ensuring the realization of managing and intraproductive purposes of legal entities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Corporative telecommunications networks may:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) have interconnection to the telecommunications networks of common use as a corporative client by the corporate switching station within the administrative territory or at the level of transit node of international switching centre of the Republic of Kazakhstan, if they unite the parts of network distributed through the different administrative territories with allocation of the relevant resource of numbering;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) be used for compensated rendering of communications services (if there are no networks of the telecommunication networks providers of common use in zone of their action) upon condition of receiving the license for carrying out entrepreneurial activity in accordance with Article 17 of this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Networks of television and radio broadcasting are the component part of the single telecommunications network and represent single production technology complex of the ground and satellite broadcasting systems used for distribution and translation of television and radio programs in the territory of the Republic of Kazakhstan and foreign states. Ground systems shall include radio-relay and cable communications lines, radio transmitters of different power and other means for translation of the state and commercial programs. Satellite systems shall include the orbital communications satellite belonging to international satellite organizations being separate from the state and ground transmitting and receiving stations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      10. Is excluded by the Law of the Republic of Kazakhstan dated 18.01.2012 № 546-IV (shall be enforced upon expiry of thirty calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      11. Is excluded by the Law of the Republic of Kazakhstan dated 18.01.2012 № 546-IV (shall be enforced upon expiry of thirty calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 21 as amended by the Laws of the Republic of Kazakhstan dated 21.11.2008 № 89-IV (the order of enforcement see Article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 18.01.2012 № 546-IV (shall be enforced upon expiry of thirty calendar days after its first official publication); dated 23.04.2012 № 14-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 09.04.2016 № 499-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2016 № 36-VI (shall be enforced upon expiry of two months after its first official publication); dated 28.12.2017 № 128-VI (the order of enforcement see Article 2); dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 23.12.2023 № 51-VIII (effective sixty caledar days after the date of its first official publication); dated 21.05.2024 № 86-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 10.02.2025 № 164-VIII (shall enter into force upon expiry of ten calendar days after the date of its first official publication); № 205-VIII of 30.06.2025  (shall be effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 16. Confirmation of conformance of technical means of communications</w:t>
-[...17 lines deleted...]
-      Technical means of communications used at the single telecommunications network of the Republic of Kazakhstan, radio electronic means and high frequency devices being the source of electromagnetic radiation, technical means of postal communications shall be subject to confirmation of conformance in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+        <w:t xml:space="preserve"> Article 22. State dispatch service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 22 excluded by the Law of the RK dated 29.06.2021 № 58-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...6 lines deleted...]
-      </w:r>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 22-1. Rights and obligations of servants of dispatch service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16 as amended by the Law of the Republic of Kazakhstan dated 29 December 2006 № 209 (the order of enforcement see Article 2).</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>
+      Footnote. Article 22-1 excluded by the Law of the RK dated 29.06.2021 № 58-VII (shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 16-1. Notification on the commencement or termination of communication services activities</w:t>
-[...161 lines deleted...]
-      The notification shall specify the communication operator name and its business identification number.</w:t>
+        <w:t xml:space="preserve"> Article 22-2. Service of special communications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Article 22-2 is excluded by the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Article 23. Communication networks for the needs of authorized state bodies, military management bodies, national security and internal affairs of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Governmental communication shall be provided by the national security body of the Republic of Kazakhstan in the manner determined by the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Presidential communication shall be provided by the state security Service in the manner determined by the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Communication operators shall carry out modernization and development of public telecommunications networks, taking into account the technical capabilities and equipment of governmental and presidential communications in coordination with the national security agency and the state security Service.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Systems of governmental, presidential communication, encrypted, secret and coded communication shall be provided in the manner determined by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The procedure for organization of encrypted work in the authorized state bodies, military management bodies, national security and internal affairs of the Republic of Kazakhstan and the procedure for ensuring governmental   communication shall be developed by the Committee for national security of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The procedure for organization of encrypted work in the authorized state bodies, military management administration bodies, national security and internal affairs of the Republic of Kazakhstan shall be determined by the President of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The provision of communication lines and channels, ducts in cable conduits and spaces necessary for the placement of technical means, for the needs of authorized state bodies, the State Security Service (with the exception of the needs of presidential communications), military command bodies, national security and internal affairs bodies of the Republic of Kazakhstan, as well as the operator of the "digital government", shall be carried out on a contractual basis at prices (tariffs) regulated by the authorized body, in accordance with the procedure determined by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Communication lines and channels, channels in cable ducts and areas necessary for the placement of technical means for the needs of presidential communications are provided by telecom operators free of charge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The procedure for preparation and use of resources of a unified telecommunications network to ensure functioning of special purpose telecommunications networks shall be determined by the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Communications operators shall be obliged to ensure the priority provision of communication channels and lines, as well as their security, for the needs of state bodies, the State Security Service of the Republic of Kazakhstan, military command bodies, national security and internal affairs bodies of the Republic of Kazakhstan, and the operator of the "digital government", and shall take priority and urgent measures to replace communication channels or restore them in the event of damage.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Communications operators shall not be entitled to disconnect communication channels and (or) suspend the provision of governmental and presidential communications services, communications services to the State Security Service, military command bodies, national security and internal affairs bodies of the Republic of Kazakhstan, as well as to the operator of the "digital government", except by a court decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Operators shall be obliged to provide at existing and newly constructing buildings and communication centers the areas necessary for placement of technical means, as well as reserve capacities in line-cable constructions and guaranteed power supply used in the interests of telecommunication networks of special purpose, governmental and presidential communication.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. In case of complicating the operational situation in peacetime, conducting particularly important works and actions, the communication operators shall allocate to the users of communications services, carrying out operational-investigative and counterintelligence activities or having powers for conducting particularly important works and actions, additional channels and direct communication lines for individual applications on the terms of temporary lease without signing contracts with subsequent compensation of expenses, if necessary using working channels of telecommunication network of the general use.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 is supplemented by Article 16-1 in accordance with the Law of the Republic of Kazakhstan dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016).</w:t>
-[...1953 lines deleted...]
-        <w:t>      Footnote. Article 23 is in the wording of the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (the order of enforcement see Article 2); as amended by the Law dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 10.02.2025 № 164-VIII (shall enter into force upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 is in the wording of the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (the order of enforcement see Article 2); as amended by the Law dated 14.07.2022 № 141-VII (shall be enforced ten calendar days after the date of its first official publication); dated 10.02.2025 № 164-VIII (shall enter into force upon expiry of ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -15505,51 +15854,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Communication operators of public telecommunications networks, providing local telephone services, shall have the right to provide each other on request the access to data on the users of their network in order to create reference services or publish a reference book of telephone numbers. Information shall be provided subject to the requirements of this Law and the legislation of the Republic of Kazakhstan on consumer protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Receipt of service information from the communication operator shall be allowed only with the consent of the subscriber and in the cases provided by this Law and the laws of the Republic of Kazakhstan "On operational and investigative activities", "On counterintelligence activities", "On personal data and their protection".</w:t>
+      4. The receipt of service information from a communications operator and (or) a communications network owner shall be permitted only with the consent of the subscriber and (or) user and in the cases provided for by this Law and the laws of the Republic of Kazakhstan "On Operational-Search Activities" and "On Counter-Intelligence Activities".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-1. For illegal access to communications network, the responsibility shall be established in accordance with the Law of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15659,81 +16008,82 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 36 as amended by the Laws of the Republic of Kazakhstan dated 21.11.2008 № 89-IV (the order of enforcement see Article 2); dated 07.12.2009 № 221-IV (the order of enforcement see Article 2); dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 22.12.2016 № 28-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.04.2023 № 223-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 36 as amended by the Laws of the Republic of Kazakhstan dated 21.11.2008 № 89-IV (the order of enforcement see Article 2); dated 07.12.2009 № 221-IV (the order of enforcement see Article 2); dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 22.12.2016 № 28-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.04.2023 № 223-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 36-1. Transfer of the subscriber number in cellular communication networks</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 36-1. Transfer of the subscriber number in cellular communication networks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Transfer of the subscriber number for the subscriber shall be carried out free of charge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15815,51 +16165,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Operators of cellular communication shall be obliged to provide the operator of a centralized database of subscriber numbers the information about subscriber numbers of cellular communication, including information determined by the rules of transfer of subscriber number in the networks of cellular communication. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Communication operators shall independently bear all costs (for modernization of the network, information systems and software, interaction with the centralized database of subscriber numbers) on ensuring the transfer of the subscriber number in their own networks and possibility of access to the resources of the centralized database of subscriber numbers.</w:t>
+      6. Telecommunications operators are solely responsible for all costs (related to network upgrades, digital systems, and software, as well as integration with the centralized subscriber number database) associated with enabling number portability within their own networks and ensuring access to the resources of the centralized subscriber number database.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7.  Operators of cellular communication shall carry out payment of services of the operator of the centralized database of subscriber numbers for providing access to its resources in the manner determined by the rules of subscriber number transfer in cellular communication networks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15915,81 +16265,82 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 8 is supplemented by Article 36-1 in accordance with the Law of the Republic of Kazakhstan dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016).</w:t>
+        <w:t>      Footnote. Chapter 8 is supplemented by Article 36-1 in accordance with the Law of the Republic of Kazakhstan dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> Article 36-2. Registration of a subscriber device of cellular communication </w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 36-2. Registration of a subscriber device of cellular communication </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Registration of a subscriber device of cellular communication for the subscriber shall be carried out on a gratuitous basis. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16161,139 +16512,156 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. In order to inform the subscribers about the possibility to register a subscriber device of cellular communication, the operator of the database of identification codes of subscriber devices of cellular communication shall be obliged to provide free access through the Internet resource to information about the identification codes of subscriber devices cellular communication registered in the database of identification codes of subscriber devices of cellular communication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Operators of cellular communication shall be obliged to provide the operator of the database of identification codes of subscriber devices of cellular communication with information about the subscriber numbers they serve, as provided for in paragraph 3 of this Article, including information about individual identification numbers (for individuals) or business identification numbers (for legal entities) of the owners of subscriber numbers. At the same time the operators of cellular communication shall bear all costs on modernization of the network, information systems and software and carry out payment of services of an operator of database of identification codes of the subscriber devices of cellular communication for providing access to the resources of database of identification codes of the subscriber devices of cellular communication in accordance with the rules of registration of subscriber devices of cellular communication.</w:t>
+      7. Mobile network operators shall be required to provide the operator of the database of mobile subscriber device identification codes with the information regarding the subscriber numbers they serve, as specified in paragraph 3 of this article, including details on individual identification numbers (for individuals) or business identification numbers (for legal entities) of the owners of subscriber numbers. In doing so, mobile network operators shall independently bear all costs associated with the modernization of the network, digital systems, and software, and shall also pay the operator of the database of mobile subscriber device identification codes for providing access to the resources of the database of mobile subscriber device identification codes in accordance with the rules for registering mobile subscriber devices.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. The operator of the database of identification codes of subscriber devices of cellular communication shall take responsibility, established by the laws of the Republic of Kazakhstan, for illegal dissemination of information contained in the database of identification codes of subscriber devices of cellular communication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 8 is supplemented by Article 36-2 in accordance with the Law of the Republic of Kazakhstan dated 22.12.2016 № 28-VI (shall be enforced from 01.07.2017); as amended by the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (the order of enforcement see Article 2).</w:t>
+        <w:t>      Footnote. Chapter 8 is supplemented by Article 36-2 in accordance with the Law of the Republic of Kazakhstan dated 22.12.2016 № 28-VI (shall be enforced from 01.07.2017); as amended by the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (the order of enforcement see Article 2); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 9. Special aspects of provision of communications</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>services Article 37. Use of languages and alphabets in activity of communications providers</w:t>
+        <w:t>services</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 37. Use of languages and alphabets in activity of communications providers</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. In the territory of the Republic of Kazakhstan, at communications networks, the service documentation of communications providers shall be carried out in Kazakh or Russian languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -16406,782 +16774,898 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 37 as amended by the Law of the Republic of Kazakhstan dated 21.11.2008 № 89-IV (the order of enforcement see Article 2); dated 29.12.2021 № 94-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 38. Accounting and reporting time in the field of communications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Upon carrying out of the activity in the field of communications in technological processes of transmission or receipt of messages and information by communications providers independently from the place of their location in the territory of the Republic of Kazakhstan, the single accounting and reporting time established by the authorized body shall be applied in the territory of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Communication services users shall be notified about the time of communication services provision at the location of communication services user according to the Astana time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Accounting and reporting time in international communications shall be determined by the international treaties of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 38 as amended by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.12.2019 № 291-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 05.11.2022 № 157-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...54 lines deleted...]
-      3. Accounting and reporting time in international communications shall be determined by the international treaties of the Republic of Kazakhstan.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 39. International cooperation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. International cooperation in the field of communications shall be carried out on the basis of international treaties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. In international cooperation, the authorized body within the competence as administration of communications of the Republic of Kazakhstan shall represent and protect the interests of the Republic of Kazakhstan in international unions and communications organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 39-1. The procedure for using a subscriber number when receiving services in electronic form via a subscriber device of cellular communication</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The subscriber shall have the right to receive services in electronic form by means of the subscriber device of cellular communication according to the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. To access services electronically via a mobile device, subscribers must link the mobile number provided by their mobile service provider to their account on the “Digital Government” web portal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Identification of the subscriber shall be carried out by his/her subscriber number.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In cases stipulated by the legislation of the Republic of Kazakhstan, the subscriber shall use an electronic digital signature to receive services in electronic form by means of a subscriber device of   cellular communication.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 38 as amended by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.12.2019 № 291-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 05.11.2022 № 157-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 9 is supplemented by Article 39-1 in accordance with the Law of the Republic of Kazakhstan dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); as amended by the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 39. International cooperation</w:t>
-[...35 lines deleted...]
-      2. In international cooperation, the authorized body within the competence as administration of communications of the Republic of Kazakhstan shall represent and protect the interests of the Republic of Kazakhstan in international unions and communications organizations.</w:t>
+        <w:t xml:space="preserve"> Article 39-2. Provision of communication services</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Provision of communication services on the territory of the Republic of Kazakhstan shall be   carried out by residents of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Organization of communication services, providing for the use of spacecraft, assignment (purpose) of frequency bands, radio frequencies (radio frequency channels), shall be carried out only upon condition of use of spacecrafts belonging to the residents of the Republic of Kazakhstan and (or) foreign legal entities, and their provision of services through branches and (or) representative offices of foreign legal entities registered in the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Rendering communication services for the provision of transponder capacity of spacecrafts shall be carried out ensuring redundancy at the request of the communication operator.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 9 is supplemented by Article 39-2 in accordance with the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...72 lines deleted...]
-      In cases stipulated by the legislation of the Republic of Kazakhstan, the subscriber shall use an electronic digital signature to receive services in electronic form by means of a subscriber device of   cellular communication.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 39-3. Risk Management and Internal Control System</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Telecommunications operators shall establish and approve a risk management and internal control system, which must also include measures aimed at ensuring the quality of telecommunications services and preventing fraud on telecommunications networks.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for establishing the risk management and internal control system is determined by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A telecommunications operator shall provide information on the risk management and internal control system in the manner and within the timeframes determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 9 is supplemented by Article 39-1 in accordance with the Law of the Republic of Kazakhstan dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); as amended by the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. The Law is supplemented with Article 39-3 in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 39-2. Provision of communication services</w:t>
-[...53 lines deleted...]
-      3. Rendering communication services for the provision of transponder capacity of spacecrafts shall be carried out ensuring redundancy at the request of the communication operator.</w:t>
+        <w:t xml:space="preserve"> Chapter 10. Final provisions Article 40. Responsibility of providers and users of communications services</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Communications providers shall bear property responsibility for:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) loss, deficiency, damage (waste) of registered postal matters in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) deviation of the text of telegram that changed its meaning;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) non-delivery of telegram or handing of telegram to the addressee upon expiry of established term in the manner established by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Communications providers providing the communications services with the violation of the legislation of the Republic of Kazakhstan in the field of communications shall be obliged to compensate the losses caused by this violation to user of services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Communication operators shall be liable under the laws of the Republic of Kazakhstan for violation of the obligation on collection and storage of service information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-2. Telecom operators shall be prohibited from providing communication services without entering information on the subscriber and (or) user of communication services into the system for collecting and storing service information.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-3. A communications operator shall detect cybersecurity incidents on its own communications network that may lead to the suspension of provision of communications services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-4. The telecom operator shall restrict access to the Internet to the subscriber communication device in the order determined by the authorized body:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      in the event of failure by the subscriber to eliminate cybersecurity incidents detected by the communications operator that may lead to the suspension of communications services;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      upon receipt of reports from the National Cybersecurity Coordination Center, a cybersecurity incident response service, or a cybersecurity operational center on cybersecurity incidents that may lead to the suspension of the functioning of critical digital objects.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-5. Telecommunications operators shall be prohibited to provide services of sending text messages to cellular subscriber devices of the population containing electronic casino, internet casino advertisement, as well as gambling and (or) betting ads.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Upon violation of conditions of the contract by the user of communications services, of the rules of operation of equipment, use of non-certified equipment at the telecommunications network, as well as upon untimely payment of communications services, the communications provider shall have the right to suspend the access of user to communications network upon expiry of ten days after written notification until elimination of deficiencies, with the exception of cases provided by paragraph 3 of Article 15 of this Law with compensation of loss of income by the user of communications services and harm inflicted to the communications provider due to damage or idle time of equipment, in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-1. Subscribers and users of communication services shall be responsible for substitution of network addresses committed in order to conceal the facts of violation of the laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2-2. A subscriber shall eliminate cybersecurity incidents and threats detected by the communications operator or the cybersecurity incident response service on the subscriber's device.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Communications provider shall not bear responsibility for non-fulfillment or improper fulfillment of obligations on transfer or receipt of messages or on transmission or delivery of postal matters, unless it is proved that such non-fulfillment or improper fulfillment of obligations occurred due to the fault of the user of communications services or due to insuperable force.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 9 is supplemented by Article 39-2 in accordance with the Law of the Republic of Kazakhstan dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
-[...345 lines deleted...]
-        <w:t>      Footnote. Article 40 as amended by the Law of the Republic of Kazakhstan dated 10.07.2009 № 178-IV; dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 23.12.2023 № 51-VIII (effective sixty caledar days after the date of its first official publication); dated 08.07.2024 № 116-VIII (enacted sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 40 as amended by the Law of the Republic of Kazakhstan dated 10.07.2009 № 178-IV; dated 24.11.2015 № 419-V (shall be enforced from 01.01.2016); dated 28.12.2017 № 128-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.06.2020 № 347-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 23.12.2023 № 51-VIII (effective sixty caledar days after the date of its first official publication); dated 08.07.2024 № 116-VIII (enacted sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall be enforced six months after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -17825,55 +18309,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -18199,31 +18683,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>