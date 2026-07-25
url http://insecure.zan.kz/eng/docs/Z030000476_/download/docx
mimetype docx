--- v0 (2025-11-15)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f0d641e" w14:textId="f0d641e">
+    <w:p w14:paraId="5d1b3fb" w14:textId="5d1b3fb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -219,51 +219,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Following basic definitions are used in this Law:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) system of emergency call in case of accidents and disasters (hereinafter system of emergency call) – the state automated informational system functioning with use of signals and details of navigational satellite systems providing provision of formalized information on traffic accidents and other emergency conditions on automobile roads of the Republic of Kazakhstan in emergency response services;</w:t>
+      1) emergency call system in the event of accidents and disasters (hereinafter – the emergency call system) – a state automated digital system operating through the use of signals and data from navigation satellite systems, which ensures the provision of standardized information on road traffic accidents and other emergency situations on the roads of the Republic of Kazakhstan to emergency response services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1) autobus – automobile motor vehicle destined for transfer of passengers and luggage having more than eight seats excluding seat for a driver;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -309,51 +309,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) technical operation of motor vehicles – complex of measures, technical effects (diagnosing, technical serving, repair) directed to organization and provision of safety operation of motor vehicles;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-1) an automated measurement station - a complex of the certified special control and measuring technical means, instruments, and equipment, integrated with an intelligent transport system, that have passed metrological verification, carrying out photo and video shooting, operating in automatic mode, fixing the type, brand, state registration mark, weight and overall parameters, axle loads and speed of motor vehicles;</w:t>
+      3-1) automated measuring station – a set of certified monitoring and measuring technical devices and instruments integrated with the intelligent transport system, having undergone metrological verification, capable of photo and video recording, operating in an automatic mode, and detecting or recording the type, model, state registration number, weight and dimensional parameters, axle loads, and speed of motor vehicles;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) automobile transport – branch of economy, main scope of activity of which is organization and carrying out transfer of passengers, luggage, freight and mail with use of motor vehicles and infrastructure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -801,69 +801,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17-2) invataxi is a taxi designed to provide transport services for persons with disabilities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17-3) intelligent transport system is a complex of interconnected automated systems ensuring management, monitoring and control of road traffic and transport activities, including certified special control and measurement technical means, devices and equipment operating in automatic mode, recording offences in the field of motor transport and road traffic;</w:t>
-[...17 lines deleted...]
-      18) a unified system for the management of transport documents - an information system that shall ensure the registration, accounting, processing and storage of documents related to transportation activities in the field of road transport, and the transfer of formalized information about such documents to the relevant authorized state bodies and participants in the transportation process;</w:t>
+      17-3) intelligent transport system – a set of interconnected automated systems that ensure the management, monitoring, and control of road traffic and activities related to the transportation of passengers, baggage, cargo, and postal items, as well as technical devices, detecting or recording violations of the legislation of the Republic of Kazakhstan on road traffic and road transport, operating in an automated mode;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) unified system of transport documents management – a digital system that ensures the registration, recording, processing, and storage of documents related to transport operations in the field of road transport, and the transmission of standardized information on such documents to the relevant authorized state bodies and participants in the transportation process;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18-1) office of transport control – stationary or moveabletraffic control point equipped by technical control facilities, equipped by fundamental building or special purpose vehicle;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1039,115 +1039,65 @@
         </w:rPr>
         <w:t>      23-1) is excluded by the Law of the Republic of Kazakhstan dated 19.04.2019 № 249-VI (shall be enforced upon expiry of three months after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Note!</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23-2) excluded by the Law of the Republic of Kazakhstan dated 09.01.2026 № 254-VIII (effective from 01.01.2026); </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...58 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -1597,51 +1547,51 @@
         </w:rPr>
         <w:t>      32) excluded by the Law of the Republic of Kazakhstan dated 21.05.2024 № 86-VIII (enters into force six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 is in wording of the Law of the Republic of Kazakhstan dated 29.12.2006 № 209 (order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 17.07.2009 № 188-IV (order of enforcement see Article 2); dated 06.01.2010 № 238-IV (order of enforcement see Article 2); dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2013 № 132-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.04.2014 № 195-V (shall be enforced upon expiry of six months after the date of its first official publication); dated 09.04.2016 № 499-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.05.2017 №59-VI (dated); dated 19.04.2019 № 249-VI (the order of enforcement see Article 3); dated 26.06.2020 № 348-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (the order of entry into force see at page 2); dated 29.12.2022 № 174-VII (the order of enforcement see Article 2); dated 20.04.2023 № 226-VII (effective from 01.01.2025); dated 21.05.2024 № 86-VIII (enters into force six months after the date of its first official publication); № 204-VIII of 30.06.2025 (shall come into effect upon expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 is in wording of the Law of the Republic of Kazakhstan dated 29.12.2006 № 209 (order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 17.07.2009 № 188-IV (order of enforcement see Article 2); dated 06.01.2010 № 238-IV (order of enforcement see Article 2); dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2013 № 132-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.04.2014 № 195-V (shall be enforced upon expiry of six months after the date of its first official publication); dated 09.04.2016 № 499-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.05.2017 №59-VI (dated); dated 19.04.2019 № 249-VI (the order of enforcement see Article 3); dated 26.06.2020 № 348-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (the order of entry into force see at page 2); dated 29.12.2022 № 174-VII (the order of enforcement see Article 2); dated 20.04.2023 № 226-VII (effective from 01.01.2025); dated 21.05.2024 № 86-VIII (enters into force six months after the date of its first official publication); № 204-VIII of 30.06.2025 (shall come into effect upon expiration of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3576,207 +3526,141 @@
       3. Control for the driveway of motor vehicles on territory of the Republic of Kazakhstan shall be carried out in check points of motor vehicles through the State border of the Republic of Kazakhstan coinciding with customs border of the Eurasian Economic Union, as well as in other places of movement of goods through the customs border of the Eurasian Economic Union and on posts of transport control on territory of the Republic of Kazakhstan, automobile roads of public service, automobile roads within borders of cities or other inhabited localities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Creation of check points of motor vehicles through the State border of the Republic of Kazakhstan coinciding with customs border of the Eurasian Economic Union, as well as in other places of movement of goods through the customs border of the Eurasian Economic Union and posts of transport control without equipping by technical facilities of control shall not be allowed. List of automobile check points through the State border of the Republic of Kazakhstan coinciding with customs border of the Eurasian Economic Union, as well as in other places of movement of goods through the customs border of the Eurasian Economic Union and stationary posts of the transport control on territory of the Republic of Kazakhstan shall be approved by the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The grounds for stopping the vehicle at the request of officials of the authorized body shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) passage of a motor vehicle exceeding the weight and overall parameters of motor vehicles established in the territory of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) absence of permits and (or) notifications provided by the Law of the Republic of Kazakhstan "On permits and notifications," the presence of which shall be necessary during the transportation of passengers, baggage and cargo, including large, heavy and dangerous cargo;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Note! </w:t>
+        <w:t>      3) excluded by the Law of the RK dated 02.01.2021 № 399-VI (shall enter into force upon expiry of ten calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...118 lines deleted...]
-      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) non-compliance with the route and/or traffic schedule during the carriage of passengers, luggage and cargo, including large, heavy and dangerous cargo;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -3858,116 +3742,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The grounds for stopping a motor vehicle provided for in Part One of this paragraph shall be determined by the intelligent transport system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The ground for stopping a motor vehicle provided for in subparagraph 6) of Part One of this paragraph shall apply to foreign motor vehicles located in the territory of the Republic of Kazakhstan for more than five calendar days.</w:t>
-      </w:r>
-[...64 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. An official of an authorized body shall be prohibited from stopping a motor vehicle on grounds not provided for in paragraph 4 of this Article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6930,51 +6748,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 19-1. Subject and purpose of performance of the state control in the scope of automobile transport</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. State control in the scope of automobile transport (hereinafter – transport control) shall be performed for observance of requirements of the regulatory legal acts determining procedure for functioning of automobile transport by individuals and legal entities.</w:t>
+      1. Preventive control without visiting the subject (object) of control shall be carried out by the authorized body on the basis of analysis and data from digital systems, as well as other information concerning the activities of the subject (object) of control.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Purpose of performance of transport control is provision of observance of requirements of the legislation of the Republic of Kazakhstan on automobile transport.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6994,51 +6812,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 19-1 is in wording of the Law of the Republic of Kazakhstan dated 28.12.2010 №369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 19-1 is in wording of the Law of the Republic of Kazakhstan dated 28.12.2010 №369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10037,51 +9855,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 19-13. Safety requirements upon engineering of motor vehicles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Upon engineering of motor vehicles all possible dangers on all lifecycle phases shall be identified as well as upon normal operation, emergency situations (abandonment and abandonment and external influences),supposed mistakes of stuff and inadmissible use.</w:t>
+      1. Upon engineering of motor vehicles all possible dangers on all lifecycle phases shall be identified as well as upon normal operation, emergency situations (abandonment and abandonment and external influences) supposed mistakes of stuff and inadmissible use.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Development of administration (instruction) on operation (appliance) and passport (or form) is inherent part of engineering of motor vehicles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -11614,133 +11432,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Administration of bus stations, auto stations and points of serving the passengers shall have not the right to refuse in conclusion of the contract with carriers of passengers and luggage admitted in the manner established by the legislation of the Republic of Kazakhstan to such type of activity.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1. Upon electronic sale of travel documents (tickets) administration of bus station, auto station points of passengers serving shall provide selling of travel documents (tickets) on itineraries of a carrier through the informational system of selling travel documents (tickets) chosen by the carrier.</w:t>
+      4-1. In the electronic sale of travel documents (tickets), the administrations of bus terminals, bus stations, and passenger service points shall ensure the sale of travel documents (tickets) for the carrier's routes through the digital travel document (ticket) sales system selected by the carrier.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Carriers carrying out automobile transfers of passengers and luggage shall provide pre-trip (pre-shift) technical inspection and timelyreplacement of auto buses, trolley buses, micro buses in case of their disrepair.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Competition of the right of serving the itinerary of transfers of passengers and luggage shall be recognized invalid if the application of only one participant is represented.In case if upon repeatedholding of competition, the application of only one participant is represented on this itinerary, the contract shall be concluded with him (her) upon condition of conformance to requirements of the competition.</w:t>
+      6. Competition of the right of serving the itinerary of transfers of passengers and luggage shall be recognized invalid if the application of only one participant is represented. In case if upon repeatedholding of competition, the application of only one participant is represented on this itinerary, the contract shall be concluded with him (her) upon condition of conformance to requirements of the competition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Disposal of the right of serving the itinerary (itineraries) to the third party shall not be allowed.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 21 is in wording of the Law of the Republic of Kazakhstan dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 04.07.2013 № 132-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 05.05.2015 № 312-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 21 is in wording of the Law of the Republic of Kazakhstan dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 04.07.2013 № 132-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 05.05.2015 № 312-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13708,51 +13526,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. A taxi information and dispatch service created by another person who is not a taxi carrier shall conclude an agreement on information and dispatch services with taxi carriers included in the register of individuals providing services or performing work with the use of Internet platforms and (or) mobile platform employment applications, individual entrepreneurs and legal entities that have filed a notice of the commencement of taxi carrier activities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Information on individuals engaged in provision of services or performance of work using Internet platforms and/or mobile applications of platform employment, individual entrepreneurs and legal entities that have filed a notice of commencement of taxi carrier activities, shall be posted in the state electronic register of permits and notifications.</w:t>
+      Information on individuals providing services or performing works through internet platforms and/or mobile applications for platform-based employment, as well as on individual entrepreneurs and legal entities that have submitted a notification of commencement of activities as a taxi carrier, shall be entered into the state digital register of permits and notifications.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Local executive bodies of districts, towns of regional significance, cities of republican significance and the capital shall ensure the organization and equipment of taxi ranks, the organization of engineering infrastructure for electric charging stations at (at) airports, train stations, stationary trade facilities of categories 1 and 2, trade markets, theaters, circuses, cinemas, cultural and leisure organizations (parks of culture and recreation), as well as squares, avenues, streets, and neighborhoods.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13772,51 +13590,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 26 is in wording of the Law of the Republic of Kazakhstan dated 04.07.2013 № 132-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 17.04.2014 № 195-V (shall be enforced upon expiry of six months after the date of its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after the date of its first official publication); dated27.10.2015 № 364-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.04.2019 № 249-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.06.2022 № 129-VII (shall be enforced from 01.01.2023); dated 20.04.2023 № 226-VII (effective from 01.01.2025); dated 18.07.2024 № 126-VIII (comes into force sixty calendar days after the date of its first official publication); № 204-VIII of 30.06.2025 (shall be enacted upon expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 26 is in wording of the Law of the Republic of Kazakhstan dated 04.07.2013 № 132-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 17.04.2014 № 195-V (shall be enforced upon expiry of six months after the date of its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after the date of its first official publication); dated27.10.2015 № 364-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.04.2019 № 249-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.06.2022 № 129-VII (shall be enforced from 01.01.2023); dated 20.04.2023 № 226-VII (effective from 01.01.2025); dated 18.07.2024 № 126-VIII (comes into force sixty calendar days after the date of its first official publication); № 204-VIII of 30.06.2025 (shall be enacted upon expiration of sixty calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19121,55 +18939,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19495,31 +19313,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>