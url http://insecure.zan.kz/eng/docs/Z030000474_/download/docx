--- v2 (2026-07-25)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2bb2865" w14:textId="2bb2865">
+    <w:p w14:paraId="7dc06e8" w14:textId="7dc06e8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -18738,87 +18738,195 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) technical employees of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      The Law of the Republic of Kazakhstan "On the Civil Service of the Republic of Kazakhstan" shall apply to political civil servants with the specifics, provided for by this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       The employees of the authorized body shall be the persons, not related to civil servants, carrying out official powers in the authorized body aimed at implementing the tasks and functions of the state.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The position of an employee of an authorized body is occupied after receiving positive results of a mandatory special inspection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      A person who has not received positive results of a mandatory special inspection cannot be appointed to the position of an employee of an authorized body.</w:t>
+      A person may not be appointed to the position of an officer of the authorized body if that person:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) has been recognized by a court as legally incapable or of limited legal capacity;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) has been subjected to an administrative penalty for the commission of an administrative corruption offence within three years prior to appointment to the position;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) has committed a corruption crime;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) has a criminal record that has not been expunged or removed in accordance with the procedure established by law by the time of occupying the position of an officer of the authorized body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) has not obtained positive results of a mandatory special check.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Official powers are understood as the rights and obligations provided for by a specific civil service position of employees of the authorized body that meets the goals and objectives of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -18892,51 +19000,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15-11 as amended by the Law of the Republic of Kazakhstan dated 23.12.2023 № 51-VIII (shall be enforced ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall come into force on 01.07.2024).</w:t>
+        <w:t>      Footnote. Article 15-11 as amended by the Law of the Republic of Kazakhstan dated 23.12.2023 № 51-VIII (shall be enforced ten calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall come into force on 01.07.2024); dated 19.05.2026 № 291-VIII (effective as of 01.07.2026); dated 12.06.2026 № 311-VIII (shall be enforced upon the expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19555,52 +19663,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ensure the safety of state property;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      8) inform immediately the management or law enforcement agencies about the cases of corruption offences that have become known to them; </w:t>
+        <w:t>
+      8) immediately bring to the attention of the management and (or) authorized state bodies the cases of corruption offences being prepared, being committed or already committed that have become known to them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-1) take measures to prevent and resolve conflicts of interest;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) improve their professional level and qualifications for the effective performance of official powers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -19682,115 +19808,115 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The employees of the authorized body, in case of carrying out the checks of activities of the audited subjects by virtue of their official powers, shall be obliged to immediately inform the higher management of all circumstances that may hinder the clear and impartial performance of their official powers, including:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) close relatives (cousins-in-law), spouses who are executives of the audited subjects;</w:t>
-[...17 lines deleted...]
-      2) close relatives or spouses working in the audited subjects;</w:t>
+      1) close relatives (in-laws), spouses and (or) other persons connected with them, indicated in part two of subparagraph 1-2) of Article 1 of the Law of the Republic of Kazakhstan “On combating corruption”, who are managerial employees of the audited entities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) close relatives or spouses and (or) other persons connected with them, indicated in part two of subparagraph 1-2) of Article 1 of the Law of the Republic of Kazakhstan “On combating corruption”, working in the audited entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) loans received in the audited subjects and other property obligations to the audited subjects.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15-13 as amended by the Law of the Republic of Kazakhstan dated 12.07.2022 № 138-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall come into force on 01.07.2024); № 251-VIII of 03.01.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 15-13 as amended by the Law of the Republic of Kazakhstan dated 12.07.2022 № 138-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 19.06.2024 № 97-VIII (shall come into force on 01.07.2024); № 251-VIII of 03.01.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication); dated 12.06.2026 № 311-VIII (for the procedure of enactment see Art. 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -21692,51 +21818,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. An operator who has been deprived of the permit for carrying out activities shall not have the right to carry out activities of the operator.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Chapter 2–4. Behavioural supervision</w:t>
+      Chapter 2 - 4. Behavioural supervision</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -22658,51 +22784,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) where the bank or the party to whom the rights (claims) under the bank loan agreement have been assigned refuses to amend the terms of the bank loan agreement, or where no mutually acceptable solution is reached regarding an appeal (complaint) lodged by a consumer of financial services — a natural person in line with Article 61 of the Law of the Republic of Kazakhstan “On Banks and Banking Activities in the Republic of Kazakhstan”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) where a microfinance organisation or a person to whom the rights (claims) under a microloan agreement have been assigned refuses to amend the terms of the microloan agreement, or where no mutually acceptable solution is reached regarding an appeal (complaint) lodged by a consumer of financial services—a natural person pursuant to Article 9-2 of the Law of the Republic of Kazakhstan “On Microfinance Activities”;</w:t>
+      3) where a microfinance organisation or a person to whom the rights (claims) under a microloan agreement have been assigned refuses to amend the terms of the microloan agreement, or where no mutually acceptable solution is reached regarding an appeal (complaint) lodged by a consumer of financial services - a natural person pursuant to Article 9-2 of the Law of the Republic of Kazakhstan “On Microfinance Activities”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) where there are disputes between policyholders (insured persons, beneficiaries) and insurance companies arising from insurance contracts; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -24830,57 +24956,56 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. As per the laws of the Republic of Kazakhstan, the entity subject to behavioural supervision shall be liable for failure to fulfil its obligation to pay mandatory contributions and/or other payments to finance the Financial Ombudsman Service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Article 15-33. Procedure for the examination of complaints by the Financial Ombudsman</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 15-33. Procedure for the examination of complaints by the Financial Ombudsman</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The Financial Ombudsman shall review complaints from consumers of financial services free of charge.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -25712,91 +25837,107 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Where the examination of a complaint is discontinued on the grounds set out in sub-paragraphs 5) and 6) of this paragraph, the Financial Ombudsman may send a recommendation to the entity subject to behavioural supervision regarding the resolution of the applicant's complaint.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...5 lines deleted...]
-      Article 15-34. Specific features of the settlement of disputes arising from compulsory insurance contracts</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 15-34. Specific features of the settlement of disputes arising from compulsory insurance contracts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The specific features of the settlement of disputes arising from compulsory insurance contracts shall be established by separate legislative acts of the Republic of Kazakhstan governing compulsory types of insurance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 3. Final provisions Article 16. Responsibility of violation of the legislation of the Republic of Kazakhstan on the state regulation, control and supervision of financial market and financial organizations</w:t>
+        <w:t xml:space="preserve"> Chapter 3. Final provisions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 16. Responsibility of violation of the legislation of the Republic of Kazakhstan on the state regulation, control and supervision of financial market and financial organizations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Violation of the legislation of the Republic of Kazakhstan on the state regulation, control and supervision of financial market and financial organizations shall entail responsibility, established by the Laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -25819,136 +25960,138 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 16 is in the wording of the Law of the Republic of Kazakhstan dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 16-1. Reorganization and abolition of the authorized body</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Reorganization and abolition of the authorized body shall be carried out in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 3 is supplemented with Article 16-1 in accordance with the Law of the Republic of Kazakhstan dated 03.07.2019 № 262 (shall be enforced from 01.01.2020).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...76 lines deleted...]
-        <w:t xml:space="preserve"> Article 17. The order of enforcement of this Law</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 17. The order of enforcement of this Law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law shall be enforced from 1 January, 2004.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -26073,55 +26216,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26447,31 +26590,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>