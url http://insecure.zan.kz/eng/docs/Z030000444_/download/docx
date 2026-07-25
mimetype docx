--- v0 (2025-11-26)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cb80945" w14:textId="cb80945">
+    <w:p w14:paraId="f539ead" w14:textId="f539ead">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -167,50 +167,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      Footnote. Throughout the text, the words “electronic information resources,” “information system,” “in information systems,” and “information systems” have been replaced respectively with the words “digital resources,” “digital system,” “in digital systems,” and “digital systems” in accordance with the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months from the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       This Law regulates the relations arising in the scope of compulsory insurance of civil responsibility of carrier before passengers and establishes legal, financial and organizational grounds for its performance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter I. General provisions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1547,51 +1565,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Any other person shall also have the right to inform an insurer on the insured event.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. The types of information interaction specified in paragraphs 2 and 3 of this Article may be carried out by exchanging electronic information resources through a unified insurance database.</w:t>
+      4. The types of information interaction specified in paragraphs 2 and 3 of this Article may be carried out through the exchange of digital resources by means of the unified insurance database.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1785,51 +1803,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       The responsibility for the incompleteness of the conditions to be specified in the contract of compulsory carrier liability insurance shall be borne by the insurer. In the event of a dispute arising from the contract of compulsory carrier liability insurance, due to the incompleteness of its individual conditions, the dispute shall be resolved in favor of the policyholder. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1. The compulsory liability insurance agreement of the carrier at the request of the insurant may be concluded by contacting the insurer or by exchanging electronic information resources between the insurant and the insurer.</w:t>
+      4-1. At the policyholder’s discretion, a compulsory liability insurance contract of a carrier may be concluded either by applying to the insurer or through the exchange of digital resources between the policyholder and the insurer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Insurance policy shall contain the amount of the limit volume of the insurer’s responsibility on one insured event besides the conditions listed in Article 826 of the Civil Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1940,69 +1958,69 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 10-1. Requirements for the insurer and Internet resources when concluding a contract of compulsory carrier liability insurance and settling insured events by exchanging electronic information resources</w:t>
-[...17 lines deleted...]
-      1. When concluding an agreement on compulsory liability insurance of the carrier in electronic form and settling insured events under it, the Internet resource and (or) the information system of the insurer are used to exchange electronic information resources between the organization for the formation and maintenance of the database, the insurer and the insured (insured, beneficiary).</w:t>
+        <w:t>Article 10-1. Requirements for the insurer and the Internet resources when concluding a compulsory liability insurance contract of a carrier and settling insurance claims through the exchange of digital resources</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. When concluding a compulsory liability insurance contract of a carrier in electronic form and settling insurance claims thereunder, the insurer’s internet resource and/or information system shall be used for the exchange of digital resources between the organization responsible for the formation and maintenance of the database, the insurer, and the policyholder (insured person, beneficiary).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       When submitting an application for concluding a compulsory carrier liability insurance contract in electronic form and settling an insured event, the insured shall not be required to use specialized software.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2012,51 +2030,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       On the Internet resource of the organization for the formation and maintenance of the database, a link shall be posted to the Internet resource of the insurance organization used to conclude compulsory insurance contracts for the carrier's liability and settle insured events in electronic form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. The procedure for the exchange of electronic information resources between the organization for the formation and maintenance of the database and the insurer, insurer and insured (insured, beneficiary) shall be determined by the regulatory legal act of the authorized body.</w:t>
+      2. The procedure for the exchange of digital resources between the organization responsible for the formation and maintenance of the database and the insurer, as well as between the insurer and the policyholder (insured person, beneficiary), shall be determined by a regulatory legal act of the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. When concluding a compulsory liability insurance contract for the carrier and settling insured events under it using the insurer's Internet resource, the insurer must ensure:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2300,69 +2318,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The requirements for the procedure and content of notifications on the conclusion of a compulsory carrier liability insurance contract and the settlement of insured events under it are determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. When concluding a compulsory carrier liability insurance contract by exchanging electronic information resources, the insurance contract is considered concluded from the date of payment by the insured of the insurance premium (the first insurance premium in case of payment of the insurance premium in installments), unless otherwise provided for by the compulsory carrier liability insurance contract.</w:t>
-[...17 lines deleted...]
-      5. When concluding a compulsory carrier liability insurance contract by exchanging electronic information resources, the insured pays an insurance premium (the first insurance premium in case of payment of the insurance premium in installments) after familiarizing himself with the insurance conditions provided for by this Law, thereby confirming his consent to conclude an accession contract on the conditions proposed to him.</w:t>
+      4. When concluding a compulsory liability insurance contract of a carrier through the exchange of digital resources, the insurance contract shall be deemed concluded from the date the policyholder pays the insurance premium (the first insurance installment in the case of payment of the insurance premium in installments), unless otherwise provided by the compulsory liability insurance contract of a carrier.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. When concluding a compulsory liability insurance contract of a carrier through the exchange of digital resources, the policyholder shall pay the insurance premium (the first insurance installment in the case of payment of the insurance premium in installments) after reviewing the insurance terms provided for by this Law, thereby confirming his or her consent to conclude an adhesion contract on the proposed terms.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The insurer shall provide the possibility of concluding compulsory insurance contracts for the carrier's liability and settling insured events on them using the insurer's Internet resource around the clock.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10507,52 +10525,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. The requirement for the insurance payment for the insurer shall be presented by the insurant (insured) or another person who is the beneficiary in writing, including through the insurer’s Internet resource in accordance with the regulatory legal act of the authorized body, with an attachment of the documents necessary for the implementation of insurance payment. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      At the request of the insurer, the applicant shall be obliged to submit the original documents to the insurer necessary for the implementation of the insurance payment, with the exception of documents available in electronic form in the databases and (or) information systems of state bodies, access to which the insurer has. </w:t>
+        <w:t>
+      At the insurer’s request, the applicant shall provide the insurer with the original documents necessary for making the insurance payment, except for documents available in electronic form in databases and/or digital systems of state authorities to which the insurer has access.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Application on insurance payment shall be accompanied by the following documents:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -12083,55 +12101,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>