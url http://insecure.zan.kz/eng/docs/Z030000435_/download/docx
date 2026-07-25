--- v0 (2025-11-13)
+++ v1 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="73d58ad" w14:textId="73d58ad">
+    <w:p w14:paraId="fbb3c4a" w14:textId="fbb3c4a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -254,88 +254,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Civil liability of a private notary - the obligation of a private notary to compensate the damage caused by notarial actions, established by the civil legislation of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      2-1) financial ombudsman – an individual independent in his or her activities who carries out pre-trial settlement of disputes, including disputes between participants in the insurance market, in accordance with the Law of the Republic of Kazakhstan “On state regulation, control and supervision of the financial market and financial organizations”;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
       3) Beneficiary - a person who, in accordance with this Law, is the recipient of insurance payment; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) insured event - an event upon the occurrence of which the insurance contract provides for insurance payment; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      5) insurance ombudsman - an independent natural person in his activity who carries out the settlement of disputes between the participants of the insurance market in accordance with the Law of the Republic of Kazakhstan "On Insurance Activities";</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5) is excluded by the Law № 259-VIII dated 16.01.2026 (shall come into force from 01.01.2027);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) Sum insured - the amount of money for which the object of insurance is insured and which represents the maximum amount of insurer's liability upon occurrence of an insured event; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -445,51 +487,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 in the wording of the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 in the wording of the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan № 259-VIII dated 16.01.2026 (shall come into force 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -815,127 +857,127 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law is supplemented by Article 4-1 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2009 № 234-IV; the Law of the Republic of Kazakhstan № 311-V dated 27.04.2015 (shall be enforced  upon expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. The Law is supplemented by Article 4-1 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2009 № 234-IV; the Law of the Republic of Kazakhstan № 311-V dated 27.04.2015 (shall be enforced upon expiration of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 4-2. Information exchange</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Bodies of justice, bodies of public prosecutor's office, other state bodies and the organizations having the information necessary for acknowledgement of the fact of occurrence of an insured event and its consequences, are obliged to give the given information to the insurer, insured (beneficiary), insurance ombudsman at their reference.</w:t>
+      Justice authorities, prosecutorial authorities, and other state bodies and organizations possessing information necessary to confirm the occurrence of an insured event and its consequences shall provide such information to the insurer, the policyholder (beneficiary), and the financial ombudsman upon their request.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 1 was supplemented by Article 4-2 in accordance with the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 1 was supplemented by Article 4-2 in accordance with the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall come into force from 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2272,51 +2314,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) inform the insurer by accessible way (orally, in writing) immediately but no later than five business days, as he (she) became known about specifying the requirement or statement of claim of the third party on compensation of harm inflicted as a result of commitment of the notarial actions by him (her);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) provide all information and documentation available to him (her) to the insurer allowing to judge on the reasons, course and consequences of the event with occurrence of which there is the obligation of the insurant to compensate inflicted harm, as well as on nature and extents of the inflicted harm;</w:t>
+      3-1) to apply to the insurer, the financial ombudsman, or the court, taking into account the specific features provided for by Article 19-1 of this Law, for the settlement of disputes arising from a compulsory liability insurance contract of private notaries;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) to submit an application and the attached documents to the financial ombudsman (directly to the financial ombudsman, including through his or her internet resource, or through the insurer, including through its branch, representative office, other separate structural subdivision, or internet resource), taking into account the specific features provided for by the Law of the Republic of Kazakhstan “On state regulation, control and supervision of the financial market and financial organizations”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) provide a possibility to the insurer for participation in regulation of questions linked with requirement of the third parties on compensation of harm;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2390,51 +2450,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); № 138-VII of 12.07.2022 (shall be enacted sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 13 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); № 138-VII of 12.07.2022 (shall be enacted sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall come into force from 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2654,51 +2714,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3-1) upon receipt of the application from the policyholder (beneficiary) to consider the claims of the policyholder (beneficiary) and provide a written response indicating the further procedure of dispute settlement within five working days; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-2) upon receipt of an application from the policyholder (beneficiary) to the insurance ombudsman, redirect the application and the documents attached thereto to the insurance ombudsman within three working days from the date of receipt;</w:t>
+      3-2) upon receipt from the policyholder (beneficiary) of an application addressed to the financial ombudsman, to forward such application, together with the documents attached thereto, to the financial ombudsman within three working days from the date of receipt;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) compensate expenses to the insurant incurred by him (her) for the purposes of prevention or decrease of losses upon the insured event;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2754,51 +2814,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 14 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); № 138-VII of 12.07.2022 (shall be brought into force sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 14 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced upon expiration of ten calendar days after the day of its first official publication); № 138-VII of 12.07.2022 (shall be brought into force sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall come into force from 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3334,51 +3394,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The insurer that has accepted the documents is obliged to provide the applicant with a certificate indicating the full list of submitted documents and the date of their acceptance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      In case the insured (beneficiary) sends a claim for insurance payment in electronic form, the insurer may submit this certificate in electronic form.footnote. </w:t>
+      In case the insured (beneficiary) sends a claim for insurance payment in electronic form, the insurer may submit this certificate in electronic form footnote. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Upon making of insurance payment the insurer shall not have the right to require acceptance of conditions from the beneficiary party restricting his (her) right of claim against the insurer.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3509,672 +3569,673 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 19 as amended by the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (for the procedure of implementation, see Article 2); № 138-VII of 12.07.2022 (shall come into force sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 19-1. Specific features of settlement of disputes under compulsory civil liability insurance of private notaries</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Settlement of disputes arising from compulsory liability insurance contracts of private notaries between policyholders (beneficiaries) and the insurer shall be carried out taking into account the specific features provided for by Chapter 2-5 of the Law of the Republic of Kazakhstan “On state regulation, control and supervision of the financial market and financial organizations”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Upon receipt of an application from the policyholder (beneficiary), the insurer shall review it and provide a written response indicating the further procedure for dispute settlement within the time limits established by Article 11-2 of the Law of the Republic of Kazakhstan “On insurance activities”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. In the event of an appeal by the policyholder (beneficiary) to the financial ombudsman, the insurer shall, upon request of the policyholder (beneficiary) and/or the financial ombudsman, provide documents related to the consideration and resolution of the dispute within three working days from the date of receipt of the request.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 4 is supplemented by Article 19-1 in accordance with the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication); is in the wording of the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall come into force from 01.01.2027).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 19-1. Peculiarities of settlement of disputes on compulsory civil liability insurance of private notaries</w:t>
-[...53 lines deleted...]
-      3. In case of application of the policyholder (beneficiary) to the insurance ombudsman, the insurer shall be obliged, upon request of the policyholder (beneficiary), insurance ombudsman, to submit documents related to consideration and resolution of the dispute within three working days from the date of receipt of the request.</w:t>
+        <w:t xml:space="preserve"> Article 20. Right of contribution to a person that inflicted the harm</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The insurer that made insurance payment shall have the right of contribution to the insurant within the paid sum in case of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) intended actions of the insurant oriented to occurrence of the insured event or promoting its occurrence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) performance by the insured of actions recognized in the order established by legislative acts of the Republic of Kazakhstan, intentional criminal or administrative offences, which are in causal connection with the insured event;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) increase of the extent of harm in the result of intentional non-acceptance of the rational and accessible measures on its decrease by the insurant;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) informing of knowingly false details by the insurant to the insurer on the object of insurance, insured risk, insured event and its consequences;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) refusal of the insurant from the own right of claim to a person being responsible for occurrence of the insured event as well as refusal to send the documents to the insurer being necessary for a transfer of the right of claim.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Right of contribution which the insurant has to a person being responsible for the losses compensated as a result of the insurance shall be transferred to the insurer that made insurance payment within the paid sum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 4 is supplemented by Article 19-1 in accordance with the Law of the Republic of Kazakhstan dated 02.07.2018 № 166-VI (shall be enforced upon the expiration of  ten calendar days after the day of its first official publication); as amended by Law of the Republic of Kazakhstan № 138-VII of 12.07.2022 (shall be enacted sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 20 as amended by the Law of the Republic of Kazakhstan dated 03.07.2014 № 227-V (shall be enforced dated 01.01.2015).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 20. Right of contribution to a person that inflicted the harm</w:t>
-[...125 lines deleted...]
-      2. Right of contribution which the insurant has to a person being responsible for the losses compensated as a result of the insurance shall be transferred to the insurer that made insurance payment within the paid sum.</w:t>
+        <w:t xml:space="preserve"> Article 21. Grounds for release of the insurer from making of insurance payment</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The insurer shall have the right to refuse in insurance payment in whole or in part if the insured event is occurred due to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) intended actions of third parties oriented to occurrence of the insured event or promoting of its occurrence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) actions of third parties recognized in accordance with the procedure established by legislative acts of the Republic of Kazakhstan, intentional criminal or administrative offenses, which are in causal relationship with the insured event;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) carrying out the activity by the insurant that does not correspond to the functions and obligations of the notary determined by the legislation of the Republic of Kazakhstan on the notary office;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) notarial actions committed by the insurant with infraction of the requirements of the legislation of the Republic of Kazakhstan on notary office concerning the territory of the activity of the notary.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Ground for refusal of the insurer in making of insurance payment may be also as follows:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) receiving of the relevant compensation of the loss by the insurant from the person that is guilty in inflicting the loss;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) non-notification or untimely notification of the insurer on occurrence of the insured event with the exception of cases established by this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) impeding of the insurer by the insurant in investigation of the circumstances of occurrence of the insured event and in establishing the extent of inflicted harm.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Non-notification or untimely notification of the insurer on occurrence of the insured event shall give him (her) the right to refuse in insurance payment, unless it is proved that the insurer became known on occurrence of the insured event without undue delay or the absence of details on this at the insurer might not have an impact on his (her) obligation to make an insurance payment.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The insurer shall be released from making of insurance payment, if the insured event is occurred due to:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the influence of the atomic explosion, radiation or the radioactive contamination;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) military activities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) civil war, civil disturbance of all kind, mass disorders or strikes.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. If there are grounds for refusal of an insurance payment, the insurer shall, within seven working days from the date of receipt of the documents provided for by Article 19 of this Law, send to the person who submitted the application for the insurance payment a corresponding decision on full or partial refusal of the insurance payment in writing, including a reasoned justification for the refusal and notification of the right of the policyholder (insured person, beneficiary) to apply to the financial ombudsman for pre-trial settlement of the dispute, taking into account the specific features of the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The insurer shall not have the right to refuse in insurance payment on the grounds not provided by this Article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 20 as amended by the Law of the Republic of Kazakhstan dated 03.07.2014 № 227-V (shall be enforced dated 01.01.2015).</w:t>
-[...345 lines deleted...]
-        <w:t>      Footnote. Article 21 as amended by the Law of the Republic of Kazakhstan dated 03.07.2014 № 227-V (shall be enforced dated 01.01.2015); № 138-VII of 12.07.2022 (shall become effective upon the expiry of sixty calendar days from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 21 as amended by the Law of the Republic of Kazakhstan dated 03.07.2014 № 227-V (shall be enforced dated 01.01.2015); № 138-VII of 12.07.2022 (shall become effective upon the expiry of sixty calendar days from the date of its first official publication); dated 16.01.2026 № 259-VIII (shall come into force from 01.01.2027).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4363,55 +4424,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4737,31 +4798,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>