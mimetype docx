--- v0 (2025-11-13)
+++ v1 (2026-07-21)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cb7ba0c" w14:textId="cb7ba0c">
+    <w:p w14:paraId="06182a7" w14:textId="06182a7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -530,51 +530,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8-3) Commissioner for Children's Rights in the Republic of Kazakhstan - a person appointed by the President of the Republic of Kazakhstan, who is entrusted with the functions of ensuring the basic guarantees of the rights and legitimate interests of children, as well as restoration of their violated rights and freedoms in cooperation with state and public institutions; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-4) authorized children's rights protection body of the Republic of Kazakhstan - a central executive body established by the Government of the Republic of Kazakhstan, which performs leadership and cross-sectoral coordination in the field of children's rights protection;</w:t>
+      8-4) regional authorized children's rights protection body of the Republic of Kazakhstan – a local executive body that coordinates activities to protect the fundamental rights and legitimate interests of children, prevent and early identify violations of their rights, take measures to restore and protect them, and also performs the state functions of guardianship or trusteeship in relation to minors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-5) employee of the regional authorized children's rights protection body of the Republic of Kazakhstan – a person with professional education and engaged in activities to protect children's rights;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8-6) authorized children's rights protection body of the Republic of Kazakhstan – a central executive body assigned by the Government of the Republic of Kazakhstan, exercising leadership and cross-sectoral coordination in children's rights protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) trusteeship – legal form of protection of the rights and legal interests of children at the age from fourteen to eighteen years;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -876,51 +912,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 23.11.2010 № 354-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 05.07.2014 № 236-V (shall be enforced from 01.01.2015); dated 09.04.2016 № 501-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 01.04.2019 № 240-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.05.2022 № 118-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 27.06.2022 № 129-VII (shall come into effect ten calendar days after the day of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 10.07.2023 № 19-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 16.11.2023 № 40-VIII (effective from 01.01.2024); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 15.04.2024 № 72-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 19.06.2024 № 94-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (enacted ten calendar days after the date of its first official publication); dated 10.02.2025 № 163-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 23.11.2010 № 354-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 05.07.2014 № 236-V (shall be enforced from 01.01.2015); dated 09.04.2016 № 501-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 01.04.2019 № 240-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.05.2022 № 118-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 27.06.2022 № 129-VII (shall come into effect ten calendar days after the day of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 10.07.2023 № 19-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 16.11.2023 № 40-VIII (effective from 01.01.2024); dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 15.04.2024 № 72-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 19.06.2024 № 94-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.12.2024 № 148-VIII (enacted ten calendar days after the date of its first official publication); dated 10.02.2025 № 163-VIII (effective sixty calendar days after the date of its first official publication); dated 30.12.2025 № 246-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1145,51 +1181,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) development of socially significant and creative activity in children;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) development of good moral qualities, patriotism and civic consciousness, and formation of national self-awareness on the basis of the universal values of world civilization.</w:t>
+      3) development of good moral qualities, patriotism and civic consciousness, and formation of national self-awareness on the basis of the universal values of world civilization;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the best interests of the child as a primary consideration in any action concerning the child;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) non-discrimination.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The main objectives of this Law shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1299,51 +1371,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 1 has been supplemented with Article 3-1 pursuant to the Law of the Republic of Kazakhstan dated 30.12.2024 № 148-VIII (enacted ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 1 has been supplemented with Article 3-1 pursuant to the Law of the Republic of Kazakhstan dated 30.12.2024 № 148-VIII (enacted ten calendar days after the date of its first official publication); as amended by Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1681,50 +1753,86 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) implementation of coordination and methodological guidance of local executive bodies for children's rights protection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) establishment of state minimum social standards aimed at improving the children’s lives;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1) exercising state oversight;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-2) initiating and reviewing cases of administrative offenses, and also imposing administrative penalties in accordance with the procedure, established by the Code of the Republic of Kazakhstan on Administrative Infractions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) development and approval of regulatory legal acts in the field of children's rights protection in accordance with the main goals and objectives of this Law and the legislation of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2026,51 +2134,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the Laws of the Republic of Kazakhstan dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); dated 17.07.2009 № 188-IV (the order of enforcement see Article 2); dated 19.03.2010 № 258-IV; dated 06.01.2011 № 378-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 №. 452-IV (shall be enforced from 13.10.2011); dated 10.07.2012 №. 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 № 159-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); as amended by the Law of the Republic of Kazakhstan from 02.07.2018 № 170-VI (shall be enforced upon expiry of six months after its first official publication); dated 15.04.2024 № 72-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (enacted ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Laws of the Republic of Kazakhstan dated 20.12.2004 № 13 (shall be enforced from 01.01.2005); dated 17.07.2009 № 188-IV (the order of enforcement see Article 2); dated 19.03.2010 № 258-IV; dated 06.01.2011 № 378-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 №. 452-IV (shall be enforced from 13.10.2011); dated 10.07.2012 №. 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 № 159-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 29.12.2014 № 269-V (shall be enforced from 01.01.2015); as amended by the Law of the Republic of Kazakhstan from 02.07.2018 № 170-VI (shall be enforced upon expiry of six months after its first official publication); dated 15.04.2024 № 72-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 30.12.2024 № 148-VIII (enacted ten calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII (effective from 01.02.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4142,58 +4250,1214 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Chapter 2 is supplemented by Article 7-12 in accordance with the Law of the Republic of Kazakhstan dated 15.04.2024 № 72-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 7-13. Powers of the regional authorized children's rights protection body of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The powers of the regional authorized children's rights protection body of the Republic of Kazakhstan shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) implementing state policy in protecting the rights and legitimate interests of children;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) coordinating the protection of children’s rights, prevention and early detection of violations of their rights and adoption of measures to protect children’s rights;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) implementing measures to carry out state policy in the interests of children in upbringing, education, healthcare, science, culture, physical education and sports, social services and social protection of the family, as determined by the authorized body for the children’s rights protection of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) monitoring the implementation of measures, aimed at ensuring children’s rights, preventing and detecting violations of their rights at an early stage, and taking measures to protect children’s rights;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) performing the state’s functions regarding guardianship and custody of minors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) organizing assistance and implementing individual preventive measures within their authority in collaboration with authorized agencies and organizations, including family support centers and psychological support centers for families and children:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      that are at risk, as identified by educational psychologists and social educators at secondary education institutions and organizations, implementing technical and vocational education programs, including minors who have reported violence and abuse, have suicidal intentions, or a history of suicide attempts, as well as childrenб requiring special attention within the framework of educational support;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      who are under the care of family support centers and psychological support centers;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      cases reviewed at meetings of the commission on juvenile affairs and protection of juvenile rights;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      who were previously placed in institutions, responsible for protecting children’s rights due to violations of their rights (including as a result of violence and abuse);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      identified by mobile teams for early detection and organization of support for individuals (families) in difficult life situations, where domestic violence has been established;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      whose parents or legal guardians fail to fulfill their obligations of upbringing, education, and (or) support of minors, and who also have a negative influence on their behavior;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) regular visits and assessment of the situation of the children, referred to in subparagraph 6) of this paragraph, at least once every six months;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) monitoring and assessing the situation of children through regular visits to children in state care (under guardianship), in foster care, in foster families, and in professional foster families, with the aim of assessing their condition and providing necessary assistance at least once every six months;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) developing an individualized plan for organizing assistance and support for the child within the framework of criminal proceedings for criminal offenses against the person, committed against minors;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) unimpeded access to state bodies and organizations in the education, health care, social protection, culture and sports sectors, where minors are staying;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) requesting information from state bodies and other organizations on issues related to ensuring children's rights, preventing and early identifying violations of their rights, and also on measures taken to protect children's rights;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) exercising other powers, assigned to local executive bodies by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Chapter 2 has been supplemented with Article 7-13 pursuant to the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 7-14. Status of an employee of the regional authorized children's rights protection body of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. An employee of the regional authorized body for children's rights protection in the Republic of Kazakhstan has the special status of a person engaged in the protection of children's rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The person holds the status of an employee of the regional authorized body for the protection of children's rights in the Republic of Kazakhstan during the period of professional activity related to the protection of children's rights and employment with the relevant institution in accordance with the procedure, established by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Employees of the regional authorized body for children’s rights protection of the Republic of Kazakhstan are required to undergo professional development every two years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for undergoing professional development and the time frames shall be established by the authorized children’s rights protection body of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 has been supplemented with Article 7-14 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 7-15. Uniform for employees of the regional authorized children’s rights protection body of the Republic of Kazakhstan</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Employees of the regional authorized children’s rights protection body of the Republic of Kazakhstan shall be provided with standard-issue uniforms free of charge in accordance with the procedure, established by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for providing and the rules for wearing standard-issue uniforms shall be determined by the authorized children’s rights protection body of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 has been supplemented with Article 7-15 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 7-16. Jurisdiction of law enforcement bodies in the prevention and early detection of violations of children’s rights, also in taking measures to protect children’s rights</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Within the scope of their authority the law enforcement bodies shall exercise the powers to protect children’s rights, as provided for by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Chapter 2 has been supplemented with Article 7-16 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 7-17. Jurisdiction of educational authorities in prevention, early detection of violations of children’s rights, and also adoption of measures to protect children’s rights</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The powers of educational authorities shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) participating in the identification, record-keeping, and implementation of individual prevention measures within their jurisdiction regarding minors, who do not attend secondary education institutions or institutions, offering technical and vocational education programs, as well as those identified by educational psychologists and social educators at such institutions as being at risk, minors with suicidal intentions, those with a history of suicide attempts, and children requiring special attention within the framework of educational support;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) promptly notifying the regional authorized children's rights protection body of the Republic of Kazakhstan of the facts, specified in subparagraph 1) of this article;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) exercising other powers to protect children's rights as provided for by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Chapter 2 has been supplemented with Article 7-17 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 7-18. Powers of healthcare authorities in prevention, early detection of child rights violations, and measures to protect children</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Within the scope of their authority and as part of the implementation of a universal progressive model of home visits for pregnant women, newborns and children under five, the health authorities shall report the identified cases of social risks to the regional authorized children's rights protection body of the Republic of Kazakhstan to organize assistance to the family and the child and implement individual preventive measures.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Chapter 2 has been supplemented with Article 7-18 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 7-19. Jurisdiction of social protection and employment organizations in prevention, early detection of child rights violations, also measures to protect children's rights</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The powers of social protection and employment organizations shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) identifying, maintaining records, and implementing individual preventive measures for individuals (families) in difficult life situations, and also in the presence of information about domestic violence, administrative and (or) criminal offenses;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) promptly notifying the regional authorized children's rights protection body of the Republic of Kazakhstan of the facts, specified in subparagraph 1) of this article;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) exercising other powers related to the protection of children’s rights, as provided for by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 has been supplemented with Article 7-19 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 7-20. Jurisdiction of other state bodies involved in the protection of children’s rights through prevention, early detection of violations of children’s rights, and also adoption of measures to protect children’s rights</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The powers of other state bodies shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) promptly notifying the regional authorized children's rights protection body of the Republic of Kazakhstan of facts and risks of violations of children’s rights, as well as the committed administrative and (or) criminal offenses against children;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) exercising other powers to protect children’s rights, as provided for by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 2 has been supplemented with Article 7-20 in accordance with the Law of the Republic of Kazakhstan dated 30.12.2025 № 246-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 3. Main rights and obligations of a child</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 8. Right of a child to protection of health</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7182,141 +8446,141 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) a person of non-traditional sexual orientation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) a person who has an outstanding or unexpunged conviction for committing an intentional crime at the time of appointment as a mentor;</w:t>
+      10) a person who has or has had a criminal record, or who is or has been subject to criminal prosecution (with the exception of persons against whom criminal prosecution has been terminated pursuant to paragraphs 1) and 2) of Part 1 of Article 35 of the Criminal Procedure Code of the Republic of Kazakhstan);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) a person who, at the time of establishing mentoring, does not have an income that provides him with a living wage established by the legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) a person registered in a drug treatment or psychoneurological dispensary;</w:t>
-[...17 lines deleted...]
-      13) a person who has or has had a criminal record, is or has been subject to criminal prosecution (with the exception of persons against whom criminal prosecution was terminated on the basis of subparagraphs 1) and 2) of part one of Article 35 of the Criminal Procedure Code of the Republic of Kazakhstan) for criminal offenses: murder, intentional infliction of harm to health, against public health and morality, sexual integrity, for extremist or terrorist crimes, human trafficking;</w:t>
+      12) a person under active observation at mental health care facilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) excluded by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (effective sixty calendar days after the date of its first official publication);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) a person who has not completed mentoring training.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      If the person appointed as a mentor is married or lives together with other persons, the spouse or persons living together are subject to the requirements established by subparagraphs 4) - 6), 10), 12) and 13) of part one of this paragraph.</w:t>
+      If the person appointed as a mentor is married or lives together with other persons, the spouse or persons living together are subject to the requirements established by subparagraphs 4) - 6), 10) and 12) of part one of this paragraph.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The mentor has the right to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7768,51 +9032,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 5 is supplemented by Article 28-2 in accordance with the Law of the Republic of Kazakhstan dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 10.02.2025 № 163-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 5 is supplemented by Article 28-2 in accordance with the Law of the Republic of Kazakhstan dated 23.02.2024 № 64-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 10.02.2025 № 163-VIII (effective sixty calendar days after the date of its first official publication); dated 04.12.2025 № 236-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8180,51 +9444,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Support centers for children in need of special social services shall carry out a set of measures aimed to provide social, legal, psychological, and pedagogical assistance to families that have taken in children in need of special social services on the grounds provided for in subparagraphs 1), 2), 3) and 9) of paragraph 1 of Article 133 of the Social Code of the Republic of Kazakhstan, in accordance with the standard rules for the activities of educational organizations for orphans and children left without parental care. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Assistance organizations established in accordance with the Law of the Republic of Kazakhstan "On the Prevention of Domestic Violence" accept children in need of special social services as a result of abuse that led to social maladaptation and social deprivation.</w:t>
+      Assistance organizations, established in accordance with the Law of the Republic of Kazakhstan On the Prevention of Offenses shall admit children, who are in need of special social services as a result of abuse that has led to social maladjustment and social deprivation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Conditions for acceptance and maintenance of children in organizations carrying out the functions on protection of the rights of child insofar as it is not established by the Law shall be determined by provision on these organizations approved by body authorized by the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8262,51 +9526,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 30 as amended by the Laws of the Republic of Kazakhstan dated 29.12.2010 № 372-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2011 № 517-IV (shall be enforced from the date of its first official publication); dated 18.02.2014 № 175-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 04.12.2015 № 435-V (shall be enforced from 01.01.2016); dated 09.04.2016 № 501-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 01.04.2019 № 240-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.05.2022 № 118-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 27.06.2022 № 129-VII (shall come into effect ten calendar days after the day of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 30.12.2024 № 148-VIII (enacted ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 30 as amended by the Laws of the Republic of Kazakhstan dated 29.12.2010 № 372-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2011 № 517-IV (shall be enforced from the date of its first official publication); dated 18.02.2014 № 175-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 04.12.2015 № 435-V (shall be enforced from 01.01.2016); dated 09.04.2016 № 501-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 01.04.2019 № 240-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.05.2022 № 118-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 27.06.2022 № 129-VII (shall come into effect ten calendar days after the day of its first official publication); dated 20.04.2023 № 226-VII (shall be enforced from 01.07.2023); dated 30.12.2024 № 148-VIII (enacted ten calendar days after the date of its first official publication); dated 30.12.2025 № 246-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8575,79 +9839,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. State shall encourage creation of an organization for development of creative and scientific abilities of children, production of cine and video films, television and radio broadcastings, publication of children’s newspapers, magazines and books, ensure their availability in the manner established by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. The use of mass media, literature, entertainment and other events that disseminate pornography, the cult of cruelty and violence, insulting human dignity, having a harmful effect on children, and contributing to the commission of offenses shall be prosecuted by law.</w:t>
+      3. The use of mass media, telecommunications networks, online platforms, literature, entertainment and other events that disseminate pornography, glorify cruelty and violence, promote non-traditional sexual orientation or pedophilia, insult human dignity, have a harmful effect on children or encourage offenses shall be punishable by law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 34 as amended by the Law of the Republic of Kazakhstan dated 19.06.2024 № 94-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 34 as amended by the Law of the Republic of Kazakhstan dated 19.06.2024 № 94-VIII (shall be enforced upon expiry of sixty calendar days after the date of its first official publication); dated 30.12.2025 № 248-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9129,97 +10393,133 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Footnote. The title of article 39 is in the wording of the Law of the Republic of Kazakhstan dated 02.07.2018 № 170-VІ (shall be enforced upon expiry of six months after the day its first official publication). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. It is prohibited to carry out for children display, sale, donation, reproduction, rental and distribution of toys and promotional products aimed at inciting racial, national, social and religious hatred, promoting class exclusivity, war, terrorism, containing calls to violent change of the constitutional system and violation of territorial integrity of the Republic of Kazakhstan, pornography, harmful to the health and development of children, as well as otherwise damaging the spiritual and moral development of a child.</w:t>
+      1. It shall be prohibited to display, sell, give as gifts, reproduce, rent, or distribute to children toys and informational materials, intended to incite racial, national, social, or religious hatred; promoting class exclusivity, war, or terrorism, containing calls for a violent overthrow of the constitutional order and violation of the territorial integrity of the Republic of Kazakhstan, pornography, promoting non-traditional sexual orientation or pedophilia, causing harm to the health and development of children, or otherwise damaging the spiritual and moral development of a child.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Propaganda of pedophilia is understood to mean dissemination of information about pedophilia and (or) adherence to it, committed publicly or through the use of mass media, telecommunications networks or online platforms, including information intentionally distorted for an unspecified audience, with the aim of shaping a positive public opinion.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Propaganda of non-traditional sexual orientation means dissemination of information about non-traditional sexual orientation and (or) adherence to it, carried out publicly or using mass media, telecommunications networks or online platforms, including deliberately distorted information for an unspecified audience, for the purpose of shaping a positive public opinion.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. For commission of actions mentioned in paragraph 1 of this Article, the measures of responsibility established by the Laws of the Republic of Kazakhstan shall be applied.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 39 as amended by the Law of the Republic of Kazakhstan dated 23.11.2010 № 354-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended on 02.07.2018 № 170-VI (shall be enforced upon expiry of six months after its first official publication).</w:t>
+        <w:t>      Footnote. Article 39 as amended by the Law of the Republic of Kazakhstan dated 23.11.2010 № 354-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended on 02.07.2018 № 170-VI (shall be enforced upon expiry of six months after its first official publication); dated 30.12.2025 № 248-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11344,97 +12644,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) judges, lawyers, civil servants and military personnel, as well as employees of law enforcement and special state bodies, civil defence bodies;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) having a registration in a psychiatrist and (or) narcologist.</w:t>
+      5) those under active monitoring at mental health care facilities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Persons who have been exempted from criminal liability on non-rehabilitating grounds for committing an intentional crime may not be participants in the national preventive mechanism; those dismissed from state or military service, from service in civil protection agencies, law enforcement and special state agencies, courts, or excluded from the bar association on negative grounds; those deprived of their licence to practise law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law is supplemented by Article 47-3 in accordance with the Law of the Republic of Kazakhstan dated 02.07.2013 № 111-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 01.04.2019 № 240-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.06.2025 № 196-VIII (shall enter into force upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. The Law is supplemented by Article 47-3 in accordance with the Law of the Republic of Kazakhstan dated 02.07.2013 № 111-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 01.04.2019 № 240-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.06.2025 № 196-VIII (shall enter into force upon expiry of ten calendar days after its first official publication); dated 04.12.2025 № 236-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13016,87 +14316,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The object of state control in the field of protection of a child’s rights shall be the activities of individuals and legal entities aimed at realization of the rights of a child.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. State control in the field of protection of children’s rights is carried out in the form of unscheduled inspection and preventive control with a visit to the subject (object) of control in accordance with the Entrepreneurial Code of the Republic of Kazakhstan.</w:t>
-[...35 lines deleted...]
-      5. Subjects of state control are educational organizations and organizations performing functions to protect the rights of the child, regardless of type, form of ownership and departmental subordination, bodies and organizations of culture and sports.</w:t>
+      3. The entities subject to state oversight in the field of child rights protection shall be educational institutions and organizations, responsible for protecting children’s rights, regardless of their type, form of ownership, or administrative affiliation.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. State oversight in the rights protection shall be carried out in the form of scheduled and unscheduled inspections of entities (facilities) funded from the state budget for meals, accommodation, medical care, education, upbringing, and health improvement for children, in accordance with this Law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. State oversight in the child rights protection shall be carried out in the form of preventive oversight without a visit to the subject (object) of oversight, preventive oversight with a visit to the subject (object) of oversight, and unscheduled inspections.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Preventive oversight with a visit to the subject (object) of oversight and unscheduled inspections shall be carried out in accordance with the Entrepreneur Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Preventive oversight without a visit to the subject (object) of oversight shall be carried out in accordance with the Entrepreneur Code of the Republic of Kazakhstan and this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The objectives of preventive control without visiting the subject (object) of control shall be timely suppression and prevention of violations, providing the subjects of control with the right of independent elimination of violations, revealed by the authorized state bodies based on the results of preventive control without visiting the subject (object) of control, and reducing administrative burden on them.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13296,51 +14632,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 52 is in the wording of the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 02.07.2018 № 170-VI (shall be enforced upon expiry of six months after its first official publication); dated 01.04.2019 № 240-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 15.04.2024 № 72-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 52 is in the wording of the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Laws of the Republic of Kazakhstan dated 02.07.2018 № 170-VI (shall be enforced upon expiry of six months after its first official publication); dated 01.04.2019 № 240-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 15.04.2024 № 72-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 04.12.2025 № 236-VIII (effective from 01.02.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14014,52 +15350,196 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) ensuring social rehabilitation of children affected by terrorist activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      12) ensuring the organization of anti-terrorist protection of facilities vulnerable to terrorism, carrying out activities in the field of education of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) creating special conditions for individuals (children) with special educational needs to obtain an education in educational organizations, accessibility of buildings, structures and premises of educational organizations in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) ensuring mental health examination of children and adolescents and provision of psychological, medical, and pedagogical advisory assistance in accordance with the procedure, established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) compliance with the procedure for the appointment and dismissal of senior administrators and teachers of educational organizations for orphans and children deprived of parental care;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) providing rehabilitation and social adaptation of children and adolescents with developmental disabilities in special educational institutions in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) providing state support for orphans and children, deprived of parental care, in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) organizing free and subsidized meals for certain categories of students and pupils in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      12) ensuring the organization of anti-terrorist protection of facilities vulnerable to terrorism, carrying out activities in the field of education of the Republic of Kazakhstan. </w:t>
+      19) ensuring the operation of adaptation centers for minors and support centers for children in need of special social services, in accordance with the procedures and conditions, determined by the authorized education body; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) organizing free transportation for students to and from the nearest school in cases where there is no school in the relevant settlement, village, or rural district in accordance with the procedure, established by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Requirements for the activities of educational management bodies of cities of republican significance, the capital, on:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14339,51 +15819,195 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) ensuring social rehabilitation of children affected by terrorist activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17) ensuring the organization of anti-terrorist protection of facilities vulnerable to terrorism, operating in the field of education of the Republic of Kazakhstan.</w:t>
+      17) ensuring the organization of anti-terrorist protection of facilities vulnerable to terrorism, operating in the field of education of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) creating special conditions for persons (children) with special educational needs to receive an education in educational institutions, and ensuring accessibility of buildings, structures and premises of educational institutions in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) ensuring examination of mental health for children and adolescents and providing psychological, medical and pedagogical counseling in accordance with the procedure, established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) complying with the procedures for appointing and dismissing senior administrators and teachers at educational institutions for orphans and children, deprived of parental care;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) ensuring rehabilitation and social adaptation of children and adolescents with developmental disabilities in special educational institutions in accordance with the procedure, established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) providing state support for orphans and children, deprived of parental care in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) providing free and subsidized meals to certain categories of students and pupils in accordance with the procedure, established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) ensuring the operation of juvenile rehabilitation centers and support centers for children in need of special social services, in accordance with the procedure and conditions, established by the authorized education body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) ensuring mandatory employment and providing accommodation for orphans and children, deprived of parental care, in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Requirements for the activities of educational management bodies of districts (cities of regional significance), on:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14591,79 +16215,151 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) ensuring the organization of anti-terrorist protection of facilities vulnerable to terrorism, carrying out activities in the field of education of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      13) ensuring the implementation of measures to prevent harassment (bullying) of a child.</w:t>
+      13) ensuring the implementation of measures to prevent harassment (bullying) of a child;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) creating special conditions for persons (children) with special educational needs to receive education in educational institutions, and ensuring the accessibility of buildings, structures and premises of educational institutions in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) providing state support to orphans and children, deprived of parental care in accordance with the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) organizing free and subsidized meals for certain categories of students and children in accordance with the procedure established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) ensuring mandatory employment and housing for orphans and children, deprived of parental care in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 10 has been supplemented by Article 52-2 in accordance with the Law of the Republic of Kazakhstan dated 01.07.2024 № 104-VIII (shall be enforced after the date of entry into force of subparagraph 6) of paragraph 10 of Article 1 of the Law of the Republic of Kazakhstan "On Amendments and Supplements to Certain Legislative Acts of the Republic of Kazakhstan on Ensuring Women's Rights and Children's Safety).</w:t>
+        <w:t>      Footnote. Chapter 10 has been supplemented by Article 52-2 in accordance with the Law of the Republic of Kazakhstan dated 01.07.2024 № 104-VIII (shall be enforced after the date of entry into force of subparagraph 6) of paragraph 10 of Article 1 of the Law of the Republic of Kazakhstan "On Amendments and Supplements to Certain Legislative Acts of the Republic of Kazakhstan on Ensuring Women's Rights and Children's Safety); as amended by the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (effective from 01.02.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -16028,50 +17724,2485 @@
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Chapter 10 has been supplemented by Article 52-3 in accordance with the Law of the Republic of Kazakhstan dated 01.07.2024 № 104-VIII (shall be enforced after the date of entry into force of subparagraph 6) of paragraph 10 of Article 1 of the Law of the Republic of Kazakhstan "On Amendments and Supplements to Certain Legislative Acts of the Republic of Kazakhstan on Ensuring Women's Rights and Children's Safety).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 52-4. Procedure for state oversight of educational institutions and organizations, performing functions related to the protection of children’s rights that are funded from the state budget for meals, lodging, medical care, education, upbringing, and health improvement of children </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. State supervision in the child rights protection (hereinafter referred to as “state oversight”) with respect to educational institutions and organizations, performing functions related to the protection of children’s rights, funded from the state budget for food, lodging, medical care, education, upbringing and health improvement of children (hereinafter referred to as “subjects (objects) of state control”) shall be carried out in the form of scheduled and unscheduled inspections, involving visits to the subject (object) of state supervision to verify compliance with the requirements of the legislation of the Republic of Kazakhstan on the child rights.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A scheduled inspection is an inspection, assigned by the authorized body for the protection of children’s rights of the Republic of Kazakhstan with respect to subjects (objects) of state oversight, based on a risk assessment and management system, following the analysis of:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) previous state oversight in the child rights protection in accordance with the Entrepreneur Code of the Republic of Kazakhstan and this Law;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) monitoring of reports and information, submitted by entities subject to state oversight, including through the “National Educational Database” information system and the Republican database of orphans, children, deprived of parental care, and persons wishing to take children into their families;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) data from internet resources of state bodies, educational institutions, and organizations, responsible for protecting children's rights, and other publicly available sources;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the number of confirmed requests received from individuals or legal entities and state bodies during one calendar year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The risk assessment and management system shall use the information system of risk assessment and management.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the absence of a risk assessment and information system management the minimum permissible threshold for the number of entities (objects) subject to state oversight over which state control is exercised must not exceed five percent of the total number of such entities (objects) subject to state control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. For the purposes of risk management in the exercise of state oversight in the form of scheduled inspections, the authorized body for the protection of children’s rights of the Republic of Kazakhstan shall classify entities (facilities) subject to state oversight into one of the following risk categories:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) high risk;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) medium risk;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) low risk.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For entities (objects) classified as high risk, scheduled inspections shall be conducted no more than once a year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For entities (facilities) classified as medium-risk, the frequency of scheduled inspections shall be no more than once every two years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      For entities (facilities) classified as low-risk, the frequency of scheduled inspections shall be no more than once every three years.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The criteria for assessing the risk level and the checklists, used for scheduled inspections shall be approved by the authorized body in the child rights protection of the Republic of Kazakhstan and shall be posted on its website.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The basis for scheduling a routine inspection of a subject (object) of state oversight is the annual list of routine inspections (hereinafter referred to as the “annual inspection list”).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The annual inspection list is generated automatically in the risk assessment and management information system.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authorized child rights protection body of the Republic of Kazakhstan shall post the annual list of inspections on its website no later than December 25 of the year, preceding the year, in which the scheduled inspections are to be conducted.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the absence of an automated information system of risk assessment and management the annual list of inspections shall be approved by the head of the authorized children’s rights protection body of the Republic of Kazakhstan within the timeframes established in part three of this paragraph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Amendments and additions to the list of scheduled inspections shall be made in cases of liquidation, reorganization, name change, redistribution of powers between entities subject to state oversight, as well as the occurrence of natural and man-made emergencies, introduction of a state of emergency, occurrence or threat of the spread of an epidemic, foci of quarantine objects and especially dangerous harmful organisms, infectious and parasitic diseases, poisoning, radiation accidents and related restrictions. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the event of the above-mentioned circumstances a scheduled inspection may be extended, suspended and resumed.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Scheduled inspections shall be conducted on the basis of an inspection notice in accordance with the annual inspection schedule.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. The grounds for an unscheduled inspection of entities (objects) subject to state control shall be:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) control of the execution of the injunctions to rectify violations identified in the state control, if the entity subject to state control has failed on more than one occasion to report rectification of identified violations and (or) failed to rectify the violations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) complaints from individuals and legal entities regarding violations of the laws on the child rights of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) requests from the prosecutor regarding specific instances of violations of the laws on the child rights of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) requests from state bodies regarding specific instances of breaching the legislation on children’s rights of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) media publications and reports regarding specific instances of breaching the legislation on children’s rights of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) a directive from a criminal prosecution authority on the grounds, provided for in the Criminal Procedure Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Unscheduled inspections shall not be conducted in cases of anonymous complaints.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The authorized children's rights protection body of the Republic of Kazakhstan shall notify the state oversight entity in writing of the commencement of a scheduled inspection at least thirty calendar days prior to the inspection, indicating the start date.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      An unscheduled inspection is conducted without notification to the state oversight entity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. The start date of the inspection shall be deemed to be the date of serving to the entity subject to state oversight of the notice of inspection, registered with the state body responsible within its jurisdiction for state legal statistics and special records and indicating the timeframe and subject matter of the inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In cases of refusal to accept the notice of inspection, as well as obstruction of access to an official of the authorized child rights protection body of the Republic of Kazakhstan to the records, necessary for conducting the inspection, a report on an administrative offense shall be drawn up in accordance with Article 462 of the Code of the Republic of Kazakhstan on Administrative Offenses.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The report shall be signed by an official of the authorized child rights protection body of the Republic of Kazakhstan exercising state oversight and by the head of the state oversight body, and in the latter’s absence, by a designated representative.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The head of the entity subject to state oversight, and in his absence the acting official has the right to refuse to sign the report, providing a written explanation of the reason for the refusal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Refusal to accept the notice of inspection shall not constitute the ground for canceling the inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The inspection may be conducted only by the official(s) named in the notice of inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. The notice of assigning the inspection and the supplementary notice extending the inspection period shall be registered prior to the commencement of the inspection by submitting them in electronic form to the local office of the state body responsible within its jurisdiction for state legal statistics and special records, at the location of the entity (object) subject to state control.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The notice of assigning the inspection shall specify:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the number and date of the notice;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the name of the state body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the surname, first name, and patronymic (if indicated in the identity document) and the position of the person (persons) authorized to conduct the inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) information on specialists, consultants and experts, engaged to conduct the inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) the name of the entity (facility) subject to state control and its location;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) the subject matter of the scheduled inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) duration of the inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) the grounds for conducting the inspection, including the regulatory legal acts of the Republic of Kazakhstan, whose mandatory requirements are subject to inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) the period during which the inspection is to be conducted;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) the rights and obligations of the entity subject to inspection, as provided for in paragraph 21 of this article;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) the signature of the person, authorized to sign the acts and the seal of the state body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) the signature of the head of the state control subject, and in his absence - the signature of the acting official, confirming receipt or refusal to accept the act on appointing the inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The procedure for registering orders to initiate an inspection, supplementary orders extending the inspection period, refusal to register or revoke such orders, notices of the suspension, resumption or extension of the inspection period, changes in the composition of participants, and submission of informational and accounting documents regarding the inspection and its results shall be determined by the General Prosecutor’s Office of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. The duration of inspections shall be determined issuing from the scope of the work to be performed, as well as the objectives set, and shall not exceed:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      for scheduled inspections—fifteen business days, with an extension of no more than fifteen business days;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      for unscheduled inspections – ten business days, with an extension of up to ten business days.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If it is necessary to send a request to state bodies, also in connection with the significant scope of the inspection, the period for conducting the inspection may be extended only once by the head of the authorized children's rights protection body of the Republic of Kazakhstan for the period, specified in the first part of this paragraph.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the inspection term is extended, the authorized children's rights protection body of the Republic of Kazakhstan shall issue an additional report extending the inspection time, registered with the state body responsible within its jurisdiction for state legal statistics and special records. This report shall include the number and registration date of the previous notice of inspection and the reason for the extension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If the inspection term is extended, the authorized children's rights protection body of the Republic of Kazakhstan shall issue an additional report extending the inspection term and notify the entity subject to state oversight thereof one business day prior to the extension.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      A notice of extension of the inspection term shall be sent by registered mail with a delivery confirmation or by means of an electronic document, certified by an electronic digital signature to the e-mail address of the entity subject to state control, if such an address was previously submitted by this entity subject to state control to the authorized children's rights protection body of the Republic of Kazakhstan, or by other accessible means.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Inspections shall be conducted during working hours, established by the operating procedures of the entities (objects) subject to state oversight.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Officials of the authorized children's rights protection body of the Republic of Kazakhstan, who arrive for an inspection are required to present to the entity subject to state oversight:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) an inspection notice;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) an official ID or identification card.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Upon the inspection results the official of the authorized children's rights protection body of the Republic of Kazakhstan shall prepare the following:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) a report on the inspection results;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) an injunction to rectify the identified violations, if any.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If necessary copies of documents, related to the inspection results shall be attached to the report on the inspection results.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. The report on the inspection results shall indicate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the date, time and place of drawing up the report;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the name of the state body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) the date and number of the inspection notice on the basis of which the inspection was conducted;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) surname, first name, patronymic (if indicated in the identity document) and position of the person(s) who conducted the inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) the name of the entity subject to state control;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) the date, place and period of the inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) the type and subject of the inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) information on the inspection results, including any violations identified and their nature;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) requirements to rectify the identified violations, indicating the deadline for fulfilling the requirements and the measures to be taken against the individuals who committed the violations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) information on the review of the report by the head of the entity subject to state control, and in his absence by the acting official, as well as the persons present during the inspection, their signatures, or refusal to sign;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) signature of the official(s), who conducted the inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Based on violations identified during the inspection the entity subject to state control shall be issued an injunction to rectify the identified violations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The injunction to rectify the identified violations shall indicate:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) the date, time and place of the order;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) the name of the state body;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) surname, first name, patronymic (if indicated in the identity document) and position of the person(s) who conducted the inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) the name of the entity under state control, as well as the position, surname, first name, and patronymic (if indicated in the identity document) of the head of the entity under state control, and in his absence the acing official present during the inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) date, place, and period of the inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) the list of identified violations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) instructions for rectifying the identified violations, with the timeframe for rectifying them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) information regarding whether the head of the entity under state control, and in his absence the deputy head, has read or refused to read the injunction; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) the signature of the official(s) who conducted the inspection.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. If any comments and (or) objections are raised regarding the inspection results, the head of the entity under state control, or in his absence the person replacing him shall submit them in writing within one business day after receiving the injunction to rectify the identified violations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Comments and (or) objections shall be attached to the inspection results report, and a corresponding note shall be made to this effect.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the event of refusing to accept the inspection results report, a report shall be drawn up and signed by the officials conducting the inspection and the head of the entity under state control, and in his absence the person replacing him.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The head of the entity under state control, and in his absence the person replacing him has the right to refuse to sign the report, providing a written explanation of the reason for the refusal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The first copy of the report on the inspection results with copies of the appendices on paper against signature or in electronic form shall be handed over to the head of the entity under state control, and in his absence to the person replacing him for familiarization and taking measures to eliminate the identified violations, the second copy in electronic form shall be submitted to the state body pursuing activities within its jurisdiction in state legal statistics and special records and its territorial bodies, the third copy remains with the authorized children's rights protection body of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. The timeframe for complying with the injunction to eliminate identified violations shall be determined issuing from the circumstances, affecting the actual feasibility of its implementation, but no less than ten calendar days from the date of serving of the order.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      On the violations, specified in the injunction on rectifying the identified violations, the entity subject to state oversight shall provide information on the measures that will be taken to eliminate the identified violations, specifying the timeframes no later than three working days from the day, following the day the injunction is served. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Upon expiration of the deadline for rectifying the identified violations, indicated in the injunction to rectify the identified violations, within the period specified in the injunction the entity under state control shall report to the authorized children's rights protection body of the Republic of Kazakhstan on the rectification of the identified violations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the event of early rectification of the identified violations, specified in the injunction to rectify the identified violations, the entity under state control shall report to the authorized children's rights protection body of the Republic of Kazakhstan on the rectification of the identified violations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The entity subject to state control shall attach materials proving the rectification of the violations to the report on the rectification of the identified violations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. If the entity subject to state oversight fails to provide information on the execution of the injunction to eliminate the identified violations within the prescribed timeframe, the authorized children's rights protection body of the Republic of Kazakhstan shall, within two business days send to the entity under state oversight a request for information on the execution of the injunction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the event of a repeated failure to report the execution of the injunction to eliminate the identified violations the authorized children's rights protection body of the Republic of Kazakhstan shall have the right to order an unscheduled inspection in accordance with subparagraph 1) of paragraph 6 of this article.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. The completion of the inspection period shall be deemed to be the date of serving the report on the scheduled or unscheduled inspection results to the state control entity, no later than the inspection completion date, specified in the report scheduling the scheduled or unscheduled inspection or the additional report extending the inspection term.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Conducting other types of inspections not established by this article shall be prohibited.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Entities subject to state oversight shall have the right:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) to refuse admission to the officials of the authorized children's rights protection body of the Republic of Kazakhstan that arrived for the inspection of the facility in the following cases:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      non-observance of the time intervals in relation to the previous inspection when assigning the scheduled inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      exceeding or expiring of the time limits, specified in the notice on assigning the inspection (additional act on extending the time limit (if any), which do not correspond to the time limits established by this article;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      assigning the inspection to persons, who do not have the appropriate authority for conducting it;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      extending the inspection time limits beyond the time limit, established by this article;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      absence of a notice on assigning the inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) not to provide information that is not relevant to the subject matter of the inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) appeal the inspection report of the authorized children's rights protection body of the Republic of Kazakhstan in accordance with the procedure, established by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) record the inspection process, as well as individual actions of the official of the authorized children's rights protection body of the Republic of Kazakhstan, carried out as part of the inspection, using audio and video means, not interfering with the official's activities, with their notification.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Entities subject to state control shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ensure unimpeded access for officials of the authorized children's rights protection body of the Republic of Kazakhstan to the territory and premises of the entity subject to state control;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) appear when summoned by officials of the authorized children's rights protection body of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) submit materials at the request of the authorized children's rights protection body of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) in compliance with the requirements for the protection of commercial, tax or other secrets, protected by law provide officials of the authorized children's rights protection body of the Republic of Kazakhstan with documents (information) on paper and electronic media or copies thereof for inclusion in the report on the inspection results, as well as access to automated databases (information systems) in accordance with the objectives and subject of the inspection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) make a note of receipt of the inspection results report on the day of its completion;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) prevent changes and additions to the documents being inspected during the inspection, unless otherwise provided by this Law or other laws of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) upon receipt of the notice on the assigned inspection ensure the presence of the head of the entity subject to state control and in his absence a person replacing him at the location of the entity under state control during the designated inspection period.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Inspections of the entity (object) of state control shall be deemed invalid if they are conducted with one of the following violations:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) absence of grounds for conducting an inspection of the entity (object) of state control;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) absence of notification, or failure to comply with the notification deadlines for the commencement of an inspection or for an extension of the inspection deadline;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) absence of an act on assigning an inspection of the entity (object) of state control or an additional act on extending the inspection term;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4) violation of the frequency of inspections of the subject (object) of state control; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) failure to submit to the entity under state control a notice on assigning an inspection of the subject (object) of state control; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) scheduling an inspection of the subject (object) of state control on matters outside its jurisdiction;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) conducting an inspection of the subject (object) of state control without submitting, within the established timeframe, of an act on certificate assigning the inspection to the state body implementing, within its jurisdiction the activities in state legal statistics and special accounting.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote: Chapter 10 has been supplemented with Article 52-4 in accordance with the Law of the Republic of Kazakhstan dated 04.12.2025 № 236-VIII (effective from 01.02.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -16269,55 +20400,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>