--- v1 (2025-11-26)
+++ v2 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d0e0c60" w14:textId="d0e0c60">
+    <w:p w14:paraId="4b59aab" w14:textId="4b59aab">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5337,51 +5337,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) licensing of veterinary and sanitary inspection of products and raw materials of animal origin in accordance with the legislation of the Republic of Kazakhstan on permits and notifications;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1) receipt of notifications from individuals and legal entities about the beginning or termination of entrepreneurial activity in the field of veterinary medicine, as well as maintaining a state electronic register of permits and notifications in accordance with the Law of the Republic of Kazakhstan “On Permits and Notifications”;</w:t>
+      4-1) receiving notifications from natural persons and legal entities concerning the commencement or cessation of business activities in the veterinary sector, as well as maintaining the state digital register of permits and notifications pursuant to the Law of the Republic of Kazakhstan “On Permits and Notifications”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2) organization of construction, reconstruction of burial grounds for cattle (biothermal pits) and ensuring their maintenance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6369,51 +6369,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) licensing of veterinary and sanitary examination of products and raw materials of animal origin in accordance with the legislation of the Republic of Kazakhstan on permits and notifications;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4-1) receiving notifications from individuals and legal entities on the beginning or termination of business activities in the field of veterinary medicine, as well as maintaining the state electronic register of permits and notifications in accordance with the Law of the Republic of Kazakhstan "On Permits and Notifications";</w:t>
+      4-1) receiving notifications from natural persons and legal entities regarding the commencement or cessation of business activities in the veterinary sector, as well as maintaining the state digital register of permits and notifications as required by the Law of the Republic of Kazakhstan “On Permits and Notifications”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) rendering of decision on division of territory into zones in the manner established by authorized body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8425,51 +8425,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 is in the wording of the Law of the Republic of Kazakhstan dated 24.07.2009 № 190 (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 24.03.2011 № 420-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 12.01.2012 № 540-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 №203-V (shall be enforced upon expiry of six months after the date of its first official publication); dated 29.09.2014 № 239-V-V (enforced upon expiration of 90 calendar days after the day of its first publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.01.2021 № 408-VI (effective ten calendar days after the date of its first official publication); dated 30.12.2021 № 98-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced from 01.01.2024); № 213-VIII of 17.07.2025 (shall be effective six months after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 is in the wording of the Law of the Republic of Kazakhstan dated 24.07.2009 № 190 (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 24.03.2011 № 420-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 12.01.2012 № 540-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 №203-V (shall be enforced upon expiry of six months after the date of its first official publication); dated 29.09.2014 № 239-V-V (enforced upon expiration of 90 calendar days after the day of its first publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.01.2021 № 408-VI (effective ten calendar days after the date of its first official publication); dated 30.12.2021 № 98-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced from 01.01.2024); № 213-VIII of 17.07.2025 (shall be effective six months after the date of its first official publication); № 256-VIII of 09.01.2026 (shall be enforced upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11264,79 +11264,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The notification shall be accompanied by the documents, specified in subparagraphs 1), 2), 3) and 4) of paragraph 4 of this Article, as well as copies of title documents, confirming availability of the respective premises on the basis of ownership or other legal basis.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Representation of documents provided by this Article shall not be required upon existence of possibility of receiving information contained in them from the state informational systems and (or) from the form of details.</w:t>
+      7. Documents specified in this article shall not need to be filed if the information they contain can be obtained from government digital systems and/or from the information form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 is supplemented by Article 13-1 in accordance with the Law of the Republic of Kazakhstan dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after the date of its first official publication); as amended by the laws of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 29.03.2016 № 479-V (shall be enforced from 01.01.2018) ;dated 28.12.2018 № 210-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 is supplemented by Article 13-1 in accordance with the Law of the Republic of Kazakhstan dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after the date of its first official publication); as amended by the laws of the Republic of Kazakhstan dated 17.11.2015 № 408-V (shall be enforced from 01.03.2016); dated 29.03.2016 № 479-V (shall be enforced from 01.01.2018) ;dated 28.12.2018 № 210-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); № 256-VIII of 09.01.2026 (shall be put into force upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -11359,51 +11359,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Carrying out activities for issuance of a veterinary certificate by veterinarians of production control units on determination of conformity of animals, products and raw materials of animal origin to veterinary standards shall be subject to notification.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Veterinarians of production control units on  determination of conformity of animals, products and raw materials of animal origin to veterinary standards before starting or terminating the issuance of a veterinary certificate shall be obliged to notify the territorial subdivision of the department of the authorized body in the manner, established by the Law of the Republic of Kazakhstan “On Permits and Notifications” about it. </w:t>
+      2. Veterinarians of production control units on determination of conformity of animals, products and raw materials of animal origin to veterinary standards before starting or terminating the issuance of a veterinary certificate shall be obliged to notify the territorial subdivision of the department of the authorized body in the manner, established by the Law of the Republic of Kazakhstan “On Permits and Notifications” about it. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Veterinarians of production control units on determination of conformity of animals, products and raw materials of animal origin to veterinary standards, that have notified the territorial unit of the department of the authorized body about the start of activities for issuance of  a veterinary certificate, shall be obliged to:  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11521,51 +11521,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) detection of violations of the requirements of the legislation of the Republic of Kazakhstan in the field of veterinary medicine that pose a danger to health of animals and humans based on the results of state veterinary-sanitary control and supervision;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) other grounds, provided for by the laws of the Republic of Kazakhstan “On Permits and Notifications”, “On Public Services”.</w:t>
+      4) other grounds specified by the laws of the Republic of Kazakhstan “On Permits and Notifications” and “On State and Socially Responsible Services”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The effect of notification about the start of activities for issuance of a veterinary certificate by veterinarians of production control units on determination the conformity of animals, products and raw materials of animal origin to veterinary standards shall be suspended for six months by the decision of the territorial department of the authorized body on the grounds, specified in this paragraph.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11603,51 +11603,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 2 is supplemented by Article 13-2 in accordance with the Law of the Republic of Kazakhstan dated 2810.2019 № 268-VI (shall be enforced upon expiry of twenty-one calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 2 is supplemented by Article 13-2 in accordance with the Law of the Republic of Kazakhstan dated 2810.2019 № 268-VI (shall be enforced upon expiry of twenty-one calendar days after its first official publication); as amended by Law of the Republic of Kazakhstan № 254-VIII of 09.01.2026 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12561,51 +12561,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) the receipt of notifications, messages, notices on identification of infectious animal diseases, including in the batch of the moved (transported) objects, removed from the corresponding administrative-territorial unit;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) identification of the facts of violation of prohibitions and restrictions on export or import of the  movable (transported) objects, temporary veterinary and sanitary measures.</w:t>
+      4) identification of the facts of violation of prohibitions and restrictions on export or import of the movable (transported) objects, temporary veterinary and sanitary measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-2. The decision to conduct an investigation is made by the head of the territorial division of the department of the authorized body of the relevant administrative-territorial unit.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -12837,51 +12837,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1. Preventive control without visiting the subject (object) of control and supervision shall be carried out by the state veterinary and sanitary inspector by analyzing, comparing data and information:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) from information systems;</w:t>
+      1) digital systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) from veterinary accounting and reporting; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -13225,51 +13225,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 14-1 is in the wording of the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V(shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the laws of the Republic of Kazakhstan dated 10.11.2014 № 249-V (shall be enforced upon expiry of ninety calendar days after its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication).); dated 03.04.2019 № 243-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 14-1 is in the wording of the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V(shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the laws of the Republic of Kazakhstan dated 10.11.2014 № 249-V (shall be enforced upon expiry of ninety calendar days after its first official publication); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication).); dated 03.04.2019 № 243-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.04.2024 № 71-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); № 256-VIII of 09.01.2026 (shall come into force upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -20751,55 +20751,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>