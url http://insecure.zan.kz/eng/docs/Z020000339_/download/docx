--- v2 (2026-07-24)
+++ v3 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4b59aab" w14:textId="4b59aab">
+    <w:p w14:paraId="1a8fcb0" w14:textId="1a8fcb0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -5362,62 +5362,86 @@
       4-1) receiving notifications from natural persons and legal entities concerning the commencement or cessation of business activities in the veterinary sector, as well as maintaining the state digital register of permits and notifications pursuant to the Law of the Republic of Kazakhstan “On Permits and Notifications”;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-2) organization of construction, reconstruction of burial grounds for cattle (biothermal pits) and ensuring their maintenance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      4-3) submission for approval to the local representative body of the region of the rules for keeping animals, the rules for keeping and walking domestic animals, the rules for trapping, temporary keeping and killing of animals, suggestions for establishing the boundaries of sanitary zones for keeping animals;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4-3) excluded by the Law of the Republic of Kazakhstan dated 19.05.2026 № 292-VIII (effective sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-4) organization and ensuring the provision of information on ongoing veterinary activities to the interested persons;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5470,62 +5494,86 @@
       4-7) reimbursement to the owners of the cost of neutralized (decontaminated) and processed without withdrawal of animals, products and raw materials of animal origin that pose a danger to the health of animals and humans;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4-8) organization of sanitary slaughter of sick animals;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      4-9) organization of trapping, temporary keeping and killing of animals;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4-9) excluded by the Law of the Republic of Kazakhstan dated 19.05.2026 № 292-VIII (effective sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) rendering of decision on division of territory into zones in the manner established by the authorized body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7078,62 +7126,86 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) organization of carrying out measures on identifying live-stock animals;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      23) organization of trapping, temporary keeping and killing of animals;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      23) excluded by the Law of the Republic of Kazakhstan dated 19.05.2026 № 292-VIII (effective sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24) organization of construction of burial grounds for cattle (biothermal pits) and ensuring their maintenance; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -7175,67 +7247,73 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      26) is excluded by the Law of the Republic of Kazakhstan dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      27) submission for approval to the local representative body of cities of republican status, the capital of the rules for keeping animals, the rules for keeping and walking pets, the rules for trapping, temporary keeping and killing of animals, suggestions for establishing the boundaries of sanitary zones for keeping animals;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      27) excluded by the Law of the Republic of Kazakhstan dated 19.05.2026 № 292-VIII (effective sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) organization and ensuring of provision of information on carried out veterinary measures to interested persons;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7474,70 +7552,76 @@
       33) carrying out of other powers in behalf of the local public administration imposed on local executive bodies by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Competence of local executive body of district, city of oblast significance shall include:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      1) excluded by the Law of the Republic of Kazakhstan dated 19.05.2026 № 292-VIII (effective sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      2) is excluded by the Law of the Republic of Kazakhstan dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -8425,51 +8509,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 is in the wording of the Law of the Republic of Kazakhstan dated 24.07.2009 № 190 (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 24.03.2011 № 420-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 12.01.2012 № 540-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 №203-V (shall be enforced upon expiry of six months after the date of its first official publication); dated 29.09.2014 № 239-V-V (enforced upon expiration of 90 calendar days after the day of its first publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.01.2021 № 408-VI (effective ten calendar days after the date of its first official publication); dated 30.12.2021 № 98-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced from 01.01.2024); № 213-VIII of 17.07.2025 (shall be effective six months after the date of its first official publication); № 256-VIII of 09.01.2026 (shall be enforced upon expiration of six months from the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 is in the wording of the Law of the Republic of Kazakhstan dated 24.07.2009 № 190 (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 24.03.2011 № 420-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 12.01.2012 № 540-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2012 № 15-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 №203-V (shall be enforced upon expiry of six months after the date of its first official publication); dated 29.09.2014 № 239-V-V (enforced upon expiration of 90 calendar days after the day of its first publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.01.2021 № 408-VI (effective ten calendar days after the date of its first official publication); dated 30.12.2021 № 98-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced from 01.01.2024); № 213-VIII of 17.07.2025 (shall be effective six months after the date of its first official publication); № 256-VIII of 09.01.2026 (shall be enforced upon expiration of six months from the date of its first official publication); dated 19.05.2026 № 292-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9359,68 +9443,50 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       maintenance of animal burial sites (biothermal storage pits), slaughtering areas (areas for slaughtering live-stock animals), construction of which is organized by local executive bodies of the relevant administrative territorial entities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      capture, temporary keeping and killing of animals;</w:t>
-[...16 lines deleted...]
-        <w:t>
       issuance of veterinary certificate;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       maintenance of live-stock animals identification database and issuance of extract from it;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -9495,51 +9561,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11 is in the wording of the Law of the Republic of Kazakhstan dated 24.07.2009 № 190 (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 12.01.2012 № 540-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 34-V (shall be enforced from the date of its first official publication); dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after the date of its first official publication); dated 29.09.2014 № 239-V(enforced upon expiration of ten calendar days after the day of its first publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2021 № 98-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 21.05.2022 № 123-VII (shall be enforced six months after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 11 is in the wording of the Law of the Republic of Kazakhstan dated 24.07.2009 № 190 (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 12.01.2012 № 540-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 34-V (shall be enforced from the date of its first official publication); dated 13.06.2013 № 102-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.01.2014 № 165-V (shall be enforced upon expiry of ten calendar days after the date of its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after the date of its first official publication); dated 29.09.2014 № 239-V(enforced upon expiration of ten calendar days after the day of its first publication); dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 30.12.2021 № 98-VII (shall be enforced sixty calendar days after the date of its first official publication); dated 21.05.2022 № 123-VII (shall be enforced six months after the date of its first official publication); dated 19.05.2026 № 292-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -20751,55 +20817,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -21125,31 +21191,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>