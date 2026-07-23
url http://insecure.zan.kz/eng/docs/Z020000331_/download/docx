--- v0 (2025-11-16)
+++ v1 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="589f56a" w14:textId="589f56a">
+    <w:p w14:paraId="0cd0f50" w14:textId="0cd0f50">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -887,51 +887,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) provision of favourable phytosanitary situation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) caution and prevention of the harmful effects of pesticides on humans health, pollution of agricultural products, the environment upon  conducting phytosanitary measures.</w:t>
+      3) caution and prevention of the harmful effects of pesticides on humans health, pollution of agricultural products, the environment upon conducting phytosanitary measures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -2884,51 +2884,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. State organizations, carrying out activity in the field of plants protection shall be created by the Government of the Republic of Kazakhstan in order to perform the following types of activity:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) conducting phytosanitary monitoring on  identifying the places of settlement by harmful and especially dangerous harmful organisms;</w:t>
+      1) conducting phytosanitary monitoring on identifying the places of settlement by harmful and especially dangerous harmful organisms;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) preparation and submission of a phytosanitary forecast of the spread of harmful and especially dangerous harmful organisms to the department of the authorized body; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3108,51 +3108,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Chapter 3 in new wording of the Law of the Republic of Kazakhstan dated 31 January, 2006 № 125.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 11.Phytosanitary monitoring and phytosanitary measures</w:t>
+        <w:t xml:space="preserve"> Article 11. Phytosanitary monitoring and phytosanitary measures</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       For the purpose of ensuring a favourable phytosanitary situation individuals and legal entities whose activity is related to objects of state phytosanitary control shall carry out the phytosanitary monitoring in their territories and carry out phytosanitary measures in case of detection of harmful and highly dangerous harmful organisms with the amount higher than the economic threshold of harmfulness.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3390,97 +3390,97 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 14. Licensing of activities in the field of plants protection</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Licensing of activities in the field of plants protection shall be carried out in accordance with the legislation of the Eurasian Economic Union in the field of non-tariff regulation, as well as in accordance with the legislation of the Republic of Kazakhstan on permits and notifications in the sphere of rendering state services.</w:t>
+      Activities related to plant protection shall be licensed consistent with the legislation of the Eurasian Economic Union on non-tariff regulation, as well as with the legislation of the Republic of Kazakhstan on permits and notifications concerning the delivery of state and socially responsible services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The activities of individuals and legal entities for the production (formulation) of pesticides, the sale of pesticides, the use of pesticides by aerosol and fumigation methods, as well as for the import of plants protection agents (pesticides) shall be prohibited without an appropriate license obtained in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 14 as amended by the Law of the Republic of Kazakhstan dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 14 as amended by the Law of the Republic of Kazakhstan dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by Law of the Republic of Kazakhstan № 254-VIII of 09.01.2026 (shall be put into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4266,51 +4266,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) violation of the rights of patent holders for inventions related to pesticides;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) other grounds provided for by the laws of the Republic of Kazakhstan "On Public Services", "On Permits and Notifications".</w:t>
+      3) other grounds specified by the laws of the Republic of Kazakhstan “On State and Socially Responsible Services” and “On Permits and Notifications”.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Pesticides that have passed state registration shall be allowed for production (formulation), import, storage, transportation, sale, use and shall be entered in the list of pesticides by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4546,51 +4546,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 3 is supplemented by Article 14-6 in accordance with the Law of the Republic of Kazakhstan dated 17.07.2009 № 189-IV (order of enforcement see Article 2); as amended by the Law of the Republic of Kazakhstan dated 28.10.2019 № 268-VI (the order of enforcement see Art. 2).</w:t>
+        <w:t>      Footnote. Chapter 3 is supplemented by Article 14-6 in accordance with the Law of the Republic of Kazakhstan dated 17.07.2009 № 189-IV (order of enforcement see Article 2); as amended by the Law of the Republic of Kazakhstan dated 28.10.2019 № 268-VI (the order of enforcement see Art. 2); as amended by Law of the Republic of Kazakhstan № 254-VIII of 09.01.2026 (shall be enforced upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4884,51 +4884,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Preventive control without visiting the subject (object) of control shall be carried out by the department of the authorized body and (or) its territorial units by analyzing, comparing data and information: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) from information systems;</w:t>
+      1) digital systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) from phytosanitary accounting and reporting;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5290,51 +5290,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law is supplemented by Article 15-1 in accordance with the Law of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); as amended by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.05.2022 № 123-VII (shall enter into force upon expiry of six months after the day of its first official publication); dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. The Law is supplemented by Article 15-1 in accordance with the Law of the Republic of Kazakhstan dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); as amended by the Law of the Republic of Kazakhstan dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 28.10.2019 № 268-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 21.05.2022 № 123-VII (shall enter into force upon expiry of six months after the day of its first official publication); dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); № 256-VIII of 09.01.2026 (shall come into force upon expiration of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6879,55 +6879,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7253,31 +7253,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>