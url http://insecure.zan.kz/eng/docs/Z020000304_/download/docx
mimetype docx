--- v1 (2025-12-30)
+++ v2 (2026-06-04)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="d60abc6" w14:textId="d60abc6">
+    <w:p w14:paraId="c0fd63d" w14:textId="c0fd63d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3685,51 +3685,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) monitoring the implementation of the authorized bodies and organizations of public policy for the protection and the protection of intellectual property rights, including their compliance with the legislation and implementation of international agreements in this field;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) monitor the activities of the organizations managing the economic rights on a collective basis, patent attorneys and interaction with them;</w:t>
+      6) control over the activities of organizations for collective management of rights, patent attorneys and interaction with them;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) organization of activities for copyright registration in the official registers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3793,79 +3793,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) Organization of activities for registering licensed agreements for the use of industrial property, breeding achievements, topologies of integrated microcircuits, open licenses and assignment agreements for security documents;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) accreditation organizations managing property rights on a collective basis.</w:t>
+      12) accreditation of collective rights management organizations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 21 is in wording of the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 21 is in wording of the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 20.06.2018 № 161-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 20.06.2022 № 128-VII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the days of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3981,97 +3981,114 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 22. Is excluded by the Law of the Republic of Kazakhstan dated 29.12.2004 № 25 Article 22-1. State control over the activities of organizations managing property rights on a collective basis, as well as the use of a trademark, service mark, appellation of origin or brand name</w:t>
-[...17 lines deleted...]
-      State control over the activities of organizations managing property rights on a collective basis, as well as over the use of a trademark, service mark, appellation of origin of goods or trade name shall be exercised in unscheduled inspection and preventive control with a visit to the subject (object) of control in accordance with the Entrepreneurial Code of the Republic of Kazakhstan.</w:t>
+        <w:t xml:space="preserve"> Article 22. Is excluded by the Law of the Republic of Kazakhstan dated 29.12.2004 № 25</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 22-1. State control over the activities of organizations for collective management of rights, as well as over the use of copyright and related rights, trademark, service mark, appellation of origin or brand name</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State control over the activities of organizations for collective management of rights, as well as over the use of copyright and related rights, trademark, service mark, appellation of origin or brand name shall be carried out in the form of an unscheduled inspection and preventive control with a visit to the subject (object) of control in accordance with the Entrepreneurial Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22-1 is in the wording of the Law of the Republic of Kazakhstan dated 24.05.2018 №. 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of RK dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 22-1 is in the wording of the Law of the Republic of Kazakhstan dated 24.05.2018 №. 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of RK dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the days of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4452,69 +4469,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9-1 ) the coordination of the competent authorities on the legal monitoring regulations;</w:t>
-[...17 lines deleted...]
-      9-2 ) The implementation of the production of the administrative law within the competence of judicial authorities in accordance with law;</w:t>
+      9-1) the coordination of the competent authorities on the legal monitoring regulations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-2) The implementation of the production of the administrative law within the competence of judicial authorities in accordance with law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-3) ensuring the maintenance of a single database of analytical, consulting, sociological and other studies funded from the republican and local budgets, conducted by order of state bodies and local executive bodies, their subordinate organizations, subjects of the quasi-public sector, including joint research with international organizations, in the manner determined by the Minister of Justice of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5651,51 +5668,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) provide necessary conditions for the work of the official authorized to conduct an inspection;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) submit to the officials authorized to conduct an inspection acts issued by the subject of control for the period specified in the act appointing the inspection and other documents (information) in accordance with the subject of the inspection.</w:t>
+      3) submit to the officials authorized to conduct an inspection act issued by the subject of control for the period specified in the act appointing the inspection and other documents (information) in accordance with the subject of the inspection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. In case of a significant volume of the audited period, an inspection may be extended once for a period not exceeding thirty calendar days.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6471,51 +6488,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) to make proposals on the establishment, reorganization and liquidation of subordinate organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-1 ) to provide electronic services with the use of information systems in accordance with the Laws of the Republic of Kazakhstan on Informatization;</w:t>
+      8-1) to provide electronic services with the use of information systems in accordance with the Laws of the Republic of Kazakhstan on Informatization;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) carry out publishing activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -7241,195 +7258,91 @@
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 34. Final and transitional provisions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...125 lines deleted...]
-          <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The Law is supplemented by Article 34 in accordance with the Law of the Republic of Kazakhstan dated 29. 12.2004 № 25; as amended by the Laws of the Republic of Kazakhstan dated 26.03.2007 № 240 (order of enforcement see Article 2(; dated 24.06.2008 № 46-IV (shall be enforced from 1 January, 2008); dated 29.12.2010 № 372-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.01.2011 № 383-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>
+      1. Is excuded by the Law of the Republic of Kazakhstan dated 29.12.2010 № 372-IV ((shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Is excluded by the Law of the Republic of Kazakhstan dated 10.01.2011 № 383-IV ((shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The Law is supplemented by Article 34 in accordance with the Law of the Republic of Kazakhstan dated 29. 12.2004 № 25; as amended by the Laws of the Republic of Kazakhstan dated 26.03.2007 № 240 (order of enforcement see Article 2(; dated 24.06.2008 № 46-IV (shall be enforced from 1 January, 2008); dated 29.12.2010 № 372-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.01.2011 № 383-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -7557,55 +7470,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7931,31 +7844,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>