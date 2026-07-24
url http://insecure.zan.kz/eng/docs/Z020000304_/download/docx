--- v2 (2026-06-04)
+++ v3 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c0fd63d" w14:textId="c0fd63d">
+    <w:p w14:paraId="7ddd7b6" w14:textId="7ddd7b6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1767,51 +1767,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. The Bodies of Justice in solving their tasks interact with central and local government agencies, including law enforcement and regulatory as well as with officials.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      At the financial monitoring authority’s request the justice authorities shall provide data from their own information systems in accordance with the legislation of the Republic of Kazakhstan on combating legalization (laundering) of proceeds from crime, financing of terrorism and financing of the proliferation of weapons of mass destruction.</w:t>
+      The justice authorities, upon request of the authorized body for financial monitoring, shall provide information from their own digital systems in accordance with the legislation of the Republic of Kazakhstan on countering the legalization (laundering) of proceeds obtained through crime, financing of terrorism, and financing of the proliferation of weapons of mass destruction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. State bodies, organizations and officials are obliged to assist the judicial authorities in the performance of functional tasks and protection of the rights, freedoms and civil rights, legal entities and state interests.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1929,51 +1929,51 @@
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> 192-IV (shall be enforced from 08.03.2010); dated 18.01.2012 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 547-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>№ 547-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.06.2014 № 206-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.09.2025 № 219-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 12-1. Public control over the legitimate rights and interests of persons in institutions of penal system</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2449,97 +2449,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) official explanation of regulatory legal acts of the Government together with the interested state bodies on behalf of the Prime Minister of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) ensuring legal informatization, maintaining the "E-zannama" information system, maintaining a unified system of legal information;</w:t>
+      5) ensuring legal digitalization, maintaining the digital system “E-zannama,” and maintaining a unified legal information system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) coordination of research work of state bodies and organizations in the field of legislation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 05.07.2014 № 236-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.04.2016 № 481-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 12.03.2021 № 15-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 05.07.2014 № 236-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.04.2016 № 481-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 12.03.2021 № 15-VII (shall come into effect upon the expiration of ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3998,97 +3998,97 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 22. Is excluded by the Law of the Republic of Kazakhstan dated 29.12.2004 № 25</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 22-1. State control over the activities of organizations for collective management of rights, as well as over the use of copyright and related rights, trademark, service mark, appellation of origin or brand name</w:t>
-[...17 lines deleted...]
-      State control over the activities of organizations for collective management of rights, as well as over the use of copyright and related rights, trademark, service mark, appellation of origin or brand name shall be carried out in the form of an unscheduled inspection and preventive control with a visit to the subject (object) of control in accordance with the Entrepreneurial Code of the Republic of Kazakhstan.</w:t>
+        <w:t>Article 22-1. State control in the field of intellectual property law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      State control over the activities of organizations on collective management of rights, as well as over the use of objects of intellectual property right in terms of copyright and related rights, trademarks, service marks, geographical indications, appellations of origin, or trade names, shall be carried out in the form of inspections and preventive control in accordance with the Entrepreneurial Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22-1 is in the wording of the Law of the Republic of Kazakhstan dated 24.05.2018 №. 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of RK dated 06.04.2024 № 71-VIII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication); dated 24.11.2025 № 233-VIII (shall enter into force upon expiry of sixty calendar days after the days of its first official publication).</w:t>
+        <w:t>      Footnote. Article 22-1 as amended by the Law of the Republic of Kazakhstan dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6488,51 +6488,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) to make proposals on the establishment, reorganization and liquidation of subordinate organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8-1) to provide electronic services with the use of information systems in accordance with the Laws of the Republic of Kazakhstan on Informatization;</w:t>
+      8-1) to provide electronic services using digital systems in accordance with the digital legislation of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) carry out publishing activities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6678,51 +6678,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 24 as amended by the Laws of the Republic of Kazakhstan dated 29.12.2004 № 25; dated 11.01.2007 № 218 (shall be enforced from the date of its official publication); dated 15.07.2010 № 337-IV (order of enforcement see Article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication; dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 12.03.2021 № 15-VII (shall come into effect ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 24 as amended by the Laws of the Republic of Kazakhstan dated 29.12.2004 № 25; dated 11.01.2007 № 218 (shall be enforced from the date of its official publication); dated 15.07.2010 № 337-IV (order of enforcement see Article 2); dated 05.07.2011 № 452-IV (shall be enforced from 13.10.2011); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication; dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 24.05.2018 № 156-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 12.03.2021 № 15-VII (shall come into effect ten calendar days after the day of its first official publication); dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7470,55 +7470,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7844,31 +7844,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>