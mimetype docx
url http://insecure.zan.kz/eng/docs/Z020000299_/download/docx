--- v0 (2026-03-06)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6e83472" w14:textId="6e83472">
+    <w:p w14:paraId="d4f9856" w14:textId="d4f9856">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -913,79 +913,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) protection of the national interests of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) professionalism of the diplomatic service personnel.</w:t>
+      5) professionalism of the diplomatic service personnel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) other principles, established by the legislation of the Republic of Kazakhstan in the civil service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 1 is supplemented by Article 2-2 in accordance with the Law of the Republic of Kazakhstan dated 10.01.2025 № 154 (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 1 is supplemented by Article 2-2 in accordance with the Law of the Republic of Kazakhstan dated 10.01.2025 № 154 (shall be enforced ten calendar days after the date of its first official publication); as amended by Law of the Republic of Kazakhstan dated 19.05.2026 № 291-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1233,51 +1251,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) realization of the foreign political course of the Republic of Kazakhstan, supporting the carrying out of the foreign economic policy and consolidation of the international authority of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) provision by diplomatic sources and methods of protection of the sovereignty, safety, territorial integrity and inviolability of borders of the Republic of Kazakhstan, its political, trade and economic and other interests on the mutual relationship with the other states on the international stage;</w:t>
+      4) ensuring diplomatic means and methods of protecting the Sovereignty, national, security, territorial integrity and inviolability of the borders of the Republic of Kazakhstan, its political, trade, economic and other interests in relations with other states and in the international arena;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) protection of the rights and interests of citizens and legal entities of the Republic of Kazakhstan abroad;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1387,51 +1405,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 5 as amended by the Laws of the Republic of Kazakhstan dated 10.12.2014 № 264-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 23.11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 03.03.2021 № 13-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 10.01.2025 № 154 (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 5 as amended by the Laws of the Republic of Kazakhstan dated 10.12.2014 № 264-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 23.11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 03.03.2021 № 13-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 10.01.2025 № 154 (shall be enforced ten calendar days after the date of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1525,51 +1543,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) preparation of proposals on concluding, executing, suspending and denouncing international treaties, submitting them in due course for consideration by the President or the Government of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) presentation of suggestions and recommendations on questions of relations of the Republic of Kazakhstan with foreign states and international organizations to the President, the Parliament and the Government of the Republic of Kazakhstan in established manner;</w:t>
+      5) submission in the prescribed procedure to the President, Kurultay and the Government of the Republic of Kazakhstan of proposals and recommendations on issues of relations of the Republic of Kazakhstan with foreign states and international organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) provision of the participation of the Republic of Kazakhstan in activity of the international organizations, conferences, advisements, forums, supporting increasing of role of the Republic of Kazakhstan as member of the international community in decisions of global and regional problems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2441,51 +2459,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 6 as amended by the Laws of the Republic of Kazakhstan dated 27.12.2010 № 366-IV (shall be enforced from 01.01.2011); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.11.2014 No 244-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.12.2014 № 264-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2017 № 77-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 03.03.2021 № 13-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 10.01.2025 № 154 (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 6 as amended by the Laws of the Republic of Kazakhstan dated 27.12.2010 № 366-IV (shall be enforced from 01.01.2011); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.11.2014 No 244-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.12.2014 № 264-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2017 № 77-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 03.03.2021 № 13-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 10.01.2025 № 154 (shall be enforced ten calendar days after the date of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2561,97 +2579,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Bodies of the diplomatic service organize the security system of the facilities belonging to them on the territory of the Republic of Kazakhstan and abroad.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Requirements for ensuring information security, engineering, technical, special and physical protection of foreign institutions are developed by the national security authorities of the Republic of Kazakhstan and approved by the Government of the Republic of Kazakhstan.</w:t>
+      Requirements for ensuring information security, including cyber security, as well as engineering, technical, specialised and physical protection of overseas institutions, shall be developed by the national security bodies of the Republic of Kazakhstan and approved by the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Bodies of the diplomatic service have a right to publish the printed publication in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 03.03.2021 № 13-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 7 as amended by the Law of the Republic of Kazakhstan dated 03.03.2021 № 13-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); № 326-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3503,51 +3521,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Appointment to the positions of the diplomatic service is carried out in accordance with the procedure provided for by this Law, the Law of the Republic of Kazakhstan "On public service of the Republic of Kazakhstan".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Admission to service in the diplomatic service bodies shall be carried out after receiving positive results of a special check.</w:t>
+      3. Admission to the diplomatic service shall be granted after receiving positive results of the background check in accordance with the legislation of the Republic of Kazakhstan in the civil service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The personnel of the diplomatic service who returned to the Republic of Kazakhstan after work abroad, in rotation, shall be appointed to a position no lower than the one he held in the Ministry of Foreign Affairs, unless he was subjected to penalties provided for in Article 22 of this Law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3564,62 +3582,86 @@
       4-1. Personnel of the diplomatic service who have been in the diplomatic service immediately prior to appointment to a position in an international organization, upon completion of work in an international organization, shall be appointed to a position not lower than the one they held in the Ministry of Foreign Affairs, without conducting a competitive selection within three months from the date of release from the position in the international organization.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This paragraph shall not apply to persons who, immediately prior to their appointment to a position in an international organization, held a political public office.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      5. For persons entering the diplomatic service for the first time, an obligatory probationary period is established in the manner determined by the legislation of the Republic of Kazakhstan in the sphere of public service.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      5. Excluded by the Law of the Republic of Kazakhstan dated 19.05.2026 № 291-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Persons may not be admitted to the diplomatic service bodies in cases stipulated by the legislation of the Republic of Kazakhstan in the sphere of civil service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -3961,85 +4003,145 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) Extraordinary and Plenipotentiary Envoy of I class;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11) Extraordinary and Plenipotentiary Ambassador</w:t>
+      11) Extraordinary and Plenipotentiary Ambassador.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The diplomatic ranks provided for in subparagraphs 9), 10) and 11) of part one of this Article shall be the highest diplomatic ranks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 10 as amended by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 11. Order of the assignment the diplomatic ranks</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Diplomatic ranks of the Extraordinary and Plenipotentiary Ambassador, Extraordinary and Plenipotentiary Envoy of I and II classes shall be assigned by the President of the Republic of Kazakhstan on the presentation of the Minister for Foreign Affairs of the Republic of Kazakhstan.</w:t>
+      1. The highest diplomatic ranks shall be assigned by the President of the Republic of Kazakhstan on the proposal of the Minister of Foreign Affairs of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Other diplomatic ranks shall be assigned by the Minister for Foreign Affairs of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4095,51 +4197,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan dated 27.12.2010 № 366-IV (shall be enforced from 01.01.2011); dated 20.06.2017 № 77-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 30.12.2020 № 393-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.03.2021 № 13-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 10.01.2025 № 154 (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 11 as amended by the Law of the Republic of Kazakhstan dated 27.12.2010 № 366-IV (shall be enforced from 01.01.2011); dated 20.06.2017 № 77-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 30.12.2020 № 393-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.03.2021 № 13-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 10.01.2025 № 154 (shall be enforced ten calendar days after the date of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4341,62 +4443,104 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) advanced training on the line of the Ministry of Foreign Affairs in the educational and scientific institutions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) education of the temporary directed by the Ministry of Foreign Affairs in the higher education establishments, postgraduate studentship, doctoral candidacy and scientific institutions.</w:t>
+      8) training course of those temporarily assigned by the Ministry of Foreign Affairs to higher education institutions, education organization under the President of the Republic of Kazakhstan, postgraduate programs, doctoral programs and research institutions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 12, as amended by the Law of the Republic of Kazakhstan dated 19.05.2026 № 291-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 13. Preschedule and extraordinary assignment, abasement, deprivation and recovery of the diplomatic rank</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Servants of the diplomatic service may be raised in the rank until expiry of the established term (preschedule assignment of rank) or without observance of the order of its assignment (assignment of the extraordinary rank) in the particular cases in the presence of their significant gains in work or special service.</w:t>
       </w:r>
     </w:p>
@@ -4523,97 +4667,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Civil movements of the stuff of the diplomatic service shall be carried out in accordance with the service exigency, in recognition of the qualification, professional training, principle of rotation and skilled employees’ specialization.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Occupation of vacant positions in the diplomatic service bodies is carried out in accordance with this Law, as well as the legislation of the Republic of Kazakhstan in the field of public service.</w:t>
+      Vacant or temporarily vacant positions in the diplomatic service bodies shall be filled in accordance with this Law, as well as the civil service legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Servant of the diplomatic service may be raised in the office no more than one time with exception of cases when term of stay in the foreign country is extended due to need of the service in the period of work in the foreign establishment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 14 as amended by the Law of the Republic of Kazakhstan dated 23.11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
+        <w:t>      Footnote. Article 14 as amended by the Law of the Republic of Kazakhstan dated 23.11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 19.05.2026 № 291-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4725,51 +4869,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) internal - relocations between structural divisions of the Ministry of Foreign Affairs, carried out without competitive selection, in cases provided for by this Law and the legislation of the Republic of Kazakhstan in the field of public service.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Persons entered on the diplomatic service at the first time in recognition of their professional and language knowledge may be directed on the work in the foreign establishments only upon expiry of one year of work in the structural divisions of the Ministry of Foreign Affairs;</w:t>
+      3. Citizens of the Republic of Kazakhstan, newly admitted to the diplomatic service, depending on their professional and language skills, may be assigned to work at foreign missions only after one year of service in the structural units of the Ministry of Foreign Affairs.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The period of work in the structural subdivisions of the Ministry of Foreign Affairs during the period between work in foreign institutions should be at least two years for employees of the diplomatic service, for workers of the diplomatic service at least one year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4833,51 +4977,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) for minister-counsellors, deputies of permanent (plenipotentiary) representatives of the Republic of Kazakhstan to international organizations, as well as the personnel of the diplomatic service, who speak rare foreign languages, - not more than four years;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) for the personnel of the diplomatic service, except for the persons specified in subparagraphs 1), 2) and 3) of the part one of this paragraph, - not more than three years.</w:t>
+      4) for the personnel of the diplomatic service, except for the persons specified in subparagraphs 1), 2) and 3) of the part one of these paragraphs, - not more than three years.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The terms of continuous work of extraordinary and plenipotentiary ambassadors of the Republic of Kazakhstan, permanent (plenipotentiary) representatives of the Republic of Kazakhstan to international organizations in case of official need may be extended by the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5031,51 +5175,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) to the persons holding positions in structural subdivisions of the Administration of the President of the Republic of Kazakhstan, performing functions to ensure the implementation of the powers of the President of the Republic of Kazakhstan in the field of foreign policy; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3-1) to persons holding positions in structural divisions of the apparatus of the Chambers of the Parliament of the Republic of Kazakhstan, performing functions to ensure international and interparliamentary cooperation of the Chambers of Parliament, who have worked continuously in these structural divisions for at least five years;</w:t>
+      3-1) individuals holding positions in structural subdivisions of the Kurultay Apparatus of the Republic of Kazakhstan, performing functions to ensure international and inter-parliamentary cooperation of the Kurultay, who have continuously worked in these structural subdivisions for at least five years;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) to persons holding positions in structural units of the Staff of the Government of the Republic of Kazakhstan, carrying out information and analytical support for the activities of the Prime Minister of the Republic of Kazakhstan, First Deputy and Deputy Prime Ministers of the Republic of Kazakhstan, the Chief of Staff of the Government of the Republic of Kazakhstan and his deputies for international cooperation;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5113,51 +5257,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 22 May, 2006 № 143 (order of enforcement see Article 2 of the Law); dated 23.11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2017 № 77-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 26.11.2019 № 273-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.03.2021 № 13-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 10.01.2025 № 154 (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 15 as amended by the Law of the Republic of Kazakhstan dated 22 May, 2006 № 143 (order of enforcement see Article 2 of the Law); dated 23.11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 20.06.2017 № 77-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 26.11.2019 № 273-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 03.03.2021 № 13-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 10.01.2025 № 154 (shall be enforced ten calendar days after the date of its first official publication); dated 19.05.2026 № 291-VIII (effective as of 01.07.2026); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5179,146 +5323,146 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Diplomatic service personnel may be seconded to government agencies and other organizations to solve the tasks of diplomatic service bodies.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The seconded person retains the status of the personnel of the diplomatic service, as well as the rights, guarantees, benefits, compensations, allowances, payments, pensions and social protection established by this Law and other normative legal acts of the Republic of Kazakhstan.</w:t>
+      A seconded person shall retain the status of the diplomatic service staff member, the current position, and also the rights, guarantees, benefits, compensation, allowances, payments, pension provision and social care, established by this Law and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The procedure of seconding the personnel of the diplomatic service is determined by the Government of the Republic of Kazakhstan in consultation with the Administration of the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 4 is supplemented by Article 15-1 in accordance with the Law of the Republic of Kazakhstan dated 23.11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); as amended by the Law of the Republic of Kazakhstan dated 03.07.2017 № 86-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 10.01.2025 № 154 (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 4 is supplemented by Article 15-1 in accordance with the Law of the Republic of Kazakhstan dated 23.11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); as amended by the Law of the Republic of Kazakhstan dated 03.07.2017 № 86-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 10.01.2025 № 154 (shall be enforced ten calendar days after the date of its first official publication); dated 19.05.2026 № 291-VIII (effective as of 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 15-2. Secondment of civil servants from other state bodies and employees of the National Bank of the Republic of Kazakhstan to foreign institutions of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Footnote. Title as amended by the Law of the Republic of Kazakhstan dated 30.12.2021 № 95-VII (shall be enforced ten calendar days after the date of its first official publication). </w:t>
+        <w:t>
+      Footnote. Title as amended by the Law of the Republic of Kazakhstan dated 30.12.2021 № 95-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. By the decision of the President of the Republic of Kazakhstan or his authorization of the Head of the Administration of the President of the Republic of Kazakhstan, it is allowed to occupy the position of diplomatic service personnel in the order of secondment of civil servants from other state bodies of the Republic of Kazakhstan, employees of the National Bank of the Republic of Kazakhstan to foreign institutions determined by the Government of the Republic of Kazakhstan in coordination with the Administration of the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5453,674 +5597,715 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Footnote. Article 16 in the new wording of the Law of the Republic of Kazakhstan dated 23.11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 17. Assignment to higher education institutions, education organizations under the President of the Republic of Kazakhstan, research institutions</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. The title of Article 17 as amended by Law of the Republic of Kazakhstan dated 19.05.2026 № 291-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. With their consent the diplomatic service personnel may be temporarily assigned to higher education institutions, educational organizations under the President of the Republic of Kazakhstan, research institutions of the Republic of Kazakhstan or other countries for professional training and research on current international issues.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Upon completion of professional training, scientific development of current international problems, the personnel of the diplomatic service are included in the personnel reserve of the Ministry of Foreign Affairs.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 17 in the new wording of the Law of the Republic of Kazakhstan dated 23.11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); as amended by Law of the Republic of Kazakhstan dated 19.05.2026 № 291-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 17. Sending to higher education institutions, scientific institutions</w:t>
-[...35 lines deleted...]
-      2. Upon completion of professional training, scientific development of current international problems, the personnel of the diplomatic service are included in the personnel reserve of the Ministry of Foreign Affairs.</w:t>
+        <w:t xml:space="preserve"> Article 18. Cancellation of the employment relations of the stuff of the diplomatic service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Bases for the cancellation of the diplomatic service are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) submission by a diplomatic service employee or a diplomatic service worker of a resignation letter of his own free will, except in cases where his responsibility for a corruption offence or for a disciplinary offence that discredits the civil service is being considered;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) expiration of the employment contract or termination of the employment contract on the grounds stipulated by the labor legislation of the Republic of Kazakhstan and the legislation of the Republic of Kazakhstan in the sphere of civil service;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) providing by a diplomatic service employee or a diplomatic service worker of knowingly false information about their income and property owned by them;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) termination of citizenship of the Republic of Kazakhstan due to the loss, deprivation or renunciation of citizenship of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      If a diplomatic service employee or a diplomatic service worker acquires the citizenship of another state, they shall be subject to dismissal in accordance with the procedure, established by the legislation of the Republic of Kazakhstan in the civil service;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 17 in the new wording of the Law of the Republic of Kazakhstan dated 23.11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after the day its first official publication).</w:t>
+        <w:t>      4-1) excluded by the Law of the Republic of Kazakhstan dated 19.05.2026 № 291-VIII (effective as of 01.07.2026);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) nonobservance of the obligations and limitations established by this Law and other regulatory legal acts of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) negative results of the assessment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) other bases provided by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Dismissing of the stuff of the diplomatic service shall be performed by the relevant civil servant, having right of the assignment on the office.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Diplomatic service personnel who resign from the diplomatic service at their own request shall be enrolled in the personnel reserve of the Ministry of Foreign Affairs in accordance with the procedure, established by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 23.11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 03.03.2021 № 13-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 10.01.2025 № 154 (shall be enforced ten calendar days after the date of its first official publication); dated 19.05.2026 № 291-VIII (effective as of 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Article 18. Cancellation of the employment relations of the stuff of the diplomatic service</w:t>
-[...197 lines deleted...]
-      The personnel of the diplomatic service, upon leaving the bodies of the diplomatic service at their own free will, are enlisted in the personnel reserve of the Ministry of Foreign Affairs.</w:t>
+        <w:t xml:space="preserve"> Chapter 5. Rights, obligations and responsibility of the stuff of the diplomatic service Article 19. Rights and obligations of the stuff of the diplomatic service</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Upon carrying out of its professional functions stuff of the diplomatic service have a right:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) propose suggestions on improvement of the activity of the bodies of diplomatic service;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) use privileges and immunities established in accordance with the regulations on the international right in period of stay in the foreign countries;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) to enjoy other rights and freedoms that shall be guaranteed to citizens of the Republic of Kazakhstan by the Constitution and Laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Servants of the diplomatic service also have a right to propose suggestions on questions of the external policy of the state on perfection of the legislation of the Republic of Kazakhstan in the scope of international relations, bringing it to correspondence with the international and legal obligations of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1. Servants of the diplomatic service having diplomatic rank of the Extraordinary and Plenipotentiary Ambassador and their wives have a right of the life-long use of the diplomatic passport by the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Stuff of the diplomatic service shall:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) faithfully perform obligations linked with performing of the diplomatic service;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) respect the legislation, traditions and customs of the state of stay;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) not to divulge the details comprised the state secrets or the other secret protected by the Law and after cancellation of the diplomatic service;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) raise its professional level, qualification, general and political training, perfection of the knowledge of the state and foreign languages;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) perform other duties established by the Laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 18 as amended by the Law of the Republic of Kazakhstan dated 23.11.2015 № 417-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 03.03.2021 № 13-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 10.01.2025 № 154 (shall be enforced ten calendar days after the date of its first official publication).</w:t>
-[...293 lines deleted...]
-        <w:t>      Footnote. Article 19 as amended by the Law of the Republic of Kazakhstan dated 27.12.2010 № 366-IV (shall be enforced from 01.01.2011).</w:t>
+        <w:t>      Footnote. Article 19 as amended by the Law of the Republic of Kazakhstan dated 27.12.2010 № 366-IV (shall be enforced from 01.01.2011); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6910,51 +7095,61 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>5. The procedure for the ownership, use and disposal by the diplomatic service bodies of real estate and other property on the territory of the Republic of Kazakhstan and abroad shall be established in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+        <w:t xml:space="preserve">5. The procedure for the ownership, use and disposal by the diplomatic service bodies of real estate and other property on the territory of the Republic of Kazakhstan and abroad shall be established </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>in accordance with the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i/>
           <w:color w:val="000000"/>
@@ -8652,55 +8847,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>