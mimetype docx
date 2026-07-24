--- v0 (2025-11-08)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="772a8cf" w14:textId="772a8cf">
+    <w:p w14:paraId="7b56b16" w14:textId="7b56b16">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -17173,51 +17173,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. The title of Article 43-1 with the change introduced by the Law of RK from 06.04.2024 № 71-VIII (enacted on the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Preventive control without visiting the subject (object) of control and supervision shall be carried out by the authorized body on the basis of analysis and data from information systems, as well as other information on the activities of the subject (object) of control and supervision.</w:t>
+      1. Preventive control without visiting the subject (object) of control and supervision shall be carried out by the authorized body on the basis of analysis and data from digital systems, as well as other information regarding the activities of the subject (object) of control and supervision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The subjects of control and supervision are shipowners, individuals or legal entities engaged in activities related to the operation of ships, ports, port facilities, onshore facilities and offshore structures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17435,51 +17435,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 7 is supplemented with Article 43-1 in accordance with Law of the Republic of Kazakhstan № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 06.04.24 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 7 is supplemented with Article 43-1 in accordance with Law of the Republic of Kazakhstan № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 06.04.24 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 09.01.2026 № 256-VIII (shall come into force upon expiry of six months from the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -34053,83 +34053,83 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      1. is acted before 31.12.2015 in accordance with the Law of the Republic of Kazakhstan dated 27.04.2015 № 311-V (the order of enforcement see. art. 2).</w:t>
+        <w:t>      1. Is acted before 31.12.2015 in accordance with the Law of the Republic of Kazakhstan dated 27.04.2015 № 311-V (the order of enforcement see. art. 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Mortgage of the ship or ship under construction shall be registered on the basis of the application of the mortgagor in the case of an operation in the manner prescribed by Article 61-4 of the Law of the Republic of Kazakhstan "On Banks and Banking Activities in the Republic of Kazakhstan", as well as in the transfer of second-tier banks and other legal entities of assets and rights (requirements) of the organization specializing in improving the quality of credit portfolios of second-tier banks.</w:t>
+      A mortgage of a vessel or a vessel under construction shall be registered on the basis of an application by the pledgee upon the transfer by second-tier banks and other legal entities of assets and rights (claims) to an organization specializing in improving the quality of the loan portfolios of second-tier banks.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The application for the state registration of mortgage of the ship or ship under construction shall contain:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -34425,51 +34425,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 212, as amended by the Laws of the Republic of Kazakhstan dated 22.10.2004 № 601 (shall be enforced from 01.01.2005); dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2015 № 311-V (the order of enforcement see. art. 2); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 212, as amended by the Laws of the Republic of Kazakhstan dated 22.10.2004 № 601 (shall be enforced from 01.01.2005); dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 27.04.2015 № 311-V (the order of enforcement see. art. 2); dated 27.02.2017 № 49-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.11.2019 № 272-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 16.01.2026 № 259-VIII (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -38376,55 +38376,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -38750,31 +38750,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>