--- v1 (2026-07-24)
+++ v2 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="7b56b16" w14:textId="7b56b16">
+    <w:p w14:paraId="5553d75" w14:textId="5553d75">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -203,51 +203,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Throughout the text, the words “the legislation of the Republic of Kazakhstan on labour” are replaced by the words “the labour legislation of the Republic of Kazakhstan”; the words “individual”, “to individual” are excluded by the Law of the Republic of Kazakhstan dated 15 May, 2007 № 253.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      This Law defines the legal, institutional, economic and international foundations of public administration in the field of merchant shipping and regulates the relations, connected with the carriage of passengers, baggage and cargo, safety in maritime transport and protection of environment.</w:t>
+      Footnote. The preamble was excluded by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 1. General Provisions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1628,109 +1628,402 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 29.12.2006 № 209 (the order of enforcement see Art. 2); as amended by the Laws of the Republic of Kazakhstan dated 19.03.2010 № 258-IV; dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 34-V (shall be enforced from the day of its first official publication); dated 04.07.2013 № 132-V (shall be enforced upon expiry of ten calendar days after its first official publication), dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 59-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.04.2019 № 249-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 16.11.2020 № 375-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated December 29, 2022 № 174-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 1-1. Main purpose, objectives, and principles of this Law</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The main purpose of this Law is to define the legal, organizational, economic, and international bases of public administration, as well as the mechanisms for implementing state regulation in the field of commercial shipping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. The main objectives of this Law are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ensuring navigational safety and protection of the marine environment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) regulation of public relations arising in the transportation of passengers, luggage, and cargo, as well as in the operation of vessels for other purposes of commercial shipping;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) regulation of public relations concerning seaports and marine terminals;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ensuring state control and supervision in seaports and on maritime transport;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) regulation of public relations arising in the operation of small vessels navigating in the Caspian Sea;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) formation of an effective system of public administration in the field of commercial shipping, including interaction with state bodies and organizations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. The main principles of this Law are:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) priority of navigational safety, protection of human life and health, nature conservation, and environmental safety;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) equality of the rights of individuals and legal entities in the performance of work and provision of services on inland water transport;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ensuring the freedom of choice of carrier by the consumer of services;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ensuring freedom of prices for the performance of work and provision of services in accordance with the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Chapter 1 was supplemented with Article 1-1 pursuant to the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Article 2. Legislation on Merchant Shipping</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Legislation of the Republic of Kazakhstan on merchant shipping is based on the Constitution of the Republic of Kazakhstan and consists of this Law and other regulatory legal acts of the Republic of Kazakhstan.</w:t>
@@ -3103,525 +3396,507 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      11) is excluded by the Law of the Republic of Kazakhstan dated 04.07.2013 № 132-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...15 lines deleted...]
-      12) approval of the list of positions (jobs) of workers of state control in the maritime transport, which are issued uniforms (without shoulder straps), sample forms and insignia, the order of wearing the uniform (without shoulder straps);</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      12) excluded by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      13) is excluded by the Law of the Republic of Kazakhstan dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      13-1) is excluded by the Law of the Republic of Kazakhstan dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      14) (is excluded).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) carrying out state registration of vessels and the rights to them in the ship’s book;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) control of ensuring the safe navigation, implemented through the Marine administration of a port;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      13) is excluded by the Law of the Republic of Kazakhstan dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012);</w:t>
+        <w:t>      17) excluded by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      13-1) is excluded by the Law of the Republic of Kazakhstan dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012);</w:t>
+        <w:t>      18) is excluded by Law of the Republic of Kazakhstan № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) investigation and classification of accidents involving vessels;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) control and supervision of compliance with the ship manning requirements;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      14) (is excluded).</w:t>
+        <w:t>      21) is excluded by the Law of the Republic of Kazakhstan dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...51 lines deleted...]
-      17) issuance of a permit for the operation of a ship flying the flag of a foreign state in the Kazakhstani sector of the Caspian Sea;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      22) is excluded by the Law of the Republic of Kazakhstan dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      23) control and supervision over the safe operation of port facilities;</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-1) determination of the list of requirements, violation of which entails the use of prompt response measures, also determination of the specific type of prompt response measure for specific violations of the requirements, indicating duration of this measure (if necessary).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The list of requirements, the violation of which entails prompt response measures, shall include requirements that are the subject of state control in accordance with Article 143 of the Entrepreneur Code of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23-2) approval of forms of supervision acts in merchant shipping;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      18) is excluded by Law of the Republic of Kazakhstan № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication);</w:t>
+        <w:t>      24) is excluded by the Law of the Republic of Kazakhstan dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...41 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      25) is excluded by the Law of the Republic of Kazakhstan dated 04.07.2013 № 132-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      21) is excluded by the Law of the Republic of Kazakhstan dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012);</w:t>
+        <w:t>      26) excluded by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
-      <w:r>
-[...202 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      27) is excluded by the Law of the Republic of Kazakhstan dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -3960,221 +4235,275 @@
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       40) drafting, within its competence, of acts on the results of inspections and making orders to eliminate revealed violations of the Republic of Kazakhstan on the merchant shipping, documents on standards and norms governing the functioning of water transport; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...70 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      40-1) excluded by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      41) excluded by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      42) excluded by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      42-1) As excluded by the Law of the Republic of Kazakhstan dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      43) excluded by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      44) is excluded by Law of the Republic of Kazakhstan № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       45) involvement of relevant specialists to participate in the examination on matters within the competence of the authorized body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      46) excluded by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      47) is excluded by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4302,70 +4631,76 @@
       52) approval of the Rules for the supply of ships’ crews;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53) establishment of features for the regulation of working time and rest time of swimming convoy of the Naval Forces of the Republic of Kazakhstan in agreement with the authorized state body for labour;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...16 lines deleted...]
-        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      54) excluded by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      55) is excluded by the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -4452,62 +4787,86 @@
       55-4) approval of the list of dangerous cargo to be transported by vessels;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-5) approval of a model of a seaman’s book, the order of its registration, and issuance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      55-6) approval of the rules for issuing a permit for the operation of a ship flying the flag of a foreign state in the Kazakhstani sector of the Caspian Sea;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      55-6) excluded by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-7) acceptance on the basis of international treaties of the Republic of Kazakhstan the solutions for recognition of a foreign classification society;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4524,62 +4883,86 @@
       55-8) determination of the authorized organization for certification of educational institutions, carrying out training (retraining) and skills development of specialists of maritime transport, marine studying and training centers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-9) approval of the rules on the equipment of marine vessels;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      55-10) approval of technical regulations in the field of merchant shipping;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      55-10) excluded by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-11) approval of the rules of navigation and anchorage in the seaports of the Republic of Kazakhstan and the approaches thereto;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4632,62 +5015,86 @@
       55-14) approval of the rules of transportation of passengers, baggage and cargo;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-15) approval of the rules for the operation of seaports, including seaports having the status of international importance, port facilities and seaport water area;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      55-16) establishing requirements for minimum crew of the ship;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      55-16) excluded by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-17) approval of the rules for investigation of accidents with vessels, subject to the state registration in the ship’s book;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4776,62 +5183,86 @@
       55-22) approval of the list of forms and certificates for training of specialists of maritime transport in accordance with the requirements of international treaties of the Republic of Kazakhstan in the field of merchant shipping;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-23) determination of the order of placement of the seaports for their construction;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      55-24) approval in consultation with the central authorized body on budget planning of the natural norms for the employees of the state control in the maritime transport by uniforms (without shoulder straps);</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      55-24) excluded by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-25) approval of the rules for issuance of certificate of insurance or other financial security of civil liability for oil pollution damage;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5214,62 +5645,86 @@
       55-43) approval of the rules for navigation in the territorial waters of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-44) approval of the rules for the survey of sea vessels;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      55-45) approval of the rules for issuing and the form of a certificate of insurance or other financial security of liability for the removal of sunken ships;</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      55-45) excluded by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55-46) approval of the rules for the removal of sunken property;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5369,50 +5824,266 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) coordination of the design, location, construction and operation of coastal installations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      3-3. The competence of the authorized body in the field of civil protection shall include:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) interaction with state bodies of the Republic of Kazakhstan on issues of ensuring safety during the operation of small vessels;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) checking the availability of ship documents on a small vessel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) state control and supervision over compliance by individuals and legal entities with the requirements of regulatory legal acts of the Republic of Kazakhstan that determine the procedure for the operation of a small vessel, identification and adoption of measures to suppress their violations;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) request from individuals and legal entities the necessary information, materials, reference data on all issues within the competence of the authorized body in the field of civil protection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) drawing up, within its competence, acts based on the results of inspections and making instructions on eliminating identified violations of the legislation of the Republic of Kazakhstan, standardization documents and standards determining the procedure for the functioning of a small vessel;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) drawing up minutes, carrying out proceedings on cases of administrative offenses in accordance with the legislation of the Republic of Kazakhstan on administrative offenses;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) administrative detention of small vessels and inspection of small vessels in accordance with the procedure and cases stipulated by the legislation of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) suspension and prohibition of the movement (operation) of small vessels in the presence of a threat to the safety of navigation, life and health of people, the environment;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) involvement of relevant specialists to participate in expert examinations on issues within the competence of the authorized body in the field of civil protection;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) making proposals to state bodies on measures to prevent traffic accidents, violations of the rules for operating small vessels;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) exercise other powers provided for by this Law, other Laws of the Republic of Kazakhstan, acts of the President of the Republic of Kazakhstan and the Government of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       4. The competence of the Ministry of Defense of the Republic of Kazakhstan shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) implementation of navigation and hydrographic support of sea routes;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -5476,190 +6147,190 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 4, as amended by the Laws of the Republic of Kazakhstan dated 20.12.2004 № 13 (shall be enforced from 1 January 2005); dated 2 June, 2005 № 55 (shall be enforced from the day of its official publication); dated 31 January, 2006 № 125; dated 29 December, 2006 № 209 (the order of enforcement see Art. 2); dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.01.2011 № 378-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.01.2011 № 379-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 15.07.2011 № 461-IV (shall be enforced from 30.01.2012); dated 10.07.2012 № 35-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2013 № 124-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2013 № 132-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2014 № 159-V (shall be enforced upon expiry of ten calendar days after its first official publication). dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication); dated 28.12.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 34-VІ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced from 01.01.2017); dated 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 59-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); № 184-VI as of 05.10.2018 (shall be enforced six months after its first official publication); dated 19.04.2019 № 249-VI (the order of enforcement see Art. 3); dated December 29, 2022 № 174-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 06.04.24 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); № 184-VI as of 05.10.2018 (shall be enforced six months after its first official publication); dated 19.04.2019 № 249-VI (the order of enforcement see Art. 3); dated December 29, 2022 № 174-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 06.04.24 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026); dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 4-1. National sea carrier</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. The status of the National sea carrier is assigned by the authorized body to legal entities of the Republic of Kazakhstan that have, on the basis of ownership right or other legal grounds, ships (tankers, dry cargo ships, ferries, container ships) registered in the international ship register of the Republic of Kazakhstan for transportation in international traffic, in the manner and on conditions determined by the authorized body. </w:t>
-[...17 lines deleted...]
-      2. National sea carrier:</w:t>
+      1. The status of the National Sea carrier is assigned by the authorized body to legal entities of the Republic of Kazakhstan that have, on the basis of ownership right or other legal grounds, ships (tankers, dry cargo ships, ferries, container ships) registered in the international ship register of the Republic of Kazakhstan for transportation in international traffic, in the manner and on conditions determined by the authorized body. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. National Sea carrier:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) provides services for the carriage of passengers, baggage, mail, cargo in international traffic, including socially significant, strategic, humanitarian and special cargo;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6490,71 +7161,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 8-1 as amended up to Law of the Republic of Kazakhstan dated 13.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced from 01.01.2016); dated 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 59-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication); dated № 184-VI as of 05.10.2018 (shall be enforced six months after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6773,69 +7444,69 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 8-3. Safety requirements for the operation of ships, used for commercial navigation, ports and coastal installations, and facilities on waterways</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Ships, ports, coastal installations and facilities on the sea, related to the process of merchant shipping, are the high-risk areas and must meet the requirements of the legislative acts of the Republic of Kazakhstan and the acts of the Government of the Republic of Kazakhstan in the field of merchant shipping.</w:t>
-[...17 lines deleted...]
-      2. Individuals or legal entities, engaged in the operation of ships, ports and coastal installations, and facilities on the sea, shall ensure the compliance with the requirements of the legislative acts of the Republic of Kazakhstan and the acts of the Government of the Republic of Kazakhstan in the field of merchant shipping.</w:t>
+      1. Vessels, ports, coastal facilities, and marine installations connected with the process of commercial shipping are areas of increased danger and must comply with the requirements of the legislation of the Republic of Kazakhstan on commercial shipping.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Individual or legal persons operating vessels, ports, coastal facilities, and marine installations shall ensure compliance with the requirements of the legislation of the Republic of Kazakhstan on commercial shipping.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Operation of ships, used for commercial navigation, shall not have a negative impact on human life and health, and the environment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7066,64 +7737,64 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 8-3 is in the wording of the Law of the Republic of Kazakhstan dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 10.07.2012 № 36-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 16.05.2014 № 203-V (shall be enforced upon expiry of six months after the date of its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 59-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication).</w:t>
+        <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication); № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7344,214 +8015,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ships following from the sea, before approaching the zone of a system of vessel traffic management, establish radio communication on ultrashort waves with a navigation center regulating the traffic in this zone.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...162 lines deleted...]
-      9) information on the available restrictions affecting the safety of navigation and maneuvering.</w:t>
+        <w:t>
+      6. During the establishment of radio communication with the navigational center, the vessel shall provide the information prescribed by the rules of navigation and berthing of vessels in the seaports of the Republic of Kazakhstan and on approaches thereto.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Vessels on the move carry a constant radio duty (vigil) on the working channel of the navigation center in the zone of which they are, unless another channel is indicated.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -7561,99 +8070,99 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Radio communication of the navigation center with vessels, as well as the current radar information shall be documented. The records shall be store for three days. If there have been accidents or accidents, records are kept until the end of the investigation. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. The use of the services of the navigation center is carried out on a paid basis at tariffs (prices) approved by the authorized body in accordance with the legislation of the Republic of Kazakhstan on state property.</w:t>
+      9. Use of navigational center services shall be on a paid basis according to tariffs (prices) approved by the authorized body in accordance with the legislation of the Republic of Kazakhstan on state property and the rules for the application of prices (tariffs) for mandatory seaport services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Chapter 1-1 shall be supplemented by 8-4 in accordance with the Laws of the Republic of Kazakhstan dated 13.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> shall be enforced from 01.01.2016); as amended by the Law of the Republic of Kazakhstan dated 19.04.2019 № 249-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+        <w:t xml:space="preserve"> shall be enforced from 01.01.2016); as amended by the Law of the Republic of Kazakhstan dated 19.04.2019 № 249-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7767,51 +8276,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Chapter 1-1 shall be supplemented by 8-5 in accordance with the Laws of the Republic of Kazakhstan dated 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 23.02.2021 № 11-VII (for the procedure of enforcement see Article 2).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7828,51 +8337,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 8-6. Inspection of small ships </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Inspections of small ships are carried out by officials of territorial divisions of the authorized body in order to identify the compliance of the small ship (regardless of the place of its state registration) and the navigator with the requirements of the legislation of the Republic of Kazakhstan on merchant shipping. Inspections of small ships can be carried out both at rest and on the move in the presence of the navigator of the small ship.</w:t>
+      1. Inspections of small vessels shall be carried out by employees, a member of armed forces of the territorial bodies of the authorized body in the field of civil protection, who exercise control and supervision in the field of civil protection, in order to determine the compliance of a small vessel (regardless of the place of its state registration) and the boat master with the requirements of the legislation of the Republic of Kazakhstan on merchant shipping. Inspections of small vessels can be carried out both while parked and on the move in the presence of the boat master of a small vessel.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Inspection of small ships is carried out after clearing the area of operation of the ship from ice.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8152,123 +8661,123 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) compliance with the maximum power of the installed engine.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Upon the small vessel inspection results, an official of the authorized body’s territorial unit shall make a report on inspection of the small vessel indicating the name (number) and registration number of the small vessel, the ship owner (shipmaster), and the date of inspection. In the event of detected breaches of the legislation of the Republic of Kazakhstan on merchant shipping, the official of the authorized body’s territorial unit shall issue an injunction indicating the list of breaches identified and the deadline for their elimination. In the absence of ship documents and in cases that threaten the safety of navigation, life and health of people, the environment, the safety of cargo, an official of the authorized body’s territorial unit shall take prompt response measures referred to in paragraph 3 of this article.</w:t>
+      Based on the results of the inspection of a small vessel, an employee, a member of armed forces of the territorial body of the authorized body in the field of civil protection, who shall carry out control and supervision in the field of civil protection, draw up an inspection certificate for a small vessel indicating the name (number) and registration number of the small vessel, the shipowner (boat master), the date of the inspection. In case of violations of the legislation of the Republic of Kazakhstan on merchant shipping, an employee, a member of armed forces of the territorial body of the authorized body in the field of civil protection, who exercise control and supervision in the field of civil protection, issue an order indicating the list of violations identified and the timing of their elimination. In the absence of ship documents and in cases that threaten the safety of navigation, life and health of people, the environment, an employee, a serviceman of the territorial body of the authorized body in the field of civil protection, who shall carry out control and supervision in the field of civil protection, shall take the rapid response measures provided for in paragraph 3 of this Article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       When applying a prompt response measure, a supervision act shall be drawn up.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Officials of the territorial unit who conducted the inspection of the small vessel are responsible for the accuracy of the entries in the inspection act of the small vessel, in the injunction and the supervision act.</w:t>
-[...35 lines deleted...]
-      The first copy of the act of inspection of small ship and the instruction is kept by the ship owner, the second - by the territorial division of the authorized body.</w:t>
+      Employees, a member of armed forces of the territorial bodies of the authorized body in the field of civil protection, who exercise control and supervision in the field of civil protection, who inspected a small vessel, shall be responsible for the accuracy of the records in the act of inspection of a small vessel, the order and act of supervision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The certificate of inspection of a small vessel and the order shall be drawn up in two copies according to the forms approved by the authorized body and signed by the employee, the member of armed forces of the territorial body of the authorized body in the field of civil protection, who exercise control and supervision in the field of civil protection, and the boat master. If the boat master refuses to sign, an entry shall be made in the inspection report of the small vessel or the order indicating the stated reasons for the refusal.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The first copy of the certificate of inspection of a small vessel and the order shall be kept by the shipowner, the second - in the territorial body of the authorized body in the field of civil protection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The prompt response measures provided for by this article shall include suspension and prohibition of the traffic (operation) of small vessels if there is a threat to the safety of navigation, life and health of people, the environment, and the safety of cargo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8278,51 +8787,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The grounds for applying prompt response measures are violations of the requirements established by the legislation of the Republic of Kazakhstan, which are the subject of state control, in accordance with this article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. The authorized body’s territorial units, during the inspection and (or) based on the results of the small vessel inspection, upon detection of violations of the requirements that are the ground for applying prompt response measures, shall draw up a supervision act.</w:t>
+      5. The territorial body of the authorized body in the field of civil protection during the implementation and (or) based on the results of the inspection of a small vessel, if violations of the requirements that are the basis for the application of prompt response measures shall be detected, shall draw up an act of supervision.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The supervision act shall be drawn up and handed over to the subject of control and supervision in accordance with Article 153 of the Entrepreneur Code of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8422,69 +8931,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Upon expiration of the deadline for rectifying violations of the requirements identified in the inspection of the small vessel, an unscheduled inspection of the small vessel shall be carried out to monitor the elimination of the identified violations of the requirements, which are the ground for applying a prompt response measure.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The supervision act shall be cancelled if the authorized body’s territorial unit confirms elimination of identified violations of the requirements, which are the ground for applying prompt response measures, upon the report on the results of unscheduled inspection of the small vessel in accordance with subparagraph 2-1) of paragraph 5 of Article 144 of the Entrepreneur Code of the Republic of Kazakhstan.</w:t>
-[...17 lines deleted...]
-      11. In the event of failure to rectify the identified violations of the requirements, which are the ground for applying  prompt response measures, basing on the results of unscheduled inspection of the small vessel, steps shall be taken to bring to justice the persons who committed violations as prescribed by the laws of the Republic of Kazakhstan.</w:t>
+      The act of supervision shall be terminated if the territorial body of the authorized body in the field of civil protection confirms the elimination of identified violations of the requirements that shall be the basis for the application of prompt response measures, on the basis of the act on the results of an unscheduled inspection of a small vessel in accordance with subparagraph 2-1) of paragraph 5 of Article 144 of the Entrepreneurial Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. In the event of failure to rectify the identified violations of the requirements, which are the ground for applying prompt response measures, basing on the results of unscheduled inspection of the small vessel, steps shall be taken to bring to justice the persons who committed violations as prescribed by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Before the expiration of the deadlines stipulated by the instruction to rectify the identified violations, the subject of control and supervision is obliged to provide information about the elimination of identified violations of requirements with the attachment of materials (if necessary) proving the fact of elimination of the violation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8602,97 +9111,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) application of a prompt response measure on the grounds that do not correspond to this measure;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) application by the authorized body’s territorial units of the prompt response measures on matters outside their competence.</w:t>
+      3) the application by the territorial bodies of the authorized body in the field of civil protection of rapid response measures on issues that shall not be within their competence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Information on the application of prompt response measures shall be sent to the state body that, within its competence, carries out activities in state legal statistics and special records, in the manner determined by the Prosecutor General’s Office of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 1-1 is supplemented with article 8-6 in accordance with the Law of the Republic of Kazakhstan dated 19.04.2019 № 249-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 06.04.24 № 71-VIII (effective sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Chapter 1-1 is supplemented with article 8-6 in accordance with the Law of the Republic of Kazakhstan dated 19.04.2019 № 249-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 06.04.24 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 11.06.2026 № 306-VIII (shall enter into force from 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10241,71 +10750,71 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 16, as amended by the Laws of the Republic of Kazakhstan dated 22 October, 2004 № 601 (shall be enforced from 1 January 2005); dated 2 June, 2005 № 55 (shall be enforced from the day of its official publication); dated 26 July, 2007 № 311 (shall be enforced upon expiry of 10 calendar days after its official publication); dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 25.03.2011 № 421-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2013 № 132-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.05.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 59-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (the order of enforcement see. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>art. 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>); № 412-VI dated 26.01.2021 (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11689,51 +12198,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 24 is in the wording of the Law of the Republic of Kazakhstan dated 13.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12795,51 +13304,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 28, as amended by the Laws of the Republic of Kazakhstan dated 02.06.2005 № 55; dated 30.12.2009 № 234-IV (shall be enforced from 09.08.2010); dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2013 № 132-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication); dated 19.04.2019 № 249-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12929,51 +13438,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Chapter 4 is supplemented by Article 28-1 in accordance with the Law of the Republic of Kazakhstan dated 04.07.2013 № 132-V (shall be enforced upon expiry of ten calendar days after its first official publication); is in the wording of the Law of the Republic of Kazakhstan dated 13.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13332,51 +13841,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) provide assistance to a person in distress at sea, if the assistance can be provided without serious danger to his (her) own ship, his (her) crew and passengers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) in the collision of ships take appropriate measures to save another ship, if these measures can be taken without serious danger to his (her) own ship, his (her) crew and passengers, saying if possible, the names of their ships, ports of their registration, as well as the ports of departure and destination;</w:t>
+      3) in the collision of ships take appropriate measures to save another ship, if these measures can be taken without serious danger to his (her) own ship, his (her) crew and passengers, saying, if possible, the names of their ships, ports of their registration, as well as the ports of departure and destination;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) if the person on board of the ship is in need of emergency medical care that cannot be provided while the ship is at sea, go to the nearest port or take measures for the delivery of such person to the nearest port, notifying the ship owner; when approaching a ship in a foreign port or delivery of such a person in a foreign port, notify the consular office as the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -15089,51 +15598,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 39, as amended by the Laws of the Republic of Kazakhstan dated 28.12.2010 № 369-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 06.01.2011 № 378-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 04.07.2013 № 132-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.09.2014 № 239-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 248-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 13.01.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 276-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication) ; № 156-VI as of 24.05.2018 (shall be enforced ten calendar days after its first official publication); dated December 29, 2022 № 174-VII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); dated 06.04.24 № 71-VIII (effective sixty calendar days after the date of its first official publication); dated 10.02.2025 № 164-VIII (shall enter into force upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17520,51 +18029,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 44 is in the wording of the Law of the Republic of Kazakhstan dated 13.06.2017 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 69-VI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17668,52 +18177,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Investigation of accidents is carried out by a commission created by the authorized body, except for the cases established by paragraph 4 of this article.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      The Commission for the Investigation of Accidents shall include an authorized investigator, who is an official of the authorized body, territorial subdivisions of the authorized body, shipowners and interested parties. </w:t>
+        <w:t>
+      The commission for the investigation of accidents shall include the authorized investigator, who is an official of the authorized body, shipowners, and interested persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Certain types of accidents, the list of which is established by the rules for investigating accidents with ships, are investigated by shipowners. Upon completion of the investigation by the shipowner, the materials are submitted to the authorized body and the maritime port administration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -17823,51 +18332,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 44-1 as amended by the Law of the Republic of Kazakhstan dated December 29, 2022 № 174-VII (shall come into effect sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 44-1 as amended by the Law of the Republic of Kazakhstan dated December 29, 2022 № 174-VII (shall come into effect sixty calendar days after the day of its first official publication); dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -19784,51 +20293,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Chapter 10 1 shall be supplemented by article 54-1 in accordance with the Law of the Republic of Kazakhstan dated 27.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 363-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20824,51 +21333,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 69, as amended by the Constitutional Law of the Republic of Kazakhstan dated 03.07.2013 № 121-V (shall be enforced upon expiry of ten calendar days after its first official publication); by the Law of the Republic of Kazakhstan dated 27.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 363-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21589,93 +22098,135 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Upon receipt of the cargo for carriage, the carrier upon request of the sender shall issue a bill of lading to the sender.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The bill of lading shall be made on the basis of the document, signed by the sender, which shall contain the information specified in subparagraphs 3) -8) of paragraph 1 of Article 81 of this Law.</w:t>
+      A bill of lading shall be drawn up on the basis of a document signed by the consignor, which must contain the data prescribed by the rules for the carriage of passengers, luggage, and cargo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The sender ensures to the carrier the reliability of the data, provided for inclusion in the bill of lading, and shall be liable for losses, caused to the carrier due to the unreliability of such data.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The carrier’s right to compensation of loses by the sender does not eliminate the liability of the carrier under the contract of carriage of goods by sea to the party, other than the sender.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 79 as amended by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Article 80. Types of Bill of Lading</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -21697,267 +22248,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Article 81. The content of the bill of lading</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The bill of lading shall include the following information:</w:t>
-[...215 lines deleted...]
-      Other data may be included to the bill of lading by agreement of the parties.</w:t>
+      1. The data prescribed by the rules for the carriage of passengers, luggage, and cargo shall be included in the bill of lading.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. After the goods are loaded on board of the ship, the carrier at the request of the sender shall issue a board bill of lading, where in addition to the information, provided for in paragraph 1 of this Article shall be stated that the goods are on board of the ship or ships, as well as the date of loading cargo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -21974,50 +22309,92 @@
       3. If the carrier prior to loading cargo on board of the ship issues a bill of lading to the sender for the cargo, received for carriage or other document of title, related to this cargo, the sender shall, upon request of the carrier, return the document in exchange for a board bill of lading.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The carrier may satisfy the requirements of the sender to the board bill of lading by amending any previously issued document, provided that the amended such document includes all the information that the bill of lading must contain.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 81 as amended by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Article 82. Clause in the bill of lading. Evidentiary effect of the bill of lading</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -24575,79 +24952,79 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Article 110. Form of contract of carriage of passengers by sea</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The contract of carriage of passenger by sea is issued by a ticket, and when checking in – by a baggage check. Form of ticket and baggage check is set by shipping rules, approved by the authorized body of the Republic of Kazakhstan.</w:t>
+      The contract for the maritime carriage of a passenger is formalized by a ticket, and when luggage is handed over, - also by a luggage receipt. The forms of the ticket and luggage receipt are established by the Rules for the carriage of passengers, luggage, and cargo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 110 is in the wording of the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 110 is in the wording of the Law of the Republic of Kazakhstan dated 29.09.2014 № 239-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 24.06.2026 № 324-VIII (shall enter into force upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -31224,51 +31601,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 184 with the change introduced by the Law of the Republic of Kazakhstan dated 08.04.2016 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 489-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36678,51 +37055,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 234 with the change introduced by the Law of the Republic of Kazakhstan dated 27.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 363-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -36938,51 +37315,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Footnote. Article 236 with the change introduced by the Law of the Republic of Kazakhstan dated 27.10.2015 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 363-V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -38376,55 +38753,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -38750,31 +39127,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>