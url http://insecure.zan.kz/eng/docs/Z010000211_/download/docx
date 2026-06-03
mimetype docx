--- v0 (2025-11-26)
+++ v1 (2026-06-03)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="31a610a" w14:textId="31a610a">
+    <w:p w14:paraId="838851c" w14:textId="838851c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -185,51 +185,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Through the whole text, word “touristic organization” is substituted respectively by the word “persons, carrying out touristic activity” by Law of the Republic of Kazakhstan № 59-IV dated 05.07.2008 (see Article 2 for the order of enforcement).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Through the whole text the words "(of guide-translators)", "(guide-translators) ", "(of the guide-translator)", "(by the guide-translator) ", "(guide-translator)" excluded by the Law of the RK dated 30.04.2021 № 34-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      Footnote. Through the whole text the words " (of guide-translators) ", "(guide-translators) ", " (of the guide-translator) ", " (by the guide-translator) ", "(guide-translator) " excluded by the Law of the RK dated 30.04.2021 № 34-VII (shall enter into force upon expiry of sixty calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z357" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       This Law determines legal, economic, social, organizational bases of touristic activity as one of the branches of the economy of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z358" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -6515,50 +6515,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> Article 15. General conditions for the implementation of tourism activities</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z498" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. A tour operator in the field of outbound tourism, when carrying out tour operator activities in the field of outbound tourism, shall be obliged to conclude an agreement on compulsory insurance of a tourist in relation to each tourist traveling abroad.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Provision of touristic services by a touristic operator in the field of outbound tourism without concluding a written treaty on tourist services shall be the grounds for suspension of the license.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z499" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. In accordance with the Law of the Republic of Kazakhstan “On permissions and notifications”:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6888,51 +6906,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 15 - as reworded by the Law of the Republic of Kazakhstan dated 30.04.2021 № 34-VII (for the procedure of enactment see Art. 2).</w:t>
+        <w:t>      Footnote. Article 15 - as reworded by the Law of the Republic of Kazakhstan dated 30.04.2021 № 34-VII (for the procedure of enactment see Art. 2); as amended by the Law of the Republic of Kazakhstan dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z502" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7423,50 +7441,122 @@
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Material condition of treaty on touristic serving shall be established by type treaty established by the Government of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Provision of touristic services by a touristic operator in the field of inbound and outbound tourism without concluding a written treaty on tourist services shall be the grounds for suspension of the license.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Provision of touristic services by a touristic operator in the field of inbound and outbound tourism without concluding a written treaty on tourist services, committed repeatedly within a year shall be the grounds for revocation of the license.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Decision on suspension or revocation of the license shall be made by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The duration of the license suspension shall be one month.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -7800,51 +7890,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 17 as amended by Laws of the Republic of Kazakhstan № 222 dated 12.01.2007 (shall be enforced upon expiry of six months after the date of its first publication); № 59-IV dated 05.07.2008 (see Article 2 for the order of enforcement)</w:t>
+        <w:t>      Footnote. Article 17 as amended by Laws of the Republic of Kazakhstan № 222 dated 12.01.2007 (shall be enforced upon expiry of six months after the date of its first publication); № 59-IV dated 05.07.2008 (see Article 2 for the order of enforcement); dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z528" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8867,50 +8957,122 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Persons carrying out touristic activity shall immediately inform the authorized body and the authorized body in the scope of civil protection as well as tourist’s family from the moment when they knew or have to knew on emergency event with tourist on time of travel.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If emergency event happened with foreign tourists on territory of the Republic of Kazakhstan or tourists-citizens of the Republic of Kazakhstan beyond of the Republic of Kazakhstan persons carrying out touristic activity shall inform also bodies of the diplomatic service.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Failure to provide or untimely provision by touristic operators to the authorized body, the authorized body in the field of civil protection, interested state bodies and the tourist's family of information on emergency situations involving tourists during travel shall be the grounds for suspension of the license.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Failure to provide or untimely provision by touristic operators to the authorized body, the authorized body in the field of civil protection, interested state bodies and the tourist's family of information on emergency situations involving tourists during travel shall be the grounds for suspension of the license, committed repeatedly within one year, shall be the grounds for revocation of the license.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Decision on suspension or revocation of the license shall be made by the authorized body.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The duration of the license suspension shall be one month.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z553" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Tourists supposed to travel in country (place) of temporary stay shall pass prevention in accordance with the international medical requirements.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
     <w:bookmarkStart w:name="z554" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -8972,51 +9134,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 26 as amended by Laws of the Republic of Kazakhstan № 13 dated 20.12.2004 (shall be enforced from 01.01.2005); № 59-IV dated 05.07.2008 (see Article 2 for the order of enforcement); № 124-V dated 03.07.2013 (shall be enforced upon expiry of ten calendar days after its first official publication); № 189-V dated 11.04.2014 (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 26 as amended by Laws of the Republic of Kazakhstan № 13 dated 20.12.2004 (shall be enforced from 01.01.2005); № 59-IV dated 05.07.2008 (see Article 2 for the order of enforcement); № 124-V dated 03.07.2013 (shall be enforced upon expiry of ten calendar days after its first official publication); № 189-V dated 11.04.2014 (shall be enforced upon expiry of ten calendar days after its first official publication); dated 17.12.2025 № 241-VIII (shall enter into force upon expiry of ten calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z557" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10673,55 +10835,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -11047,31 +11209,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>