--- v0 (2025-11-14)
+++ v1 (2026-07-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e5973aa" w14:textId="e5973aa">
+    <w:p w14:paraId="ec2519c" w14:textId="ec2519c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -569,79 +569,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Legislation of the Republic of Kazakhstan regulating the activity of joint-stock companies, banking activity and other licensed types of activity shall apply to the Development Bank in the part not regulated by this Law and the Law of the Republic of Kazakhstan "On State Property".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      The reorganization and liquidation of the Development Bank of Kazakhstan shall be carried out in accordance with the procedure provided for by the Civil code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       3. Investment priorities of the Development Bank, quantitative restrictions on borrowing, limits, directions, possible conditions, procedure and terms of lending, placement of own capital, co-financing, provision of guarantees, performance of functions of a fiduciary (an agent), performance of export operations, granting of subsidized loan and restructuring shall be established by the Memorandum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 2 as amended by the Laws of the Republic of Kazakhstan dated 11.06.2003 № 434; dated 06.07.2004 № 571 (shall be enforced from 01.01.2004); dated 23.12.2005 № 108 (shall be enforced from the date of its official publication); dated 07.07.2006 № 178 (shall be enforced from the date of its official publication); dated 13.02.2009 № 135-IV (order of enforcement see Article 3); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016).</w:t>
+        <w:t>      Footnote. Article 2 as amended by the Laws of the Republic of Kazakhstan dated 11.06.2003 № 434; dated 06.07.2004 № 571 (shall be enforced from 01.01.2004); dated 23.12.2005 № 108 (shall be enforced from the date of its official publication); dated 07.07.2006 № 178 (shall be enforced from the date of its official publication); dated 13.02.2009 № 135-IV (order of enforcement see Article 3); dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 16.01.2026 № 259-VIII (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1591,97 +1609,97 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 6. Relationships of state bodies of the Republic of Kazakhstan with Development Bank</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The authorized body for regulation, control and supervision of the financial market and financial organizations of the National Bank of the Republic of Kazakhstan within the powers established by the legislation of the Republic of Kazakhstan, shall carry out control over execution of legislation of the Republic of Kazakhstan, regulating the activity of financial organizations by the Development Bank, with the exception of regulatory legal acts on the issues of prudential regulation of banks, banking conglomerates and reserve requirements, coordination of executives, classification of assets, contingent  liabilities and provisions (reserves) against them, the requirements for the procedure of forming of a risk management and internal control system, issuing (withdrawal) of a permit to create or acquire a subsidiary, as well as for significant participation in the capital of legal entities, including non-residents, for the purposes of organizing borrowing and financing.</w:t>
+      1. The authorized body for the regulation, control, and supervision of the financial market and financial organizations, and the National Bank of the Republic of Kazakhstan, within the powers established by the legislation of the Republic of Kazakhstan, shall exercise control over the compliance by the Development Bank of Kazakhstan with the legislation of the Republic of Kazakhstan regulating the activities of financial organizations, except for regulatory legal acts concerning prudential regulation of banks, banking conglomerates and reserve requirements, approval of managerial employees, classification of assets and contingent liabilities and creation of provisions (reserves) against them, requirements for the procedure of forming risk management and internal control systems, issuance (revocation) of permission for the establishment or acquisition of a subsidiary organization, as well as significant participation in the capital of organizations, including non-residents, for the purposes of arranging borrowing and financing.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Interference of the state bodies and their civil servants in the activity of the Development Bank in any form shall be prohibited with the exception of cases provided by the legislative acts of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 6 is in the wording of the Law of the Republic of Kazakhstan dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020).</w:t>
+        <w:t>      Footnote. Article 6 is in the wording of the Law of the Republic of Kazakhstan dated 28.12.2011 № 524-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 16.01.2026 № 259-VIII (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2485,97 +2503,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The terms and procedure for financing and providing security for the fulfillment of obligations of legal entities belonging to the group of the national managing holding and implementing investment projects, the list of which is approved by the general meeting of shareholders, shall be determined in accordance with the Memorandum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      When determining and/or amending the terms of financing and providing security for the fulfillment of obligations of legal entities belonging to the group of the national managing holding, of legal entities whose sole shareholder (participant) is the Development Bank, as well as when the Development Bank enters into other transactions with such and/or third parties, the requirements established by Article 40 of the Law of the Republic of Kazakhstan “On Banks and Banking Activities in the Republic of Kazakhstan”, as well as the procedure for conducting transactions with legal entities belonging to the group of the national managing holding, and with legal entities whose sole shareholder (participant) is the Development Bank, which are considered interested party transactions under the legislation of the Republic of Kazakhstan on joint-stock companies, shall not apply to such entities.</w:t>
+      When determining and/or changing the terms of financing and provision of security for the performance of obligations of legal entities forming part of a national managing holding group, legal entities whose sole shareholder (participant) is the Development Bank of Kazakhstan, as well as when the Development Bank carries out other transactions with such and/or third parties, the requirements established by Article 50 of the Law of the Republic of Kazakhstan “On Banks and Banking Activity in the Republic of Kazakhstan,” as well as the procedure established by the legislation of the Republic of Kazakhstan on joint-stock companies for carrying out interested-party transactions with legal entities forming part of a national managing holding group and legal entities whose sole shareholder (participant) is the Development Bank, shall not apply to such persons.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Decisions on implementation by the Development Bank of leasing activity, on crediting of legal entities in which charter capitals the Development Bank participates, the issuance of guarantees and sureties for their obligations shall be approved by the Board of Directors of the Development Bank in accordance with the Memorandum.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 12 is in the wording of the Law of the Republic of Kazakhstan dated 13.02.2009 № 135-IV (the order of enforcement see Article 3); as amended by the Law of the Republic of Kazakhstan dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 23.01.2024 № 54-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 30.06.2025 № 205-VIII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 12 is in the wording of the Law of the Republic of Kazakhstan dated 13.02.2009 № 135-IV (the order of enforcement see Article 3); as amended by the Law of the Republic of Kazakhstan dated 29.10.2015 № 376-V (shall be enforced from 01.01.2016); dated 23.01.2024 № 54-VIII (shall be enforced upon expiration of sixty calendar days after the day of its first official publication); dated 30.06.2025 № 205-VIII (shall be enforced ten calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -4719,55 +4737,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>