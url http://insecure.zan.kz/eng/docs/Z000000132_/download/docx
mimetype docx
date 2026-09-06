--- v0 (2025-11-15)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="078ad1d" w14:textId="078ad1d">
+    <w:p w14:paraId="068a308" w14:textId="068a308">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -152,50 +152,68 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Constitutional Law of the Republic of Kazakhstan dated December 25, 2000 N 132.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Throughout the text, the words “of the Republic”, “of the republics”, “of the Republic of Kazakhstan” have been replaced with the words “of the Republic of Kazakhstan” as per the Constitutional Law of the Republic of Kazakhstan № 305-VIII of 11.06.2026 (shall come into force on 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z701" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Section I. General Provisions</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z702" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
@@ -241,51 +259,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Justice in the Republic of Kazakhstan shall be administered only by a Court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      It is prohibited to issue any legislative acts providing for transfer of exclusive powers of a Court to any other bodies.</w:t>
+      It shall be unlawful to enact laws conferring exclusive judicial powers on bodies other than the courts.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       No other bodies or persons shall have the right to assume the powers of a judge or the functions of judicial power.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -296,106 +314,106 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Petitions, applications and complaints, which are subject to consideration in the course of Court proceedings, may not be considered or monitored by any other bodies, officials or other persons.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z704" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Judicial power shall be exercised on behalf of the Republic of Kazakhstan and is intended to protect the rights, freedoms and lawful interests of individuals and organizations, and to ensure the implementation of the Constitution, laws, other regulatory legal acts, and international treaties of the Republic.</w:t>
+      2. Judicial power shall be exercised on behalf of the Republic of Kazakhstan for the purpose of protecting the rights, freedoms and legitimate interests of persons, citizens and organisations, and of ensuring enforcement of the Constitution, laws, other regulatory legal acts and international treaties of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Everyone shall be guaranteed with judicial defense against any unlawful decisions and acts of state bodies, organizations, officials and other persons which infringe or restrict the rights, freedoms and lawful interests provided by the Constitution and the Laws of the Republic.</w:t>
+      Every person shall be guaranteed judicial protection against any unlawful decisions and actions by state bodies, organisations, public officials and other persons that infringe upon or restrict the rights, freedoms and legitimate interests enshrined in the Constitution and the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       No one may be deprived of the right to have his case considered in compliance with all the requirements of the law and fairness by a competent, independent and impartial court.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Judicial power shall be exercised by means of civil and criminal court proceedings and other forms of court proceedings established by the Law.</w:t>
+      Judicial power shall be exercised through civil, administrative, criminal and other forms of legal proceedings established by law.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z705" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In the administration of justice, judges shall be independent and subordinate only to the Constitution and the Law. It shall not be allowed to adopt any laws or other regulatory legal acts impairing the status and independence of judges.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -661,51 +679,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The Local Courts shall include:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Regional courts and courts equivalent to them (the city court of the Republic's capital, city courts of the cities of Republic's significance);</w:t>
+      1) regional courts and courts of equivalent status (the capital’s city court, city courts in cities of national importance);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) District courts and courts equivalent to them (a city court, inter district court).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -731,51 +749,51 @@
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Paragraph 3 is subject to amendment by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.07.2025).</w:t>
+        <w:t>      Paragraph 3 is subject to amendment by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z712" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -837,51 +855,51 @@
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Article 3 is to be supplemented with paragraph 3-2 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.07.2025).</w:t>
+        <w:t>      Article 3 is to be supplemented with paragraph 3-2 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z714" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1173,51 +1191,93 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 5. Legislation Determining Procedure of the Activity of Courts and Status of the Judges in the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Judicial system and status of the judges, as well as the procedure of the Administration of Justice in the Republic of Kazakhstan shall be determined by the Constitution, Constitutional Law, and other legislative acts of the Republic of Kazakhstan.</w:t>
+      The judicial system and the status of judges, as well as the administration of justice in the Republic of Kazakhstan, shall be governed by the Constitution, this Constitutional Law and other laws of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 5 as amended by Constitutional Law of the Republic of Kazakhstan № 305-VIII of 11.06.2026 (shall enter into force on 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z718" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Section II. The Judicial System</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -3081,51 +3141,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 14 is in the wording of the Constitutional Law of the Republic of Kazakhstan of 16.02.2012 № 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Constitutional Laws of the Republic of Kazakhstan dated 07.11.2014 № 245-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 31.07.2015 № 340-V (shall be enforced from 01.01.2016); № 209-VI as of 28.12.2018 (shall be enforced ten calendar days after its first official publication); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 20.12.2021 № 82-VII (effective ten calendar days after the date of its first official publication); dated 30.12.2022 № 176-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 05.07.2024 No.109-VIII (effective from 01.10.2024).</w:t>
+        <w:t>      Footnote. Article 14 is in the wording of the Constitutional Law of the Republic of Kazakhstan of 16.02.2012 № 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Constitutional Laws of the Republic of Kazakhstan dated 07.11.2014 № 245-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 31.07.2015 № 340-V (shall be enforced from 01.01.2016); № 209-VI as of 28.12.2018 (shall be enforced ten calendar days after its first official publication); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 20.12.2021 № 82-VII (effective ten calendar days after the date of its first official publication); dated 30.12.2022 № 176-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 05.07.2024 №109-VIII (effective from 01.10.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z751" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3534,51 +3594,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) hear a report on the activity of the head of the territorial unit of the authorized body in a region, city of republican significance and the capital;</w:t>
+      6) hear a report on the activities of the head of the territorial division of the authorised body in the capital, the region and a city of national importance;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) considers candidates for vacant positions of judges of district and regional courts and issues relevant conclusions before the deadline for submitting documents to the Supreme Judicial Council;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -3773,138 +3833,138 @@
         </w:rPr>
         <w:t>
       10) exercise other powers stipulated by the law.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z757" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The plenary session is competent in the presence of at least two thirds of the total number of judges of the regional court.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z758" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      An extended plenary session shall be quorate if at least two-thirds of the total number of judges of the regional court and of the district courts of the capital, the relevant region or a city of national importance are present.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2-1. The regional court holds extended plenary sessions where it:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Subparagraph 1) provides for an amendment in the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.07.2025).</w:t>
+        <w:t>      Subparagraph 1) provides for an amendment in the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3946,51 +4006,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) elects by secret ballot candidates on an alternative basis for vacant positions of district court chairpersons from among persons submitted by the Supreme Judicial Council from the personnel reserve and (or) self-nominated persons, and issues relevant conclusions.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Judges of the regional court and judges of district courts of the respective region, city of republican significance, capital city take part in extended plenary sessions of the regional court</w:t>
+      The extended plenary sessions of the regional court shall be attended by judges of the regional court and judges of the district courts of the capital, the relevant region and cities of national importance.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z759" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The working procedure of the plenary and extended plenary sessions of the regional court shall be determined by the regulation, approved by the regional court.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
     <w:bookmarkStart w:name="z760" w:id="56"/>
     <w:p>
       <w:pPr>
@@ -4014,51 +4074,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 16, as amended by the Constitutional Laws of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007) from 17.11.2008 N 80-IV (the order of implementation, see Article 2), from 29.12. 2010 № 370-IV (shall be enforced upon expiry of ten calendar days after its first official publication), from 16.02.2012 No 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 245-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); № 209-VI as of 28.12.2018 (shall be enforced ten calendar days after its first official publication); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 30.12.2022 № 176-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.03.2023 № 215-VII (for the procedure of enforcement see Art. 2); dated 05.07.2024 No. 109-VIII (effective from 01.10.2024).</w:t>
+        <w:t>      Footnote. Article 16, as amended by the Constitutional Laws of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007) from 17.11.2008 N 80-IV (the order of implementation, see Article 2), from 29.12. 2010 № 370-IV (shall be enforced upon expiry of ten calendar days after its first official publication), from 16.02.2012 No 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 245-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); № 209-VI as of 28.12.2018 (shall be enforced ten calendar days after its first official publication); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 30.12.2022 № 176-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.03.2023 № 215-VII (for the procedure of enforcement see Art. 2); dated 05.07.2024 № 109-VIII (effective from 01.10.2024); № 305-VIII of 11.06.2026 (shall become effective on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z761" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4130,51 +4190,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      The law is to be supplemented with chapter 2-1 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.07.2025).</w:t>
+        <w:t>      The law is to be supplemented with chapter 2-1 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.07.2025).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z762" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 3. The Supreme Court of the Republic of Kazakhstan</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="58"/>
     <w:bookmarkStart w:name="z763" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4222,70 +4282,70 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Paragraph 1 is in the wording of the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.07.2025).</w:t>
+        <w:t>      Paragraph 1 is in the wording of the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.07.2025).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z764" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. The Supreme Court is the highest judicial body on civil, criminal and other cases, which is subject to local and other courts, executes the functions of the cassation instance in relation to them and provides explanations on judicial practice issues through the adoption of regulatory resolutions.</w:t>
+      1. The Supreme Court is the highest judicial authority for civil, administrative, criminal and other cases falling within the jurisdiction of local and other courts which, in the cases specified by law, hears cases falling within its jurisdiction and issues clarifications on matters of judicial practice.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:bookmarkStart w:name="z765" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The Supreme Court shall:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
@@ -5030,51 +5090,51 @@
         </w:rPr>
         <w:t>Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Subparagraph 3-1) was suspended until 01.07.2025 by the Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII and during the suspension period this subparagraph is valid in the following wording.</w:t>
+        <w:t>      Subparagraph 3-1) was suspended until 01.07.2025 by the Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII and during the suspension period this subparagraph is valid in the following wording.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5114,51 +5174,51 @@
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Subparagraph 3-2) was suspended until 01.07.2025 by the Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII and during the suspension period this subparagraph is valid in the following wording.</w:t>
+        <w:t>      Subparagraph 3-2) was suspended until 01.07.2025 by the Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII and during the suspension period this subparagraph is valid in the following wording.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5216,51 +5276,51 @@
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Subparagraph 4-1) is to be excluded by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.07.2025).</w:t>
+        <w:t>      Subparagraph 4-1) is to be excluded by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5912,51 +5972,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 20, as amended by the Constitutional Laws of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007) from 17.11.2008 N 80-IV (the order of implementation, see Article 2), from 29.12. 2010 № 370-IV (shall be enforced upon expiry of ten calendar days after its first official publication); from 16.02.2012 № 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 245-V (the order of enforcement see Art. 2); dated 31.07.2015 № 340-V (shall be enforced from 01.01.2016); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 30.12.2022 № 176-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.03.2023 № 215-VII (shall be enforced ten calendar days after the date of its first official publication); dated 05.07.2024 No. 109-VIII (effective from 01.10.2024).</w:t>
+        <w:t>      Footnote. Article 20, as amended by the Constitutional Laws of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007) from 17.11.2008 N 80-IV (the order of implementation, see Article 2), from 29.12. 2010 № 370-IV (shall be enforced upon expiry of ten calendar days after its first official publication); from 16.02.2012 № 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 245-V (the order of enforcement see Art. 2); dated 31.07.2015 № 340-V (shall be enforced from 01.01.2016); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 30.12.2022 № 176-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.03.2023 № 215-VII (shall be enforced ten calendar days after the date of its first official publication); dated 05.07.2024 № 109-VIII (effective from 01.10.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z781" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6279,51 +6339,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) establish the numerical and personnel membership of the corresponding judicial collegiums pursuant to the proposal of the Chairman of the Supreme Court;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) on the basis of study and generalization of judicial practice considers issues of observance of legality in the administration of justice by courts of the Republic;</w:t>
+      2) based on the results of its analysis and synthesis of case law, it shall examine issues pertaining to the observance of the rule of law in the administration of justice by the courts of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) adopt regulatory resolutions, resolutions, give explanations on the issues of judicial practice and make proposals on improving the legislation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6393,51 +6453,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) hear information from the Chairmen of judicial collegiums of the Supreme Court and the head of the authorized body;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) issue its opinion in the case stipulated by item 2 of Article 47of the Constitution of the Republic of Kazakhstan;</w:t>
+      5) issue an opinion in the circumstances referred to in paragraph 3 of Article 50 of the Constitution of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) considers candidates for vacant positions of chairmen, chairmen of judicial panels of regional courts, chairmen of cassation courts, chairmen of judicial panels and judges of the Supreme Court and issues appropriate conclusions;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -6667,51 +6727,51 @@
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Subparagraph 7-5) was suspended until 01.07.2025 by the Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII and during the suspension period this subparagraph is valid in the following wording.</w:t>
+        <w:t>      Subparagraph 7-5) was suspended until 01.07.2025 by the Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII and during the suspension period this subparagraph is valid in the following wording.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6787,51 +6847,51 @@
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Subparagraph 7-8) is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.07.2025).</w:t>
+        <w:t>      Subparagraph 7-8) is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6871,51 +6931,51 @@
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Subparagraph 7-9) was suspended until 01.07.2025 by the Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII and during the suspension period this subparagraph is valid in the following wording.</w:t>
+        <w:t>      Subparagraph 7-9) was suspended until 01.07.2025 by the Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII and during the suspension period this subparagraph is valid in the following wording.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7081,51 +7141,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 22, as amended by the Constitutional Laws of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007) from 17.11.2008 N 80-IV (the order of implementation, see Article 2), from 29.12. 2010 № 370-IV (shall be enforced upon expiry of ten calendar days after its first official publication); from 16.02.2012 № 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 245-V (the order of enforcement see Art. 2); dated 31.07.2015 № 340-V (shall be enforced from 01.01.2016); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 20.12.2021 № 82-VII (effective ten calendar days after the date of its first official publication); dated 30.12.2022 № 176-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.03.2023 № 215-VII (shall be enforced ten calendar days after the date of its first official publication); dated 05.07.2024 No. 109-VIII (for the procedure for entry into force, see Article 2).</w:t>
+        <w:t>      Footnote. Article 22, as amended by the Constitutional Laws of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007) from 17.11.2008 N 80-IV (the order of implementation, see Article 2), from 29.12. 2010 № 370-IV (shall be enforced upon expiry of ten calendar days after its first official publication); from 16.02.2012 № 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 245-V (the order of enforcement see Art. 2); dated 31.07.2015 № 340-V (shall be enforced from 01.01.2016); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 20.12.2021 № 82-VII (effective ten calendar days after the date of its first official publication); dated 30.12.2022 № 176-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 27.03.2023 № 215-VII (shall be enforced ten calendar days after the date of its first official publication); dated 05.07.2024 № 109-VIII (for the procedure for entry into force, see Article 2); № 305-VIII of 11.06.2026 (shall be enacted on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z789" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7223,51 +7283,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Judges of all Courts of the Republic of Kazakhstan shall have a uniform status and shall differ among themselves only by their powers.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      A judge shall be an officer of the state vested in the procedure established by the Constitution of the Republic of Kazakhstan and this Constitutional Law with the power to administer justice, shall carry out his duties on a permanent basis, and shall be a bearer of judicial power.</w:t>
+      A judge shall be a public official vested with the powers to administer justice as established by the Constitution of the Republic of Kazakhstan and this Constitutional Law, fulfilling their duties on a permanent basis and acting as the embodiment of judicial power.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The legal status of judges shall be determined by the Constitution of the Republic of Kazakhstan, this Constitutional Law and other laws.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z794" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7289,51 +7349,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 23, as amended by the Constitutional Law of the Republic of Kazakhstan of 16.02.2012 № 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication).</w:t>
+        <w:t>      Footnote. Article 23, as amended by the Constitutional Law of the Republic of Kazakhstan of 16.02.2012 № 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication); № 305-VIII of 11.06.2026 (shall be put into effect on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z795" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7576,54 +7636,72 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 25. Independence of a Judge</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z802" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Independence of a judge shall be protected by the Constitution and the law. In the administration of justice judges shall be independent and subordinate only to the Constitution of the Republic of Kazakhstan and the Law.</w:t>
+      1. The independence of judges shall be protected by the Constitution of the Republic of Kazakhstan and by law.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In the administration of justice judges shall be independent and subordinate only to the Constitution of the Republic of Kazakhstan and the Law.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z803" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. No one may interfere in the administration of justice or exert any influence over a judge or jurors. Such acts shall be prosecuted according to the law.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z804" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -7665,51 +7743,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 25, as amended by the Constitutional Law of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007).</w:t>
+        <w:t>      Footnote. Article 25, as amended by the Constitutional Law of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007); № 305-VIII of 11.06.2026 (shall be enforced on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z806" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -7922,71 +8000,71 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 27. The Inviolability of Judges</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
     <w:bookmarkStart w:name="z809" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. A judge may not be detained, subjected to detention, house arrest, delivery administrative penalties imposed in a judicial procedure, brought to criminal liability without the consent of the President of the Republic of Kazakhstan based on conclusion of the High Judicial Council, and in the case stipulated by subparagraph 3) of article 55 of the Constitution, without the consent of the Senate of the Parliament of the Republic of Kazakhstan, except for cases of detention at the scene of a crime or committing serious or especially serious crime.</w:t>
+      1. A judge may not be arrested, apart from in cases of arrest in the act of committing a crime or of committing serious or particularly serious offences; nor may they be held in custody, placed under house arrest, subjected to compulsory attendance, subjected to an administrative penalty imposed by a court, or held criminally liable without the consent of the President of the Republic of Kazakhstan, based on the opinion of the Supreme Judicial Council, or without the consent of the Kurultai of the Republic of Kazakhstan, as appropriate.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
     <w:bookmarkStart w:name="z810" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. After registration of the reason for the start of the pre-trial investigation in the Unified register of pre-trial investigations, the pre-trial investigation may be continued only with the consent of the Prosecutor General of the Republic of Kazakhstan. In cases when a judge is detained at the scene of a crime or the fact of preparation or attempt to commit a grave or especially grave crime is established, or he has committed a grave or especially grave crime, the pre-trial investigation against him may be continued until the consent of the Prosecutor General of the Republic of Kazakhstan is obtained, but with mandatory notification within a day. Special operational investigative measures and secret investigative actions against a judge may be carried out in accordance with the procedure provided for by legislative acts of the Republic of Kazakhstan.</w:t>
+      2. Once the grounds for commencing a pre-trial investigation have been recorded in the Unified Register of Pre-trial Investigations, the pre-trial investigation may only be pursued with the consent of the Prosecutor General of the Republic of Kazakhstan. Where a judge is apprehended at the scene of a crime, or where it is established that they have prepared or attempted to commit a serious or particularly serious offence, or where they have committed a serious or particularly serious offence, the pre-trial investigation against them may proceed until consent is obtained from the Prosecutor General of the Republic of Kazakhstan, which must be notified within 24 hours. Special operational and investigative measures and covert investigative actions against a judge may be undertaken as prescribed by the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Special operational investigative measures against a judge may be carried out only with the approval of the Prosecutor General of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z811" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -8009,51 +8087,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 27, as amended by the Constitutional Law of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007); dated 04.07.2014 № 232-V (shall be enforced from 01.01.2015); dated 03.07.2017 № 85-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 119-VI as of 22.12.2017 (shall be enforced ten calendar days after its first official publication); dated 27.03.2023 № 215-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 27, as amended by the Constitutional Law of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007); dated 04.07.2014 № 232-V (shall be enforced from 01.01.2015); dated 03.07.2017 № 85-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 119-VI as of 22.12.2017 (shall be enforced ten calendar days after its first official publication); dated 27.03.2023 № 215-VII (shall be enforced ten calendar days after the date of its first official publication); № 305-VIII of 11.06.2026 (shall be put into effect on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z812" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8170,80 +8248,98 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1-1. The judges shall undergo an assessment of professional activity in the Commission for quality of justice at the Supreme Court (hereinafter - the Commission for quality of justice) in cases provided for by this Constitutional Law.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z813" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. The office of a judge shall be incompatible with a deputy's mandate, any paid position except teaching, research or other creative activity, business activity, or being a member of the management body or supervisory board of a commercial organization. Judges may not be members of parties or trade unions, and may not come out in support or opposition of any political party.</w:t>
+      2. The office of judge shall be incompatible with a parliamentary seat, the holding of any other paid post (other than teaching, research or creative work), the pursuit of business activities, or membership of the governing body or supervisory board of a commercial entity.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Judges may not be members of a political party or a trade union, nor may they speak out in support of or against any political party or socio-political movement.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 28, as amended by the Constitutional Law of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2).</w:t>
+        <w:t>      Footnote. Article 28, as amended by the Constitutional Law of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); № 305-VIII of 11.06.2026 (shall become effective on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z814" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8711,51 +8807,51 @@
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      The second paragraph of paragraph 6 is suspended until 01.07.2025 by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII and during the suspension period this subparagraph is valid as follows.</w:t>
+        <w:t>      The second paragraph of paragraph 6 is suspended until 01.07.2025 by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII and during the suspension period this subparagraph is valid as follows.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -8887,51 +8983,51 @@
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Subparagraph 2) of part one is in the wording of the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.01.2025).</w:t>
+        <w:t>      Subparagraph 2) of part one is in the wording of the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9405,51 +9501,51 @@
         </w:rPr>
         <w:t>Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Paragraph 2 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.07.2025).</w:t>
+        <w:t>      Paragraph 2 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9525,51 +9621,51 @@
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Paragraph 3 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.07.2025).</w:t>
+        <w:t>      Paragraph 3 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z833" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9667,51 +9763,51 @@
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Part four of paragraph 4 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.07.2025).</w:t>
+        <w:t>      Part four of paragraph 4 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9751,51 +9847,51 @@
         </w:rPr>
         <w:t xml:space="preserve">      Note! </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Part five of paragraph 4 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.11.2024).</w:t>
+        <w:t>      Part five of paragraph 4 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.11.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -9891,97 +9987,97 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The President of the Republic of Kazakhstan shall have the right to make a proposal on election of a candidate for the position of a judge of the Supreme Court out of competition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The Supreme Judicial Council shall recommend the candidates for vacant positions of a Chairman, a judge of the Supreme Court to the President of the Republic of Kazakhstan for representation in the Senate of the Parliament of the Republic of Kazakhstan.</w:t>
-[...17 lines deleted...]
-      Candidates for the position of a judge of the Supreme Court are submitted by the President of the Republic of Kazakhstan to the Senate of the Parliament of the Republic of Kazakhstan on an alternative basis, except for the cases provided for in part nine of this paragraph.</w:t>
+      The Supreme Judicial Council shall recommend candidates for the vacant post of Supreme Court judge to the President of the Republic of Kazakhstan for submission to the Kurultai of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Nominations for the post of Supreme Court judge shall be made by the President of the Republic of Kazakhstan to the Kurultai of the Republic of Kazakhstan on an alternative basis, excluding cases covered by part ten of this paragraph.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 30 in the new wording of the Constitutional Law of the Republic of Kazakhstan dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); as amended by the Constitutional Law of the Republic of Kazakhstan dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 20.12.2021 № 82-VII (effective ten calendar days after the date of its first official publication); dated 27.03.2023 № 215-VII (for the procedure of enforcement see Art. 2); dated 05.07.2024 No. 109-VIII (for the procedure of entry into force, see Article 2).</w:t>
+        <w:t>      Footnote. Article 30 in the new wording of the Constitutional Law of the Republic of Kazakhstan dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); as amended by the Constitutional Law of the Republic of Kazakhstan dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 20.12.2021 № 82-VII (effective ten calendar days after the date of its first official publication); dated 27.03.2023 № 215-VII (for the procedure of enforcement see Art. 2); dated 05.07.2024 № 109-VIII (for the procedure of entry into force, see Article 2); № 305-VIII of 11.06.2026 (shall take force on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z835" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10025,51 +10121,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Part one of paragraph 1 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.01.2025).</w:t>
+        <w:t>      Part one of paragraph 1 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.01.2025).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z836" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Assessment of the professional activities of judges recognized assessment of the level of his professional knowledge and ability to apply them in the administration of justice, legal activities, business and moral qualities of the judge and its compliance with the requirements of this Constitutional law and the Code of judicial ethics.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -10115,51 +10211,51 @@
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Part three of paragraph 1 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.01.2025).</w:t>
+        <w:t>      Part three of paragraph 1 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10203,51 +10299,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.01.2025).</w:t>
+        <w:t>2. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z838" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10289,51 +10385,51 @@
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Part two of paragraph 3 is in the wording of the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.07.2025).</w:t>
+        <w:t>      Part two of paragraph 3 is in the wording of the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -10436,51 +10532,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Article 31. Procedure for Vesting Powers in a Judge</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:bookmarkStart w:name="z840" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Judges of the Supreme Court of the Republic of Kazakhstan shall be elected by the Senate pursuant to the proposal of the President of the Republic of Kazakhstan based on the recommendation of the Supreme Judicial Council.</w:t>
+      1. Judges of the Supreme Court of the Republic of Kazakhstan shall be elected by the Kurultai upon the nomination of the President of the Republic of Kazakhstan, based on the recommendation of the Supreme Judicial Council.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
     <w:bookmarkStart w:name="z841" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Judges of local and other courts shall be appointed to office by the President of the Republic of Kazakhstan pursuant to the recommendation of the Supreme Judicial Council.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
     <w:bookmarkStart w:name="z842" w:id="135"/>
     <w:p>
@@ -10534,54 +10630,72 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3-1. The Chairmen of the judicial collegiums of regional courts shall be appointed by the President of the Republic of Kazakhstan on the recommendation of the Supreme Judicial Council for a term of five years.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
     <w:bookmarkStart w:name="z844" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. The Chairman of the Supreme Court shall be elected by the Senate pursuant to the proposal of the President of the Republic of Kazakhstan based on the recommendation of the Supreme Judicial Council for a five-year term.</w:t>
+      4. The Chairman of the Supreme Court shall be appointed by the President of the Republic of Kazakhstan, on the recommendation of the Supreme Judicial Council, for a term of six years.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The same person may not be appointed as Chairman of the Supreme Court more than once pursuant to the Constitution.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z845" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The chairmen of local and other courts are appointed by the President of the Republic of Kazakhstan at the recommendation of the Supreme Judicial Council for a period of five years.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10644,88 +10758,88 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z847" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. The chairmen and chairmen of judicial boards of local and other courts, the Chairman and chairmen of judicial boards of the Supreme Court, upon termination of the term of office, continue to exercise the powers of a judge of the relevant court, unless they have been respectively appointed or elected to a similar position in another court.</w:t>
+      7. The chairpersons and chairmen of judicial panels of local and other courts, the Chairman of the Supreme Court (where appointed from the post of Supreme Court judge), and the chairs of judicial panels of the Supreme Court shall continue to exercise the powers of a judge of the relevant court upon the expiry of their term of office, unless they have been appointed or elected to a similar office in another court.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If there are no vacant positions of judges in the relevant court, the chairmen and chairmen of judicial boards of local and other courts who have not been appointed to a similar position in another court, with their consent, are appointed to the vacant position of a judge of an equivalent or lower court without competition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      If there are no vacant positions of judges in the Supreme Court, the chairman and chairmen of the judicial boards of the Supreme Court who have not been appointed to a similar position, with their consent, are appointed to the vacant position of a judge of a lower court without competition.</w:t>
+      Where there are no vacant judicial positions in the Supreme Court, the Chairman of the Supreme Court - or, if the Chair has been appointed from among the judges of the Supreme Court, the chairpersons of the judicial panels of the Supreme Court who have not been appointed to a similar position - shall be appointed, with their consent, to a vacant judicial position in a lower court without a competitive selection process.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z848" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. When reorganizing or abolishing a court, reducing the number of judges of the relevant court, the judges of this court, with their consent, may be appointed to a vacant position of a judge of an equivalent or lower court without competition.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:bookmarkStart w:name="z993" w:id="141"/>
     <w:p>
       <w:pPr>
@@ -10740,136 +10854,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8-1. When a judge is transferred to another court in the cases provided for in subparagraph 4) of paragraph 1, part two of paragraph 5 of Article 44 of this Constitutional Law, the judge, with his consent, may be appointed to a vacant position of a judge in another court with a lesser workload, in a lower court without a competition.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
     <w:bookmarkStart w:name="z849" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. The chairmen and chairmen of judicial boards of local and other courts, the chairman and chairmen of judicial boards of the Supreme Court, dismissed from office on the grounds specified in subparagraph 4) of paragraph 1 of Article 40 of this Constitutional Law, continue to exercise the powers of a judge of the relevant court.</w:t>
+      9. The chairpersons and chairs of judicial panels of local and other courts, the Chairman of the Supreme Court, where this person has been appointed from the position of a judge of the Supreme Court, and the chairpersons of judicial panels of the Supreme Court who have been relieved of their duties on the grounds specified in sub-paragraph 4) of paragraph 1 of Article 40 of this Constitutional Law, shall continue to exercise the powers of a judge of the relevant court.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If there are no vacant positions of judges in the relevant court, the chairmen and chairmen of the judicial boards of local and other courts, with their consent, are appointed to the vacant position of a judge of an equivalent or lower court without competition.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      In the absence of vacant positions of judges in the Supreme Court, the chairman and chairmen of the judicial boards of the Supreme Court, with their consent, are appointed to the vacant position of a judge of a lower court without competition.</w:t>
+      Where there are no vacant judicial positions in the Supreme Court, the Chairman of the Supreme Court – or, if the Chair has been appointed from among the judges of the Supreme Court, the chairs of the judicial panels of the Supreme Court, with their consent – shall be appointed to a vacant judicial position in a lower court without a competitive selection process.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z994" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. The issues of appointing candidates to vacant positions of judges without competition are considered by the Supreme Judicial Council.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 31, as amended by the Constitutional Laws of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007), from 17.11.2008 N 80-IV (the order of implementation, see Art. 2), from 16.02. 2012 № 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 245-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); dated 13.03.2017 № 52-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 27.03.2023 № 215-VII (for the procedure of entry into force, see Article 2); dated 05.07.2024 No. 109-VIII (effective from 01.01.2025).</w:t>
+        <w:t>      Footnote. Article 31, as amended by the Constitutional Laws of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007), from 17.11.2008 N 80-IV (the order of implementation, see Art. 2), from 16.02. 2012 № 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 245-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); dated 13.03.2017 № 52-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 27.03.2023 № 215-VII (for the procedure of entry into force, see Article 2); dated 05.07.2024 № 109-VIII (effective from 01.01.2025); № 305-VIII of 11.06.2026 (shall be put into effect on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z850" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10914,58 +11028,76 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "I solemnly swear to carry out my duties honestly and conscientiously, to administer justice subject only to the Constitution and the Laws of the Republic of Kazakhstan and to be impartial and fair as my duty of a judge tells me."</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z852" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. The Chairman and judges of the Supreme Court shall take the oath at a session of the Senate of the Parliament of the Republic of Kazakhstan.</w:t>
+      2. The Chairman of the Supreme Court shall take the oath as prescribed by the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Supreme Court judges shall be sworn in at a session of the Kurultai of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -11033,51 +11165,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 32, as amended by the Constitutional Law of the Republic of Kazakhstan of 17.11.2008 N 80-IV (the order of implementation, see Article 2).</w:t>
+        <w:t>      Footnote. Article 32, as amended by the Constitutional Law of the Republic of Kazakhstan of 17.11.2008 N 80-IV (the order of implementation, see Article 2); № 305-VIII of 11.06.2026 (shall take force on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z855" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11795,51 +11927,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) death of the judge or entering into legal force of a court decision recognizing him as deceased;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) the appointment, election of a judge to another position and his/her transfer to another job, except for cases provided for in paragraph 6 of Article 56 of this Constitutional Law;</w:t>
+      8) the appointment, election or transfer of a judge to another position or to another job;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) abolition of a court or reorganization of a court, reduction in the number of judges of the respective court, if the judge does not consent for filling in a vacant position of a judge in another court, also the judge’s refusal to be transferred to another court with less workload, to a lower court in the cases provided for in subparagraph 4) of paragraph 1, part two of paragraph 5 of Article 44 of this Constitutional Law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -11983,69 +12115,69 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Decision to discharge a judge from office shall be made by:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) a resolution of the Senate of the Parliament of the Republic of Kazakhstan, with regard to the Chairman and judges of the Supreme Court, pursuant to the proposal of the President of the Republic of Kazakhstan;</w:t>
-[...17 lines deleted...]
-      2) a decree of the President of the Republic of Kazakhstan, with regard to the chairmen of judicial collegiums of the Supreme Court, chairmen, chairmen of judicial collegiums and judges of local and other courts.</w:t>
+      1) by a resolution of the Kurultai of the Republic of Kazakhstan – in respect of judges of the Supreme Court, upon the recommendation of the President of the Republic of Kazakhstan;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) By Decree of the President of the Republic of Kazakhstan – concerning the Chairman of the Supreme Court, the chairmen of the judicial panels of the Supreme Court, and the chairmen, chairmen of judicial panels and judges of local and other courts.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z866" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The dismissal of the judges at the same time shall entail the termination of powers of the Chairman or Chairman of judicial Collegium of the corresponding court.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -12105,51 +12237,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 34 is in the wording of Constitutional Law of the Republic of Kazakhstan of 16.02.2012 № 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Constitutional Laws of the Republic of Kazakhstan dated 07.11.2014 № 245-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); dated 13.03.2017 № 52-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 119-VI as of 22.12.2017 (shall be enforced ten calendar days after its first official publication); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 27.03.2023 № 215-VII (see Article 2 for the procedure for entry into force dated 05.07.2024 No. 109-VIII (for enactment procedure see Art 2).</w:t>
+        <w:t>      Footnote. Article 34 is in the wording of Constitutional Law of the Republic of Kazakhstan of 16.02.2012 № 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication); as amended by the Constitutional Laws of the Republic of Kazakhstan dated 07.11.2014 № 245-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); dated 13.03.2017 № 52-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); № 119-VI as of 22.12.2017 (shall be enforced ten calendar days after its first official publication); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 27.03.2023 № 215-VII (see Article 2 for the procedure for entry into force dated 05.07.2024 № 109-VIII (for enactment procedure see Art 2); № 305-VIII of 11.06.2026 (shall be enforced on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z868" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12294,51 +12426,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The dismissal of a judge from office in the form of resignation is carried out upon the written application of the judge for resignation to the Supreme Judicial Council. The procedure for considering a judge's resignation application is determined by the Supreme Judicial Council.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z873" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1-1. The judges, who have terminated their powers in connection with their appointment to other positions by the President of the Republic of Kazakhstan shall have the right to retirement and the payments and guarantees, provided for in this Article, subject to compliance with the requirements, established by this Article.</w:t>
+      1-1. A judge who has ceased to hold office following appointment by the President of the Republic of Kazakhstan to another office or to the office of judge of the Constitutional Court of the Republic of Kazakhstan shall be entitled to retirement and to the payments and guarantees prescribed by this Article, subject to complying with the requirements set out in this article.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
     <w:bookmarkStart w:name="z874" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. When retiring a judge shall be paid lump-sum severance allowance in the amount of twenty-four-month official salaries with the experience of judicial work of twenty or more years, with experience of judicial work from fifteen to twenty years in the amount of eighteen-month official salaries according to the latest position.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
     <w:bookmarkStart w:name="z875" w:id="170"/>
     <w:p>
@@ -12405,51 +12537,51 @@
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Part three of paragraph 2-1 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (from 01.01.2025 in relation to judges of the Supreme Court of the Republic of Kazakhstan, as well as retired judges of the Supreme Court of the Republic of Kazakhstan who received lifetime maintenance prior to the entry into force of this Constitutional Law; from 01.01.2026 in relation to judges of cassation courts, regional and equivalent courts, as well as retired judges of regional and equivalent courts who received lifetime maintenance prior to the entry into force of this Constitutional Law; from 01.01.2027 in relation to judges of district and equivalent courts, as well as retired judges of district and equivalent courts who received lifetime maintenance prior to the entry into force of this Constitutional Law.).</w:t>
+        <w:t>      Part three of paragraph 2-1 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (from 01.01.2025 in relation to judges of the Supreme Court of the Republic of Kazakhstan, as well as retired judges of the Supreme Court of the Republic of Kazakhstan who received lifetime maintenance prior to the entry into force of this Constitutional Law; from 01.01.2026 in relation to judges of cassation courts, regional and equivalent courts, as well as retired judges of regional and equivalent courts who received lifetime maintenance prior to the entry into force of this Constitutional Law; from 01.01.2027 in relation to judges of district and equivalent courts, as well as retired judges of district and equivalent courts who received lifetime maintenance prior to the entry into force of this Constitutional Law.).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -12547,51 +12679,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2-2. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (comes into force ten calendar days after the day of its first official publication).</w:t>
+        <w:t>2-2. Excluded by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (comes into force ten calendar days after the day of its first official publication); № 305-VIII of 11.06.2026 (shall be put into effect on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z877" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12923,51 +13055,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 35 is in the wording of the Constitutional Law of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007), as amended by the Constitutional Laws of the Republic of Kazakhstan of 17.11.2008 N 80-IV (the order of implementation see Article 2) from 29.12.2010 № 370-IV (shall be enforced upon expiry of ten calendar days after its first official publication), from 16.02.2012 № 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 245-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 31.07.2015 № 341-V (shall be enforced from 01.01.2016); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); dated 13.03.2017 № 52-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 27.03.2023 № 215-VII (shall be enforced ten calendar days after the date of its first official publication); dated 20.04.2023 № 225-VII (shall be enforced from 01.07.2023); dated 05.07.2024 No. 109-VIII (comes into force ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 35 is in the wording of the Constitutional Law of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007), as amended by the Constitutional Laws of the Republic of Kazakhstan of 17.11.2008 N 80-IV (the order of implementation see Article 2) from 29.12.2010 № 370-IV (shall be enforced upon expiry of ten calendar days after its first official publication), from 16.02.2012 № 559-IV (shall be enforced upon expiry of ten calendar days after its first official publication); dated 07.11.2014 № 245-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 31.07.2015 № 341-V (shall be enforced from 01.01.2016); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); dated 13.03.2017 № 52-VI (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 27.03.2023 № 215-VII (shall be enforced ten calendar days after the date of its first official publication); dated 20.04.2023 № 225-VII (shall be enforced from 01.07.2023); dated 05.07.2024 № 109-VIII (comes into force ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z882" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13299,51 +13431,51 @@
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      The effect of the second paragraph of paragraph 1 is suspended until 01.07.2025 by the Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII and during the suspension period this subparagraph is valid in the following wording.</w:t>
+        <w:t>      The effect of the second paragraph of paragraph 1 is suspended until 01.07.2025 by the Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII and during the suspension period this subparagraph is valid in the following wording.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z604" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13547,51 +13679,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 38-1 is supplemented of the Constitutional Law of the Republic of Kazakhstan dated 11 December 2006 № 199 (shall be enforced from 1 января 2007 г.); is in the wording of the Constitutional Law of the Republic of Kazakhstan dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 05.07.2024 No. 109-VIII (effective from 01.10.2024).</w:t>
+        <w:t>      Footnote. Article 38-1 is supplemented of the Constitutional Law of the Republic of Kazakhstan dated 11 December 2006 № 199 (shall be enforced from 1 января 2007 г.); is in the wording of the Constitutional Law of the Republic of Kazakhstan dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); dated 05.07.2024 № 109-VIII (effective from 01.10.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -13678,99 +13810,99 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Chapter 1 раздела 3 is supplemented by Article 38-2 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 15.07.2024).</w:t>
+        <w:t>      Footnote. Chapter 1 раздела 3 is supplemented by Article 38-2 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); as amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 15.07.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Note!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      The title of Article 38-3 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.07.2025).</w:t>
+        <w:t>      The title of Article 38-3 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.07.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z896" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13814,51 +13946,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Part one of Article 38-3 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (effective from 01.07.2025).</w:t>
+        <w:t>      Part one of Article 38-3 is amended by the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (effective from 01.07.2025).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       The personnel reserve for the positions of a Chairman of the district court, a chairman, Chairmen of the judicial collegiums and a judge of the regional court, a judge and Chairmen of the judicial collegiums of the Supreme Court (hereinafter- the personnel reserve) shall be formed by the Commission for personnel reserve at the Supreme Judicial Council.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14202,51 +14334,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 39, as amended by the Constitutional Law of the Republic of Kazakhstan of 17.11.2008 N 80-IV (the order of implementation, see Article 2); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); dated February 21, 2019 № 226-VI (the order of enforcement see Article 2); dated 05.07.2024 No. 109-VIII (effective from 01.10.2024).</w:t>
+        <w:t>      Footnote. Article 39, as amended by the Constitutional Law of the Republic of Kazakhstan of 17.11.2008 N 80-IV (the order of implementation, see Article 2); dated 04.12.2015 № 437-V (shall be enforced from 01.01.2016); dated February 21, 2019 № 226-VI (the order of enforcement see Article 2); dated 05.07.2024 № 109-VIII (effective from 01.10.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z902" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14644,51 +14776,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 42 is in the wording of the Constitutional Law of the Republic of Kazakhstan dated 02.21.2019 № 226-VI (the order of enforcement see Article 2); amended by the Constitutional Law of the Republic of Kazakhstan dated 20.12.2021 № 82-VII (effective ten calendar days after the date of its first official publication); dated 05.07.2024 No. 109-VIII (effective from 01.10.2024).</w:t>
+        <w:t>      Footnote. Article 42 is in the wording of the Constitutional Law of the Republic of Kazakhstan dated 02.21.2019 № 226-VI (the order of enforcement see Article 2); amended by the Constitutional Law of the Republic of Kazakhstan dated 20.12.2021 № 82-VII (effective ten calendar days after the date of its first official publication); dated 05.07.2024 № 109-VIII (effective from 01.10.2024).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -14757,51 +14889,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. The law is supplemented by Article 42-1 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 No. 109-VIII (comes into force ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. The law is supplemented by Article 42-1 in accordance with the Constitutional Law of the Republic of Kazakhstan dated 05.07.2024 № 109-VIII (comes into force ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z910" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15253,51 +15385,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 44 is in the wording of the Constitutional Law of the Republic of Kazakhstan dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); as amended by the Constitutional Law of the Republic of Kazakhstan dated 20.12.2021 № 82-VII (effective ten calendar days after the date of its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan; dated 27.03.2023 № 215-VII (shall be enforced ten calendar days after the date of its first official publication); dated 05.07.2024 No. 109-VIII (effective from 01.01.2025).</w:t>
+        <w:t>      Footnote. Article 44 is in the wording of the Constitutional Law of the Republic of Kazakhstan dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); as amended by the Constitutional Law of the Republic of Kazakhstan dated 20.12.2021 № 82-VII (effective ten calendar days after the date of its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan; dated 27.03.2023 № 215-VII (shall be enforced ten calendar days after the date of its first official publication); dated 05.07.2024 № 109-VIII (effective from 01.01.2025).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z917" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15691,100 +15823,100 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Financial support for a judge must conform to his status and ensure the possibility of full and independent administration of justice, and may not be reduced.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
     <w:bookmarkStart w:name="z928" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Salaries of judges are determined in accordance with subparagraph 9-1) articles 66 of the Constitution based on the status of judge, procedure of his appointment and election, as well as functions performed by him.</w:t>
+      2. Judges’ remuneration shall be fixed pursuant to sub-paragraph 8) of Article 65 of the Constitution, with due regard to a judge’s status, the procedure for their appointment and election, and the functions they perform.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
     <w:bookmarkStart w:name="z929" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In the cases provided by subparagraph 9) of paragraph 1 of article 34 of this constitutional law, if the judge was dismissed from his position, he is given the payment of severance in the amount of four monthly average wages at the experience of judicial work not less than three years.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 47, as amended by the Constitutional Law of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007); dated 07.11.2014 № 245-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 47, as amended by the Constitutional Law of the Republic of Kazakhstan of 11.12.2006 N 199 (shall be enforced on January 1, 2007); dated 07.11.2014 № 245-V (shall be enforced upon expiry of ten calendar days after the day its first official publication); dated 15.06.2017 № 75-VI (shall be enforced from the day of its first official publication); № 305-VIII of 11.06.2026 (shall be effected on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z930" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16532,51 +16664,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 55, as amended by the Constitutional Law of the Republic of Kazakhstan of 17.11.2008 N 80-IV (the order of implementation, see Article 2); dated 05.07.2024 No. 109-VIII (comes into force ten calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 55, as amended by the Constitutional Law of the Republic of Kazakhstan of 17.11.2008 N 80-IV (the order of implementation, see Article 2); dated 05.07.2024 № 109-VIII (comes into force ten calendar days after the day of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z950" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16751,52 +16883,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Organizational-legal, information-analytical, and logistical support for the activities of the Supreme Court of the Republic of Kazakhstan, local and other courts, provision of legal statistical documented information to the authorized body in the field of legal statistics and special records in accordance with the legislation of the Republic of Kazakhstan shall be carried out by the authorized body formed by the President of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="246"/>
     <w:bookmarkStart w:name="z986" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      2. The unified system of the authorized body is formed by the relevant authorized state body and territorial subdivisions of the authorized body in the regions, the capital, and cities of republican significance. </w:t>
+        <w:t>
+      2. The unified system of the authorised body shall be formed by the relevant authorised state body and the territorial units of the authorised body in the capital, the regions and cities of national importance.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="247"/>
     <w:bookmarkStart w:name="z987" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The competence of the authorized body shall be determined by the regulation approved by the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="248"/>
     <w:bookmarkStart w:name="z988" w:id="249"/>
     <w:p>
@@ -16811,52 +16943,52 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The head of the authorized body shall be appointed and dismissed by the President of the Republic of Kazakhstan on the proposal of the Chairman of the Supreme Court of the Republic of Kazakhstan in agreement with the Supreme Judicial Council.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
     <w:bookmarkStart w:name="z989" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      5. The structure and staffing table of the authorized body and its territorial subdivisions in the regions, the capital, and cities of republican significance shall be approved by the head of the authorized body in accordance with the procedure established by the legislation of the Republic of Kazakhstan within the staffing limit approved by the President of the Republic of Kazakhstan. </w:t>
+        <w:t>
+      5. The structure and staffing table of the authorised body and its regional branches in the capital, regions and cities of national importance shall be approved by the head of the authorised body pursuant to the procedure established by the legislation of the Republic of Kazakhstan, within the limits of the staffing quota approved by the President of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
     <w:bookmarkStart w:name="z990" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The activity of the authorized body shall be carried out in accordance with the legislation of the Republic of Kazakhstan in the field of civil service.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="251"/>
     <w:bookmarkStart w:name="z991" w:id="252"/>
     <w:p>
@@ -16881,51 +17013,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 56 is in the wording of the Constitutional Law of the Republic of Kazakhstan dated 30.12.2022 № 176-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated 19.04.2023 № 222-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 56 is in the wording of the Constitutional Law of the Republic of Kazakhstan dated 30.12.2022 № 176-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication); as amended by the Constitutional Law of the Republic of Kazakhstan dated 19.04.2023 № 222-VII (shall be enforced ten calendar days after the date of its first official publication); № 305-VIII of 11.06.2026 (shall be put into effect on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -16970,51 +17102,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The judiciary budget must fully ensure the exercise by the courts of their constitutional powers.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The judiciary expenses shall constitute at least six and a half percent of the total amount of expenses under the budget program 001 of all state bodies established by the republican budget over the previous financial year.</w:t>
+      Expenditure on the judicial system shall amount to at least nine and a half per cent of the total expenditure under budget programme 001 for all state bodies, as approved by the republican budget for the previous financial year.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z962" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In the event of a decrease in the total amount of expenditures under the budget program of all state bodies resulting from revision of the republican budget, adjustment of the republican budget or sequestration, the amount of judiciary expenses established by the republican budget for the corresponding planning period shall not be reduced.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="255"/>
     <w:bookmarkStart w:name="z963" w:id="256"/>
     <w:p>
       <w:pPr>
@@ -17085,70 +17217,70 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. The judiciary budget distribution by levels and expenditure areas shall be approved at an expanded plenary session of the Supreme Court in accordance with the regulations approved by it.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="257"/>
     <w:bookmarkStart w:name="z965" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. The budget application of the judiciary budget program administrator shall be included in the draft republican budget without any changes.</w:t>
+      6. The budget request from the administrator of the judicial system’s budget programme shall be included in the draft national budget without any amendments.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      For consideration by the Republican Budget Commission, in accordance with the procedure established by the budgetary legislation of the Republic of Kazakhstan, the authorized budget planning body shall prepare a conclusion for the judiciary budget program administrator on compliance with the budgetary legislation of the Republic of Kazakhstan and correctness of the calculations.</w:t>
+      In line with the procedure laid down in the budgetary legislation of the Republic of Kazakhstan, the authorised body for budgetary planning shall prepare an opinion on the budget request made by the budget programme administrator for the judicial system, to be presented to the Republican Budget Commission for consideration, regarding its consistency with the budgetary legislation of the Republic of Kazakhstan and the accuracy of the calculations.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z966" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. The procedure for application of the funds allocated from the republican budget for organizing the activities of the international council shall be determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="259"/>
     <w:bookmarkStart w:name="z967" w:id="260"/>
     <w:p>
       <w:pPr>
@@ -17172,51 +17304,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 57 as amended by the Constitutional Law of the Republic of Kazakhstan dated 20.12.2021 № 82-VII (effective from 01.01.2022).</w:t>
+        <w:t>      Footnote. Article 57 as amended by the Constitutional Law of the Republic of Kazakhstan dated 20.12.2021 № 82-VII (effective from 01.01.2022); № 305-VIII of 11.06.2026 (see Article 2 for the procedure for entry into force).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z968" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -17437,51 +17569,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. This Constitutional Law shall be enforced from the day of its official publication, except for item 2 of Article 11, Article 13, item 2 of Article 18, Article 19, Article 30 and part two of item 2 of Article 36, which shall be enforced according to adoption of the corresponding legislation, but not later of July 1, 2001.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="271"/>
     <w:bookmarkStart w:name="z979" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. The current chairmen and judges of the courts of the Republic, who were appointed or elected to their offices, shall retain their powers before this Constitutional Law is enforced.</w:t>
+      2. The current chairpersons and judges of the courts of the Republic of Kazakhstan, who have been appointed or elected to their offices prior to the entry into force of this Constitutional Law, shall retain their powers.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="272"/>
     <w:bookmarkStart w:name="z980" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The five-year term of powers of the courts' chairmen, who were elected or appointed to their offices, shall be calculated from the moment of their election or appointment before this Constitutional Law is enforced.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="273"/>
     <w:bookmarkStart w:name="z981" w:id="274"/>
     <w:p>
@@ -17517,80 +17649,80 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. For the judges, who have retired from January 1, 2019 to December 31, 2021 and have not reached the retirement age, established by the Law of the Republic of Kazakhstan “On Pension Provision in the Republic of Kazakhstan”, the amount of the lump sum, stipulated by paragraph 2 of Article 35 of this Constitutional Law, shall be determined from the amount of remuneration effective as of January 1, 2018.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="275"/>
     <w:bookmarkStart w:name="z983" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Paragraph 1-1 of Article 35 of this Constitutional Law shall apply to the persons, who have terminated the powers of a judge before its entry into force.</w:t>
+      6. The provisions of paragraph 1-1 of Article 35 of this Constitutional Law shall apply to persons whose term of office as a judge ceased prior to its entry into force, or to a judge whose term of office ceased following appointment to the post of judge of the Constitutional Court of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 59 as amended by the Constitutional Law of the Republic of Kazakhstan dated 21.02.2019 № 226-VI (the order of enforcement see Article 2).</w:t>
+        <w:t>      Footnote. Article 59 as amended by the Constitutional Law of the Republic of Kazakhstan dated 21.02.2019 № 226-VI (the order of enforcement see Article 2); № 305-VIII of 11.06.2026 (shall take force on 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>