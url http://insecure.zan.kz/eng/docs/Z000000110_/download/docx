--- v0 (2025-11-13)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="63c75d7" w14:textId="63c75d7">
+    <w:p w14:paraId="ad933c8" w14:textId="ad933c8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -689,50 +689,68 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Subjects of the housing construction savings system shall be saving banks, depositors of these banks and the state that provides the payment of state bonuses from the republican budget.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      For the purposes of this Law, housing construction savings banks shall also include second-tier banks that do not have the status of a housing construction savings bank but carry out the activities specified in subparagraphs 1) and 2) of paragraph 1 of Article 5 of this Law, on the basis of a banking license obtained in accordance with the banking legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       2. Housing construction savings shall be made and accumulated only in housing construction savings banks in national currency of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. A depositor is entitled to have several accounts to make housing construction savings in each housing construction savings bank, with the exception of depositors, accumulating funds for the overhaul of the common property of the condominium object, who open only one savings account in any of the second-tier banks. At that, the state bonus at the choice of the depositor is credited to only one account in one housing construction savings bank.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1041,51 +1059,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 3 is in the wording of the Law of the Republic of Kazakhstan dated 14.04.2005 № 43; as amended by the Law of the Republic of Kazakhstan dated 02.07.2007 №. 272 (the order of enforcement see Art. 2); dated 05.07.2012 № 27-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 12.12.2017 № 114-IV (shall be enforced from 01.01.2018); dated 26.12.2019 № 284-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall come into force from 01.01.2021); № 40-VIII of 16.11.2023 (shall be enacted on 01.01.2024); dated 10.01.2025 № 153-VIII (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 3 is in the wording of the Law of the Republic of Kazakhstan dated 14.04.2005 № 43; as amended by the Law of the Republic of Kazakhstan dated 02.07.2007 №. 272 (the order of enforcement see Art. 2); dated 05.07.2012 № 27-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 12.12.2017 № 114-IV (shall be enforced from 01.01.2018); dated 26.12.2019 № 284-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall come into force from 01.01.2021); № 40-VIII of 16.11.2023 (shall be enacted on 01.01.2024); dated 10.01.2025 № 153-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1471,129 +1489,153 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) cash transactions - receiving and cashing in the implementation of one of the banking operations, referred to in paragraph 1 and subparagraphs 2), 6) of paragraph 2 of this Article, including their change, exchange, counting, sorting, packing and storage;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) transfer operations - responding to the requests of individuals and legal entities on payments and money transfers;</w:t>
+      2) transfer operations — the execution of instructions from individuals and legal entities for payments and money transfers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      3) (is excluded – dated 2 July, 2007 № 272 (the order of enforcement see Art. 2);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...33 lines deleted...]
-      5) safe operations - storage of securities, issued in the form of documents, documents and valuables of clients, including leasing of safe boxes, cabinets and premises;</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      4) is excluded by the Law of the Republic of Kazakhstan dated 16.01.2026 № 259-VIII (shall come into force upon expiry of sixty calendar days after the date of its first official publication);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) safe deposit operations — services for the storage of securities issued in documentary form, documents, and valuables of clients, including the provision of safe deposit boxes, safes, and premises for rent;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) exchange operations with non-cash foreign currency;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) foreign currency exchange operations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1739,51 +1781,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 5 is in the wording of the Law of the Republic of Kazakhstan dated 14.04.2005 № 43; as amended by the Laws of the Republic of Kazakhstan dated 02.07.2007 № 272 (the order of enforcement see Art. 2); dated 05.07.2012 № 27-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 26.12.2019 № 284-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall come into force from 01.01.2021); № 177-VII of 30.12.2022 (shall enter into force ten calendar days after the date of its first official publication); № 40-VIII of 16.11.2023 (shall enter into force on 01.01.2024); dated 22.11.2024 № 138-VIII (shall be enforced six months after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 30.06.2025 № 205-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 15.07.2025 № 207-VIII (shall be enforced sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 5 is in the wording of the Law of the Republic of Kazakhstan dated 14.04.2005 № 43; as amended by the Laws of the Republic of Kazakhstan dated 02.07.2007 № 272 (the order of enforcement see Art. 2); dated 05.07.2012 № 27-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.07.2012 № 30-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 02.07.2018 № 168-VI (shall be enforced upon expiry of ten calendar days after its first official publication); dated 03.07.2019 № 262-VI (shall be enforced from 01.01.2020); dated 26.12.2019 № 284-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 02.01.2021 № 399-VI (shall come into force from 01.01.2021); № 177-VII of 30.12.2022 (shall enter into force ten calendar days after the date of its first official publication); № 40-VIII of 16.11.2023 (shall enter into force on 01.01.2024); dated 22.11.2024 № 138-VIII (shall be enforced six months after the date of its first official publication); dated 10.01.2025 № 153-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 30.06.2025 № 205-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 15.07.2025 № 207-VIII (shall be enforced sixty calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -2824,72 +2866,90 @@
       5. Money, needed to pay state bonuses, is provided annually in the republican budget for the relevant financial year.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. The rules for the calculation and payment of state premiums on deposits in housing construction savings shall be approved by the authorized body in housing relations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The provisions of this Article shall not apply to second-tier banks that do not have the status of a housing construction savings bank and carrying out the activities specified in subparagraphs 1) and 2) of paragraph 1 of Article 5 of this Law on the basis of a banking license obtained in accordance with the banking legislation of the Republic of Kazakhstan."</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 10 is in the wording of the Law of the Republic of Kazakhstan dated 14.04.2005 № 43; as amended by the Law of the Republic of Kazakhstan dated 05.07.2012 № 27-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2019 № 284-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 10 is in the wording of the Law of the Republic of Kazakhstan dated 14.04.2005 № 43; as amended by the Law of the Republic of Kazakhstan dated 05.07.2012 № 27-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 26.12.2019 № 284-VI (shall be enforced upon expiry of ten calendar days after the day of its first official publication); dated 19.04.2023 № 223-VII (shall be enforced ten calendar days after the date of its first official publication); dated 16.01.2026 № 259-VIII (shall come into force upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3701,55 +3761,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>