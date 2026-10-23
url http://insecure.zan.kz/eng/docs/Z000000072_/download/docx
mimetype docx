--- v0 (2025-11-13)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="918b80c" w14:textId="918b80c">
+    <w:p w14:paraId="578c313" w14:textId="578c313">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -635,51 +635,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article 2: Security authorities </w:t>
+        <w:t xml:space="preserve">Article 2. Security authorities </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z215" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Security of protected persons shall be ensured by: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -710,51 +710,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) the body implementing the security measures.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z216" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. The national security, internal affairs, military administration, anti-corruption service and economic investigation service shall be responsible for the implementation of security measures.</w:t>
+      2. The implementation of security measures shall be entrusted to the national security bodies, internal affairs bodies, military command bodies, and the economic investigation service.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Some security measures shall be implemented in cooperation with other authorized public authorities, local executive bodies and organisations.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -795,51 +795,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 2 as reworded by Law of the Republic of Kazakhstan № 188-VII of 03.01.2023 (shall be enacted sixty calendar days after the date of its first official publication).</w:t>
+        <w:t>      Footnote. Article 2 as reworded by Law of the Republic of Kazakhstan № 188-VII of 03.01.2023 (shall be enacted sixty calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 12.06.2026 № 311-VIII (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1499,177 +1499,176 @@
         <w:t xml:space="preserve">
       2) application of remedies, including providing for criminal liability for infringement of their lives, health and property; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z58" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) implementation of social protection measures providing for the implementation of this Law, established the right to financial compensation in the case of their death, the infliction of bodily harm or other injury, destruction, or damage to their property.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z59" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 6. Monitoring the observance of legality in the implementation of state protection measures</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z60" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The highest supervision over the observance of legality in the implementation of measures of state protection shall be vested in the Prosecutor General of the Republic of Kazakhstan and his subordinate prosecutors.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Footnote. Article 6 of the Law of the Republic of Kazakhstan of 11.07.2017 № 91-VI (shall be enforced upon the expiration of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...20 lines deleted...]
-      The highest supervision over the observance of legality in the implementation of measures of state protection shall be vested in the Prosecutor General of the Republic of Kazakhstan and his subordinate prosecutors.</w:t>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 7. Types of security measures</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z222" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. To ensure the personal and property security of protected persons during the investigation, preliminary enquiry or trial, the authority conducting the criminal proceedings may, having regard to the particular circumstances, impose the following security measures:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:p>
-[...87 lines deleted...]
-    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) officially warning a person who is under a threat of violence or other acts prohibited by criminal law that they may be criminally liable;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1842,70 +1841,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) prohibition of approaching under the procedure laid down in the Code of Criminal Procedure of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ensuring the personal security of the protected person.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="15"/>
+    <w:bookmarkStart w:name="z223" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Based on an order from the authority conducting the criminal proceedings to ensure the personal safety of the person being protected, the security authorities shall select and apply several or one of the following personal security measures at the same time:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) personal protection, protection of the home and other property;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2006,226 +2005,226 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) change of appearance.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Relocation, change of identity and change in appearance shall be exceptional security measures and shall be applied in cases where the safety of the protected person cannot be ensured by the use of other security measures.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z224" w:id="16"/>
+    <w:bookmarkStart w:name="z224" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. To ensure the implementation of the security measures envisaged in this Article, surveillance activities may be undertaken under the Law of the Republic of Kazakhstan “On Surveillance Activities”.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 7 as reworded by Law № 188-VII of 03.01.2023 (shall take effect upon expiration of sixty calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 8. Official warning to a person who is under a threat of violence or other acts prohibited by criminal law that he/she may be held criminally responsible</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Should there be sufficient evidence of a threat of violence or another act prohibited by criminal law against protected persons, excluding cases under Article 115 of the Criminal Code of the Republic of Kazakhstan, the authority in charge of criminal proceedings shall issue an official warning to the person who has threatened violence or other acts prohibited by criminal law that he/she may be held criminally liable. The warning issued by the authority in charge of the criminal proceedings shall be communicated to the person against receipt.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 8 as reworded by Law № 188-VII of 03.01.2023 (shall become effective sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 9. Access limitation to the information about protected person </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Access limitation to the information about protected person is a seizure of information about personal data from the case file and the keeping them separately from the main proceedings, as well as the use of this pseudonym.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:p>
-[...154 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 10. Imposition in respect of an accused person (suspect) of a preventive measure precluding the use (arranging for the use) of violence against participants in criminal proceedings or the commission (arranging for the commission) of other criminal acts</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2797,90 +2796,90 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 18. Resettlement to another residence, change of workplace (service) or study, assistance in employment</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="18"/>
+    <w:bookmarkStart w:name="z117" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       With the consent of the protected person or upon their application they can be transferred to another temporary or permanent work (service) or a place of study, resettled to another temporary or permanent residence. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z118" w:id="19"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z118" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       State bodies and state organizations within their jurisdiction are obliged to support the assistance in employment and place for study of protected persons. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2906,509 +2905,509 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 19. Replacement of documents</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="20"/>
+    <w:bookmarkStart w:name="z121" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       According to the application of protected persons or with their consent they can receive identity documents and other documents with the changed of their personal data. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z122" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      New personal data is selected for compulsory consultation with the protected person or themselves, for minors - with the consent of their parents or other legal representatives.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z122" w:id="21"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 20. Change in appearance</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z124" w:id="22"/>
+    <w:bookmarkStart w:name="z124" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       In exceptional cases where the security of the protected person cannot be achieved by other measures, at his request or with his consent, for a minor –with the written consent of parents or other legal representatives may change his appearance. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Footnote. Article 20, as amended by the Law of the Republic of Kazakhstan dated 07.04.2009 No 149 -IV.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z234" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Chapter 3. The grounds and procedure for application of security measures. Rights and obligations of the protected persons and bodies, ensuring security</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 21. Application and implementation of security measures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The security measures required by Article 7 hereof shall be implemented:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) under sub-paragraphs 1), 2), 3) and 7) of paragraph 1 - by the authorities in charge of the criminal case;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) under sub-paragraphs 4), 5) and 6) of paragraph 1 - by the courts;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) under sub-paragraphs 1), 2), 3) and 4) of part one of paragraph 2 - by the authorities in charge of security measures;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) under sub-paragraph 5) of part one of paragraph 2 - by bodies implementing security measures in cooperation with local executive authorities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) under sub-paragraph 6) of part one of paragraph 2 - by bodies engaged in security measures in cooperation with the competent public authorities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) under sub-paragraph 7) of part one of paragraph 2 - by bodies responsible for security measures in conjunction with the competent health authority and health-care organisations.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Security measures in relation to judges of military courts, prosecutors, servicemen of military police bodies, military investigative bodies, as well as members of their families and close relatives, may also be carried out by the command of the corresponding military unit or the head of the corresponding military institution.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Authorised public authorities, local executive bodies and organisations shall, within the limits of their competence, be obliged to render assistance to the authorities deciding on the application of security measures and implementing security measures in the implementation of the norms hereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When a criminal case is transferred for further investigation to another prosecuting authority, the authority that takes over the case shall implement security measures for the protected person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-      </w:r>
+        <w:t>      Footnote. Article 21 as reworded by Law № 188-VII of 03.01.2023 (shall enter into force sixty calendar days after the date of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 14.03.2023 № 206-VII (shall be enforced upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 21-1. Ensuring the safety of the military personnel of the Armed Forces, other troops and military formations, employees of special state and law enforcement bodies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Footnote. Article 20, as amended by the Law of the Republic of Kazakhstan dated 07.04.2009 No 149 -IV.</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> Chapter 3. The grounds and procedure for application of security measures. Rights and obligations of the protected persons and bodies, ensuring security</w:t>
+        <w:t>
+      Footnote. The heading of the Article as reworded by the Law of the Republic of Kazakhstan dated 18.03.2025 № 175-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The safety of servicemen of the Armed Forces, other troops and military formations, employees of special state and law enforcement bodies, who are persons under protection, shall be ensured through the application of security measures provided for in Article 7 of this Law, taking into account the peculiarities of military service in the Armed Forces, other troops and military formations, as well as service in special state and law enforcement bodies.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z238" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A protected person from among the military, special state and law enforcement agencies may also be subject to transfer (secondment), given the requirements of the legislation of the Republic of Kazakhstan regulating the activities of the relevant state agencies:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:p>
-[...310 lines deleted...]
-    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) a serviceman to another military unit of the armed forces, other troops or military formations of another public authority where military service is envisaged under the laws of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3437,670 +3436,670 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) an official of a special public authority to a new duty station within the authority where he/she is serving, or to another special public authority under the laws of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) a law enforcement official to a new place of duty within the authority where he/she is serving, or to another law enforcement body or military unit of the armed forces or other troops or military formations, under the laws the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z239" w:id="25"/>
+    <w:bookmarkStart w:name="z239" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. In the case of a transfer, a member of the armed forces, a staff member shall be appointed to an equal or higher position, ensuring that he/she is employed in his/her main or single occupation.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z240" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. A protected person shall be transferred (seconded) with his/her written consent.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z240" w:id="26"/>
-[...15 lines deleted...]
-      4. A protected person shall be transferred (seconded) with his/her written consent.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 21-2 as reworded by Law of the Republic of Kazakhstan № 188-VII of 03.01.2023 (shall come into effect upon expiration of sixty calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 18.03.2025 № 175-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 21-2. Ensuring the security of a protected person in detention or in a place where a sentence is being served</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The security of a protected person being held in custody or held in a place of detention or imprisonment shall be guaranteed through the application to that person of the security measures specified in sub-paragraphs 3) and 4) of part one of paragraph 2 of Article 7 hereof or other measures established in the Penal Enforcement Code of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      To ensure the security of the person referred to in part one of this Article, the following may also be applied:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) transfer of a protected person or a person threatened with violence or another act prohibited by criminal law against a protected person from one place of detention or serving a sentence to another place of detention or serving a sentence;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) separation of the protected person and the person threatening the protected person with violence or another act prohibited by criminal law.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 21-2 as reworded by Law of the Republic of Kazakhstan № 188-VII of 03.01.2023 (shall be enacted upon expiration of sixty calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Article 22. Grounds for application of security measures</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The authority in charge of criminal proceedings shall take security measures based on an oral (written) statement of the person subject to public protection or on its own initiative if there is sufficient evidence of a threat of violence or another act prohibited by criminal law against the protected person.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Article 22 as reworded by Law of the Republic of Kazakhstan № 188-VII of 03.01.2023 (shall be put into effect sixty calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 23. Procedures for the application of security measures </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z244" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Upon receipt from a person subject to state protection of an oral (written) statement threatening violence or another act prohibited by criminal law, or upon receipt of sufficient data demonstrating the reality of the threat, the authority in charge of criminal proceedings shall verify the statement or data received, and decide whether to apply security measures or to refuse to do so within twenty-four hours of its receipt under the laws of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The person subject to state protection shall immediately be notified of the decision and served with a copy of the decision.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      In urgent cases, the decision to apply security measures shall be taken immediately.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z245" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. A refusal to apply security measures or a decision to revoke security measures may be appealed to a court or the prosecutor's office. The complaint shall be considered without delay.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z246" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Should the application of security measures be refused or the judge or prosecutor decide to revoke the security measures, the complaint shall be reviewed immediately by a higher court or prosecutor.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z247" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. The authority responsible for security measures, upon receipt of the ruling on the personal security of the protected person, shall choose the necessary personal security measures prescribed herein, determine the time limits and methods of their application, and issue a ruling to that effect.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z248" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The authority in charge of implementing the security measures shall inform the authority deciding on the application of the security measures of the selected personal security measures, modifications, additions and results thereof.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z249" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. In applying the personal security measures referred to in paragraph 2 of Article 7 hereof, the authority responsible for security measures shall conclude with the protected person a written contract on the conditions of application of security measures, the mutual obligations and responsibilities of the parties in accordance with this Law, in accordance with the procedure determined by the authority responsible for security measures. Security measures taken must not prejudice the right to pensions, housing, employment and other rights of protected persons and others.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z250" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. The authority responsible for security measures shall ensure psychological support for the protected person, aimed at preventing breaches of internal stability, creating comfortable social and psychological conditions due to the application of security measures and minimising the socially harmful consequences of participation in criminal proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Notwithstanding the implementation of security measures, the authority in charge of criminal proceedings, other than the court, must, if there is reason to do so, undertake a pre-trial investigation into a threat of violence or another act prohibited by criminal law against a person involved in criminal proceedings.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z251" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Security measures for minors or persons who, because of their physical or mental condition, are unable to exercise their rights and interests themselves shall be applied with the involvement of their lawful representatives. Lawful representatives shall be entitled to the same rights as the natural persons they represent, within the limits laid down herein.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 21-2 as reworded by Law of the Republic of Kazakhstan № 188-VII of 03.01.2023 (shall come into effect upon expiration of sixty calendar days after its first official publication); as amended by the Law of the Republic of Kazakhstan dated 18.03.2025 № 175-VIII (shall be enforced upon expiry of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 23 as reworded by Law of the Republic of Kazakhstan № 188-VII of 03.01.2023 (shall come into force upon expiration of sixty calendar days after its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Article 21-2. Ensuring the security of a protected person in detention or in a place where a sentence is being served</w:t>
-[...420 lines deleted...]
-      8. Security measures for minors or persons who, because of their physical or mental condition, are unable to exercise their rights and interests themselves shall be applied with the involvement of their lawful representatives. Lawful representatives shall be entitled to the same rights as the natural persons they represent, within the limits laid down herein.</w:t>
+        <w:t>Article 24. Binding nature of decisions on the application of security measures</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z253" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. The decisions of the security authorities, adopted under their jurisdiction, shall be binding on the officials of the executive authorities, institutions and organisations with regard to which they are addressed.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:p>
-[...74 lines deleted...]
-      1. The decisions of the security authorities, adopted under their jurisdiction, shall be binding on the officials of the executive authorities, institutions and organisations with regard to which they are addressed.</w:t>
+    <w:bookmarkStart w:name="z254" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Officials and other employees of public authorities, organisations, the armed forces, other troops and military formations must render assistance to the authorities ensuring state protection in performing the tasks entrusted to them hereunder, and may not prevent said authorities and their representatives from performing activities within the scope of their competence.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z254" w:id="36"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4432,126 +4431,126 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 26-1. The rights and obligations of the bodies, ensuring the security</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z258" w:id="37"/>
+    <w:bookmarkStart w:name="z258" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Bodies taking decisions on the application of the security measures, have a right to: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) request from and obtain from public authorities and natural or legal persons, regardless of their organisational or legal status, information needed on reports or data concerning threats of violence or other acts prohibited by criminal law against persons subject to public defence; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) carry out legal proceedings or give necessary instructions to the bodies, carrying out security measures.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="38"/>
+    <w:bookmarkStart w:name="z259" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Bodies, implementing security measures, have a right to: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) choose the required personal security measures for the person being protected, determine how and when they are to be applied, and modify and supplement the personal security measures applied, if necessary;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4616,70 +4615,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) conduct special investigative activities according to the procedure provided for by the law;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) in the cases envisaged herein, revoke the personal security measures of protected persons.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z260" w:id="39"/>
+    <w:bookmarkStart w:name="z260" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. The bodies, ensuring security of the protected persons shall: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) react immediately on each case, became known to them, which requires application of security measures; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4767,150 +4766,150 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Article 27. Abolition of security measures</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z262" w:id="40"/>
+    <w:bookmarkStart w:name="z262" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Security measures shall be abolished if the threat of violence or another act prohibited by criminal law against the person being protected is removed, if the protected person refuses to enter into the contract mentioned in paragraph 6 of Article 23 hereof, or if the protected person fails to fulfil the terms of the contract or if further application of security measures is impossible due to other grounds considered objective by the authority deciding on the application of security measures.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z263" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Security measures shall be revoked by a reasoned ruling of the person in charge of the pre-trial investigation, the prosecutor, the court, an authorised official of the authority responsible for security measures, or a court sentence under the procedure laid down in the Code of Criminal Procedure of the Republic of Kazakhstan and this Law.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z263" w:id="41"/>
-[...15 lines deleted...]
-      2. Security measures shall be revoked by a reasoned ruling of the person in charge of the pre-trial investigation, the prosecutor, the court, an authorised official of the authority responsible for security measures, or a court sentence under the procedure laid down in the Code of Criminal Procedure of the Republic of Kazakhstan and this Law.</w:t>
+    <w:bookmarkStart w:name="z264" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. A written request by the persons under protection to have the security measures lifted or a request by the authority responsible for implementing the security measures to have them lifted shall be considered within a period of no more than three days. A ruling shall be issued concerning the decision, forwarded to the authority responsible for security measures on the day it is issued, and delivered to the person against whom the ruling is made.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z264" w:id="42"/>
-[...15 lines deleted...]
-      3. A written request by the persons under protection to have the security measures lifted or a request by the authority responsible for implementing the security measures to have them lifted shall be considered within a period of no more than three days. A ruling shall be issued concerning the decision, forwarded to the authority responsible for security measures on the day it is issued, and delivered to the person against whom the ruling is made.</w:t>
+    <w:bookmarkStart w:name="z265" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Once the authority in charge of the criminal proceedings terminates criminal proceedings or a ruling is handed down and the issue of the continuation of security measures is resolved, authorised officials of the security authorities may, in cases where grounds for revoking personal security measures subsequently arise, revoke personal security measures by decision and subsequently notify the public prosecutor. An application by the person under protection for cancellation of personal security measures to the security authorities shall be considered within three days from the date of receipt. A ruling shall be made on the outcome of its examination, a copy thereof shall be handed to the applicant, and the prosecutor shall be notified thereafter.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z265" w:id="43"/>
-[...15 lines deleted...]
-      4. Once the authority in charge of the criminal proceedings terminates criminal proceedings or a ruling is handed down and the issue of the continuation of security measures is resolved, authorised officials of the security authorities may, in cases where grounds for revoking personal security measures subsequently arise, revoke personal security measures by decision and subsequently notify the public prosecutor. An application by the person under protection for cancellation of personal security measures to the security authorities shall be considered within three days from the date of receipt. A ruling shall be made on the outcome of its examination, a copy thereof shall be handed to the applicant, and the prosecutor shall be notified thereafter.</w:t>
+    <w:bookmarkStart w:name="z266" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. A ruling to revoke security measures may be appealed against under the procedure stipulated in the Code of Criminal Procedure and in Article 23 hereof.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z266" w:id="44"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4962,125 +4961,125 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Officials of the bodies, ensuring security, guilty of non-acceptance or improper implementation of security measures concerning protected persons or officials of the executive bodies, institutions, which address were directed decisions of the bodies, providing security, in case of their non-implementation shall bring responsibility in accordance with the laws the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In the case of disclosure of information about conducting security measures by persons to whom the information was entrusted or became known in relation with their official duties, they are subject to criminal liability according to the law.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z268" w:id="45"/>
+    <w:bookmarkStart w:name="z268" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 4. Funding and endowment of state protection measures. Measures of social protection</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article 29. Financing, equipment and material support for state protection measures </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z270" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Funding, equipment and material support for the state protection measures envisaged hereunder shall be provided from budgetary resources as established by the heads of the public authorities responsible for security measures, in agreement with the central authorised body for budget execution.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:p>
-[...32 lines deleted...]
-      1. Funding, equipment and material support for the state protection measures envisaged hereunder shall be provided from budgetary resources as established by the heads of the public authorities responsible for security measures, in agreement with the central authorised body for budget execution.</w:t>
+    <w:bookmarkStart w:name="z271" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Expenses related to the application of security measures cannot be borne by the person being protected.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z271" w:id="47"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Allowances and reimbursement of expenses associated with a change of residence or employment, as well as a change in appearance, shall be paid from budgetary funds under the laws of the Republic of Kazakhstan by the authority providing security. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -5351,55 +5350,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5725,31 +5724,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>