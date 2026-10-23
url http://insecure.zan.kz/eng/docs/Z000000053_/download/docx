--- v0 (2025-11-17)
+++ v1 (2026-10-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="0ff4fe5" w14:textId="0ff4fe5">
+    <w:p w14:paraId="99c6659" w14:textId="99c6659">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -674,51 +674,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) the state system of ensuring the uniformity of measurements - a set of objects, state bodies, individuals and legal entities that carry out activities in the field of ensuring the uniformity of measurements;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) register of the state system for ensuring the uniformity of measurements - electronic database of objects, participants and documents in the field of ensuring the uniformity of measurements;</w:t>
+      9) the register of the state system for ensuring the uniformity of measurements shall refer to a digital database of facilities, participants and documents relating to the field of ensuring the uniformity of measurements;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-1) Reference method of measurement - a method of measurement used to obtain measurement results that can be used to assess the correctness of measured values of the value obtained using other methods of measuring the same kind of values, as well as for the calibration of measuring instruments or to determine the characteristics of reference materials;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1266,51 +1266,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 29.12.2006 № 209 (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 05.07.2008 № 62-IV (the order of enforcement see Article 2); dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced 01.01.2015); from 05.10.2018 № 184-VI (shall be enforced upon the expiration of six months after the date of its first official publication); dated 30.12.2020 № 397-VI (shall enter into force upon the expiry of six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 1 is in the wording of the Law of the Republic of Kazakhstan dated 29.12.2006 № 209 (the order of enforcement see Article 2); as amended by the Laws of the Republic of Kazakhstan dated 05.07.2008 № 62-IV (the order of enforcement see Article 2); dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 29.12.2014 № 269-V (shall be enforced 01.01.2015); from 05.10.2018 № 184-VI (shall be enforced upon the expiration of six months after the date of its first official publication); dated 30.12.2020 № 397-VI (shall enter into force upon the expiry of six months after the day of its first official publication); № 326-VIII of 24.06.2026 (shall come into effect upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -5154,51 +5154,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Legal entities, accredited on verification of measurement means, shall carry out electronic data record on verifiable measurement instruments and their transfer to the state scientific metrological center according to the procedure, determined by the authorized body, except of the cases, consisting of the state secrets and other legally protected secret.</w:t>
+      4. Legal entities accredited to verify measuring instruments must maintain a digital record of data concerning the measuring instruments being verified and transmit such data to the State Scientific Metrology Centre as prescribed by the authorised body, unless such information constitutes state secrets or other secrets protected by law.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Verification of measuring instruments is carried out by certified verifiers of accredited legal entities in accordance with the methodology of verification of measuring instruments. Attestation of the verifiers shall be carried out once every five years in accordance with the procedure determined by the authorized body.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5254,51 +5254,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 19 is in the wording of the Law of the Republic of Kazakhstan dated 09.06.2004 № 558; as amended by the Laws of the Republic of Kazakhstan dated 05.07.2008 № 62-IV (the order of enforcement see Article 2); dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.10.2018 № 184-VI (shall be enforced upon the expiration of six months after the day of its first official publication); dated 30.12.2020 № 397-VI (shall enter into force upon the expiry of six months after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 19 is in the wording of the Law of the Republic of Kazakhstan dated 09.06.2004 № 558; as amended by the Laws of the Republic of Kazakhstan dated 05.07.2008 № 62-IV (the order of enforcement see Article 2); dated 10.07.2012 № 31-V (shall be enforced upon expiry of ten calendar days after its first official publication); dated 05.10.2018 № 184-VI (shall be enforced upon the expiration of six months after the day of its first official publication); dated 30.12.2020 № 397-VI (shall enter into force upon the expiry of six months after the day of its first official publication); № 326-VIII of 24.06.2026 (shall become effective upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -6006,51 +6006,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) represented by subjects of state control and supervision, government bodies and other organizations;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) obtained from information systems;</w:t>
+      2) obtained from digital systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) received from the media and other open sources, requests from individuals and legal entities.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -6304,51 +6304,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Footnote. Article 24 in the wording of the Law of the RK dated 30.12.2020 № 397-VI (shall enter into force upon the expiry of six months after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication).</w:t>
+        <w:t>      Footnote. Article 24 in the wording of the Law of the RK dated 30.12.2020 № 397-VI (shall enter into force upon the expiry of six months after the day of its first official publication); as amended by the Law of the Republic of Kazakhstan dated 06.04.2024 № 71-VIII (shall come into effect upon the expiration of sixty calendar days after the day of its first official publication); № 326-VIII of 24.06.2026 (shall be enacted upon expiry of sixty calendar days after the date of its first official publication).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -7465,55 +7465,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>