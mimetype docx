--- v0 (2025-11-09)
+++ v1 (2026-10-24)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="401b5b5" w14:textId="401b5b5">
+    <w:p w14:paraId="d3758f2" w14:textId="d3758f2">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -131,51 +131,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Order of the Minister of Science and Higher Education of the Republic of Kazakhstan dated April 1, 2025 № 157. Registered with the Ministry of Justice of the Republic of Kazakhstan on April 2, 2025 № 35921</w:t>
+        <w:t>Order of the Minister of Science and Higher Education of the Republic of Kazakhstan dated April 1, 2025 № 157. Registered with the Ministry of Justice of the Republic of Kazakhstan on April 2, 2025 № 35921.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1468,51 +1468,93 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Collegial bodies shall act in the interests of students, faculty, and employees of OHPGE.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. The decision of the Collegial Body shall be advisory in nature.</w:t>
+      15. The decision of the Collegial Body shall be of a recommendatory nature, unless otherwise provided by the legislation of the Republic of Kazakhstan.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 15 – as amended by Order No. 491 of the Minister of Science and Higher Education of the Republic of Kazakhstan dated 21.10.2025 (shall come into effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -1894,31 +1936,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>