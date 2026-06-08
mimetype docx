--- v0 (2025-10-09)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2ef40ae" w14:textId="2ef40ae">
+    <w:p w14:paraId="44d109d" w14:textId="44d109d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,97 +105,135 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="888888"/>
         </w:rPr>
+        <w:t>Invalidated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
         <w:t>Unofficial translation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Regulatory Resolution of the Accounts Committee for Control over Execution of the Republican Budget dated September 1, 2021 № 10-НҚ. Registered in the Ministry of Justice of the Republic of Kazakhstan on September 2, 2021 № 24213.</w:t>
+        <w:t>Regulatory Resolution of the Accounts Committee for Control over Execution of the Republican Budget dated September 1, 2021 № 10-НҚ. Registered in the Ministry of Justice of the Republic of Kazakhstan on September 2, 2021 № 24213. Abrogated by the regulatory resolution of the Supreme Audit Chamber of the Republic of Kazakhstan dated 29.05.2025 № 5-NK (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Abrogated by the regulatory resolution of the Supreme Audit Chamber of the Republic of Kazakhstan dated 29.05.2025 № 5-NK (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       In accordance with paragraph 5 of Article 34 of the Budget Code of the Republic of Kazakhstan, the Supreme Audit Chamber of the Republic of Kazakhstan (hereinafter referred to as the Supreme Audit Chamber) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -718,63 +758,51 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dated September 1, 2021 № 10-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The Rules </w:t>
-[...11 lines deleted...]
-        <w:t>to determine the cost of research, consulting services and state assignments in the field of state audit and financial control</w:t>
+        <w:t xml:space="preserve"> The Rules to determine the cost of research, consulting services and state assignments in the field of state audit and financial control</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 1. General provisions</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
@@ -944,63 +972,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 2. </w:t>
-[...11 lines deleted...]
-        <w:t>Procedure to determine the cost of research, consulting services and state assignments in the field of state audit and financial control</w:t>
+        <w:t xml:space="preserve"> Chapter 2. Procedure to determine the cost of research, consulting services and state assignments in the field of state audit and financial control</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. When determining the cost of research, consulting services and state assignments (hereinafter referred to as the services), the contractor’s direct and indirect expenses are taken into account, confirmed by substantiating documents indicated in the calculation of the cost of services in accordance with the Appendix to these Rules. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
@@ -5743,55 +5759,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -6121,35 +6159,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>