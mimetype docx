--- v0 (2025-10-12)
+++ v1 (2026-06-08)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="abb10de" w14:textId="abb10de">
+    <w:p w14:paraId="2f73d6b" w14:textId="2f73d6b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,129 +105,167 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="888888"/>
         </w:rPr>
+        <w:t>Invalidated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
         <w:t>Unofficial translation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Order of the Minister of Finance of the Republic of Kazakhstan dated May 4, 2021 No. 425. Registered with the Ministry of Justice of the Republic of Kazakhstan on May 5, 2021 No. 22690</w:t>
-[...13 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t>Order of the Minister of Finance of the Republic of Kazakhstan dated May 4, 2021 № 425. Registered with the Ministry of Justice of the Republic of Kazakhstan on May 5, 2021 № 22690. Abrogated by the Order of the Minister of Finance of the Republic of Kazakhstan dated 28.10.2025 № 628 (effective from 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Abrogated by the Order of the Minister of Finance of the Republic of Kazakhstan dated 28.10.2025 № 628 (effective from 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       In accordance with paragraph 7 of Article 456 and paragraph 5 of Article 475 of the Code of the Republic of Kazakhstan "On taxes and other obligatory payments to the budget" (Tax Code), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>I HEREBY ORDER:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. To approve:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -258,51 +298,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) cases of confirmation by the state revenue bodies of the fact of payment of value added tax on imported goods or a reasoned refusal to confirm in accordance with Appendix 2 to this order. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. To recognize as invalid the order of the Minister of Finance of the Republic of Kazakhstan dated February 6, 2018 No. 134 “On approval of the Rules for confirmation by state revenue bodies of the fact of payment of value added tax on imported goods and excise duty on imported excisable goods from the territory of the member states of the Eurasian Economic Union” (registered in the Register of state registration of regulatory legal acts under No. 16428).</w:t>
+      2. To recognize as invalid the order of the Minister of Finance of the Republic of Kazakhstan dated February 6, 2018 № 134 “On approval of the Rules for confirmation by state revenue bodies of the fact of payment of value added tax on imported goods and excise duty on imported excisable goods from the territory of the member states of the Eurasian Economic Union” (registered in the Register of state registration of regulatory legal acts under № 16428).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. The state revenue committee of the Ministry of Finance of the Republic of Kazakhstan, in accordance with the procedure established by the legislation of the Republic of Kazakhstan, shall ensure:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
@@ -647,51 +687,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Finance Republic of Kazakhstan</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>dated May 4, 2021 No. 425</w:t>
+              <w:t>dated May 4, 2021 № 425</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rules for confirmation by state revenue bodies of the fact of payment of value added tax on imported goods and excise on imported excisable goods from the territory of the member states of the Eurasian Economic Union in an application for the import of goods and payment of indirect taxes by putting down an appropriate mark or a reasoned refusal to confirm</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
@@ -923,51 +963,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. A reasoned refusal to confirm the fact of payment of indirect taxes shall be made by the state revenue body within 10 (ten) working days from the date of receipt of the Application on paper and in electronic form by sending to the taxpayer (tax agent) a reasoned refusal to confirm the fact of payment of indirect taxes on paper in accordance with Appendix 2 to these Rules. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z26" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      A reasoned refusal to confirm indicates the identified inconsistencies (violations), as well as the obligation for the taxpayer to submit an Application with elimination of violations within 15 (fifteen) calendar days from the date of receipt of the reasoned refusal to confirm. </w:t>
+      A reasoned refusal to confirm indicates the identified inconsistencies (violations), as well as the obligation for the taxpayer to submit an application with elimination of violations within 15 (fifteen) calendar days from the date of receipt of the reasoned refusal to confirm. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z27" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       A reasoned refusal to confirm shall be issued in two copies, one copy of which remains in the state revenue body, the second copy of a reasoned refusal to confirm with three copies of the Application shall be handed to the taxpayer (tax agent) or his/her representative.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z28" w:id="25"/>
     <w:p>
@@ -5370,51 +5410,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5) filling out the Application not in accordance with the Rules for filling out and submitting tax reporting "Application for the import of goods and payment of indirect taxes (form 328.00)", approved by order of the First Deputy Prime Minister of the Republic of Kazakhstan - Minister of Finance of the Republic of Kazakhstan dated January 20, 2020 No. 39 “On approval of tax reporting forms and rules for their preparation” (registered in the Register of state registration of regulatory legal acts under No. 19897);</w:t>
+5) filling out the Application not in accordance with the Rules for filling out and submitting tax reporting "Application for the import of goods and payment of indirect taxes (form 328.00)", approved by order of the First Deputy Prime Minister of the Republic of Kazakhstan - Minister of Finance of the Republic of Kazakhstan dated January 20, 2020 № 39 “On approval of tax reporting forms and rules for their preparation” (registered in the Register of state registration of regulatory legal acts under № 19897);</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6119,51 +6159,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Name of the buyer ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z102" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Details of the application for the import of goods and payment of indirect taxes No. XXXXXXXXX dated XX.XX.XXXX</w:t>
+      Details of the application for the import of goods and payment of indirect taxes № XXXXXXXXX dated XX. XX. XXXX</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z103" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Taxable period: ______________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z104" w:id="71"/>
     <w:p>
@@ -6707,51 +6747,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Republic of Kazakhstan</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>dated May 4, 2021 No. 425</w:t>
+              <w:t>dated May 4, 2021 № 425</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z115" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Cases of confirmation by state revenue bodies of the fact of payment of value added tax on imported goods or a reasoned refusal to confirm</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
     <w:bookmarkStart w:name="z116" w:id="82"/>
     <w:p>
@@ -6847,51 +6887,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) non-compliance of the data specified in the Application submitted on paper with the data of the Application submitted in electronic form certified by the electronic digital signature of the taxpayer;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
     <w:bookmarkStart w:name="z121" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) inconsistencies in filling out the Application with the Rules for filling out and submitting tax reporting "Application for the import of goods and payment of indirect taxes (form 328.00)", approved by order of the First Deputy Prime Minister of the Republic of Kazakhstan - Minister of Finance of the Republic of Kazakhstan dated January 20, 2020 No. 39 "On approval of forms of tax reporting and rules for their preparation” (registered in the Register of state registration of regulatory legal acts under No. 19897);</w:t>
+      4) inconsistencies in filling out the Application with the Rules for filling out and submitting tax reporting "Application for the import of goods and payment of indirect taxes (form 328.00)", approved by order of the First Deputy Prime Minister of the Republic of Kazakhstan - Minister of Finance of the Republic of Kazakhstan dated January 20, 2020 № 39 "On approval of forms of tax reporting and rules for their preparation” (registered in the Register of state registration of regulatory legal acts under № 19897);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z122" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) underestimation of the amount of taxable imports and (or) amounts of indirect taxes on imported goods, in connection with which the amount of taxable imports is adjusted;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:bookmarkStart w:name="z123" w:id="89"/>
     <w:p>
@@ -6932,63 +6972,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7310,35 +7372,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>