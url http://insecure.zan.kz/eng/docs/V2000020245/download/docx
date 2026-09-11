--- v1 (2025-11-28)
+++ v2 (2026-09-11)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="45534f6" w14:textId="45534f6">
+    <w:p w14:paraId="0b59a03" w14:textId="0b59a03">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1040,121 +1040,163 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) the information system for the centralized collection and storage of electronic information resources in the sphere of housing relations and housing and communal services (hereinafter referred to as the IS for centralized collection) - a state information system that ensures the consolidation of electronic information resources from housing and communal services information technology facilities for the analysis of the housing stock and housing and communal services and the implementation of state regulation in the sphere of housing relations and housing and communal services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) subjects of informatization in the sphere of housing relations and housing and communal services (hereinafter referred to as Subjects of informatization of housing and communal services) - an authorized body, local executive bodies, subjects of natural monopolies, associations of property owners, simple partnerships managing an apartment building, management companies, subjects of service activities, owners of apartments, non-residential premises and other subjects in the sphere of housing relations and housing and communal services;</w:t>
+      4) Information entities in the field of housing relations and housing and communal services (hereinafter referred to as HCS information entities) means the authorized body, local executive bodies, natural monopoly entities, associations of property owners, condominium management entities, owners of apartments, non-residential premises, parking spaces, storage units, and other entities in the field of housing relations and housing and communal services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) authorized body - the central executive body that carries out management and intersectoral coordination in the sphere of housing relations and housing and communal services.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 2 as amended by Order № 379 of the Minister of Industry and Construction of the Republic of Kazakhstan dated September 22, 2025 (shall come into effect ten calendar days after its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 2. The procedure for the formation and processing of information in electronic form in housing and communal services information systems</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. For the purpose of generating and processing information in electronic form, housing and communal services IT facilities shall ensure automation of processes between housing and communal services IT subjects within the scope of their competence.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. The created and (or) developed housing and communal services information technology facilities ensure the maintenance of information, depending on the competence of the housing and communal services information technology entity and the functionality of the housing and communal services information technology facility:</w:t>
+      4. The HCS information objects being created and/or developed shall ensure the maintenance of information in accordance with the competence of the HCS information entity and the functionality of the HCS information object:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       in the field of housing relations and housing management:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1164,159 +1206,159 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) on the registration of multi-apartment residential buildings;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) information about an apartment building, filled in by an association of property owners or a simple partnership, or by a manager of an apartment building, or by a management company, or by one representative of the owners of apartments, non-residential premises, in the case of direct joint management in accordance with Appendix 1, 2 of the Rules for the management of a condominium facility and the maintenance of common property of a condominium facility approved by order of the Minister of National Economy of the Republic of Kazakhstan dated February 19, 2015 № 108 (registered in the State Register of Normative Legal Acts under № 10528);</w:t>
+      2) information about a multi-apartment residential building, completed by an association of property owners or entities managing a condominium property, or by one representative of the owners of apartments, non-residential premises, parking spaces, storage rooms in the case of direct joint management in accordance with Appendix 1, 2 of the Rules for the Management of a Condominium Property approved by Order of the Minister of National Economy of the Republic of Kazakhstan dated February 19, 2015 № 108 (registered in the State Register of Normative Legal Acts under № 10528);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) on the accounting of contributions from owners of apartments and non-residential premises for major repairs of a condominium property;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) on planned activities for the maintenance and repair of common property in apartment buildings;</w:t>
-[...71 lines deleted...]
-      8) under agreements concluded between entities involved in the information technology of housing and communal services;</w:t>
+      4) on planned activities for the management and repair of common property of apartment buildings;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) reports on the results of the activities of the association of property owners or the entity managing a condominium for the management of an apartment building;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) on meetings of owners of apartments, non-residential premises, parking spaces, storage rooms of an apartment building, as well as minutes of the results of the meeting and voting;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) on the submission, processing and fulfilment of requests for the management of multi-apartment residential buildings;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) on agreements concluded between information entities of housing and communal services;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       in the field of public utilities:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1362,213 +1404,357 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) on personal accounts of consumers of public utilities;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12) on the recording of common house and individual meters for public utilities;</w:t>
-[...35 lines deleted...]
-      14) on tariffing, accrual, and payment of utility costs;</w:t>
+      12) on the recording of building-level and individual utility metering devices for public utilities;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) on the meter readings;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) on tariffs, billing and payment of utility costs;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) on public utility networks: heat supply, water supply, sewerage, sewage treatment facilities, electricity supply, gas supply.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...100 lines deleted...]
-      Owners of apartments and non-residential premises shall not bear the costs of access to information, in subparagraphs 2) and 5) of paragraph 4 of these Rules, in the housing and communal services information technology facilities in the sphere of housing relations and housing services.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 4 – as amended by Order № 379 of the Minister of Industry and Construction of the Republic of Kazakhstan dated September 22, 2025 (shall come into effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. The formation, processing, including ensuring the updating, completeness and reliability of information in electronic form in the HCS information objects shall be carried out by the HCS information entities, in accordance with the legislation in the field of housing relations and housing and communal services, through a personal account.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The chairman of the property owners' association or the entity managing the condominium property shall present to the owners of apartments, non-residential premises, parking spaces, storage rooms, and the house council through information objects in the sphere of housing relations and housing and communal services and/or by posting in publicly accessible places:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      monthly report on the management of the condominium property – by the twentieth day of the month following the reporting period;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      annual report on the management of the condominium property – by April 1 of the year following the reporting year.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Monthly and annual reports shall be filled out in the information objects in the field of housing relations and housing and communal services in machine-readable form in accordance with the Rules for making decisions on the management of a condominium property, as well as standard forms of minutes of meetings of owners of apartments, non-residential premises, an apartment building and forms of monthly and annual reports on the management of a condominium property, approved by the Order of the Acting Minister of Industry and Infrastructure Development of the Republic of Kazakhstan dated March 30, 2020 № 163 (registered in the State Register of Normative Legal Acts under № 20283), and shall be subsequently transferred to the centralized collection information system through integration to ensure storage and access by local executive bodies, as well as at the request of the chairman of the association of property owners or entities managing the condominium property to the owners of apartments, non-residential premises, parking spaces, storage rooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Where an HCS information entity does not own and/or possess an HCS information object, the monthly reports shall be completed in the centralized collection information system through the personal account upon registration.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 5 – as amended by Order № 379 of the Minister of Industry and Construction of the Republic of Kazakhstan dated September 22, 2025 (shall come into effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Access to an HCS information object shall be provided by the HCS information entity that owns and/or possesses it in accordance with an access agreement concluded between that entity and another HCS information entity.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 6 – as amended by Order № 379 of the Minister of Industry and Construction of the Republic of Kazakhstan dated September 22, 2025 (shall come into effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. The formation, processing, including ensuring the updating, completeness and reliability of information by the subjects of housing and communal services information technology shall be carried out on an ongoing basis, in electronic form, including with the attachment of electronic documents or copies of documents in electronic form.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2026,51 +2212,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) identification of the fact that the subject of housing and communal services information technology submitted false information in the application to the centralized collection information system;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) in other cases provided for by the legislation of the Republic of Kazakhstan.</w:t>
+      7) in other cases, provided for by the legislation of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Subjects of information technology in the housing and communal services sector shall have access to the open part of the centralized collection information system and to the information posted in it without undergoing registration procedures.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2168,105 +2354,147 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. To ensure the reliability and safety of the functioning of housing and communal services information technology facilities, technical means used for storing, processing and transmitting information shall be are carried out in accordance with the legislation of the Republic of Kazakhstan in the areas of information technology, ensuring information security and protecting personal data, as well as the standards in force in the territory of the Republic of Kazakhstan.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Voting of the owner of an apartment or non-residential premises shall be carried out through information technology facilities in the sphere of housing relations and housing and communal services, a cellular subscriber device and using other methods not prohibited by the legislation of the Republic of Kazakhstan, with mandatory identification of the owner of the apartment or non-residential premises.</w:t>
-[...53 lines deleted...]
-      When generating an electronic document, the storage of meeting minutes shall be carried out in accordance with the Law of the Republic of Kazakhstan “On Electronic Documents and Electronic Digital Signatures”.</w:t>
+      27. Voting of the owner of an apartment, non-residential premises, parking spaces, storage rooms shall be carried out through information objects in the sphere of housing relations and housing and communal services, a cellular subscriber device and using other methods not prohibited by the legislation of the Republic of Kazakhstan, with mandatory identification of the owner of the apartment, non-residential premises, parking spaces, storage rooms.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      The results of electronic voting shall be recorded through information objects in the field of housing relations and housing and communal services.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When summing up the voting results, the votes of the owners of apartments, non-residential premises, parking spaces, and storage rooms shall be taken into account at a meeting held in person and through an information object in the sphere of housing relations and housing and public utilities, by means of a written survey and through an information object in the sphere of housing relations and housing and public utilities.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      When generating an electronic document, meeting minutes shall be stored in accordance with the Law of the Republic of Kazakhstan “On Electronic Documents and Electronic Digital Signatures”.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Paragraph 27 – as amended by Order № 379 of the Minister of Industry and Construction of the Republic of Kazakhstan dated September 22, 2025 (shall come into effect ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. The information technology facility in the sphere of housing relations and the housing stock shall provide access to an information resource to ensure verification of an electronic digital signature in an electronic document, including one printed on paper.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -4812,51 +5040,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Date&lt; date.month.year &gt;</w:t>
+Date&lt;date.month. year&gt;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6581,51 +6809,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Value from the directory "Type of water supply": </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">- centralized (network or pump ) </w:t>
+              <w:t xml:space="preserve">- centralized (network or pump) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>- decentralized (wells, boreholes)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7960,55 +8188,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>