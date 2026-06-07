--- v0 (2025-10-05)
+++ v1 (2026-06-07)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2db016f" w14:textId="2db016f">
+    <w:p w14:paraId="42ef703" w14:textId="42ef703">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,163 +105,211 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="888888"/>
         </w:rPr>
+        <w:t>Invalidated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
         <w:t>Unofficial translation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Order of the First Deputy Prime Minister of the Republic of Kazakhstan - Minister of Finance of the Republic of Kazakhstan dated March 16, 2020, No. 275. Registered with the Ministry of Justice of the Republic of Kazakhstan on March 31, 2020, No. 20215</w:t>
-[...24 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:t>Order of the First Deputy Prime Minister of the Republic of Kazakhstan - Minister of Finance of the Republic of Kazakhstan dated March 16, 2020, № 275. Registered with the Ministry of Justice of the Republic of Kazakhstan on March 31, 2020, № 20215. Abrogated by the Order of the Minister of Finance of the Republic of Kazakhstan dated 28.10.2025 № 631 (effective from 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Footnote. Abrogated by the Order of the Minister of Finance of the Republic of Kazakhstan dated 28.10.2025 № 631 (effective from 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>      Note of ILLI!</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      Effective from 01.01.2021.</w:t>
-      </w:r>
-[...12 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z1" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In accordance with paragraph 9 of Article 72 of the Code of the Republic of Kazakhstan dated December 25, 2017 "On taxes and other obligatory payments to the budget" (Tax Code) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
@@ -304,71 +354,71 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. To recognize as terminated:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) Order of the Acting Minister of Finance of the Republic of Kazakhstan dated July 22, 2016, No. 383 "On approval of the Rules for determining the income of an individual subject to taxation by an indirect method" (registered in the State Register of Normative Legal Acts under No. 14160, published on September 9, 2016, in the Legal Information System "Adilet");</w:t>
+      1) Order of the Acting Minister of Finance of the Republic of Kazakhstan dated July 22, 2016, № 383 "On approval of the Rules for determining the income of an individual subject to taxation by an indirect method" (registered in the State Register of Normative Legal Acts under № 14160, published on September 9, 2016, in the Legal Information System "Adilet");</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z5" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) paragraph 2 of the List of orders of the Ministry of Finance of the Republic of Kazakhstan, which are amended and supplemented, approved by Order of the Minister of Finance of the Republic of Kazakhstan dated March 31, 2017, No. 213 "On amendments and additions to some orders of the Ministry of Finance of the Republic of Kazakhstan" (registered in the State Register of Normative Legal Acts under No. 15096, published on June 13, 2017, in the Reference Control Bank of Normative Legal Acts of the Republic of Kazakhstan).</w:t>
+      2) paragraph 2 of the List of orders of the Ministry of Finance of the Republic of Kazakhstan, which are amended and supplemented, approved by Order of the Minister of Finance of the Republic of Kazakhstan dated March 31, 2017, № 213 "On amendments and additions to some orders of the Ministry of Finance of the Republic of Kazakhstan" (registered in the State Register of Normative Legal Acts under № 15096, published on June 13, 2017, in the Reference Control Bank of Normative Legal Acts of the Republic of Kazakhstan).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z6" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. State Revenue Committee of the Ministry of Finance of the Republic of Kazakhstan, in the manner prescribed by law, shall ensure:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:bookmarkStart w:name="z7" w:id="6"/>
     <w:p>
@@ -440,137 +490,156 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. This Order shall come into effect on January 1, 2021, and is subject to official publication.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7792"/>
-        <w:gridCol w:w="4208"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7792" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>First Deputy Prime Minister of the</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Republic of Kazakhstan-Minister of Finance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4208" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -720,51 +789,51 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of the Republic of Kazakhstan</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>dated March 16, 2020, No. 275</w:t>
+              <w:t>dated March 16, 2020, № 275</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Rules for determining the income of an individual subject to taxation by an indirect method</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z14" w:id="11"/>
     <w:p>
@@ -1461,63 +1530,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1839,35 +1930,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>