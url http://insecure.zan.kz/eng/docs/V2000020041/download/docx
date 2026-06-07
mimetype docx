--- v0 (2025-12-23)
+++ v1 (2026-06-07)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cd56e1a" w14:textId="cd56e1a">
+    <w:p w14:paraId="a48ebab" w14:textId="a48ebab">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,107 +105,135 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="888888"/>
         </w:rPr>
+        <w:t>Invalidated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
         <w:t>Unofficial translation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Order of the Minister of Trade and Integration of the Republic of Kazakhstan dated February 10, 2020 No. 18-НҚ. Registered with the Ministry of Justice of the Republic of Kazakhstan on February 17, 2020, No. 20041.</w:t>
+        <w:t>Order of the Minister of Trade and Integration of the Republic of Kazakhstan dated February 10, 2020 № 18-НҚ. Registered with the Ministry of Justice of the Republic of Kazakhstan on February 17, 2020, № 20041. Abrogated by the Order of the Minister of Trade and Integration of the Republic of Kazakhstan dated 15.10.2025 № 297-NK (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...1 lines deleted...]
-      </w:r>
+        <w:t>
+      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
-          <w:i/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Unofficial translation</w:t>
+        <w:t>
+      Footnote. Abrogated by the Order of the Minister of Trade and Integration of the Republic of Kazakhstan dated 15.10.2025 № 297-NK (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       In accordance with paragraph 5 of Article 33 of the Law of the Republic of Kazakhstan dated November 23, 2015 "On the Civil Service of the Republic of Kazakhstan" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -620,51 +650,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Methodology for evaluating the activities of administrative civil servants of the block  "B" of the Ministry of Trade and Integration of the Republic of Kazakhstan, its departments and their territorial divisions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. The methodology is in the wording of the order of the Deputy Prime Minister - Minister of Trade and Integration of the Republic of Kazakhstan dated 12.07.2023 No. 272-NK.</w:t>
+      Footnote. The methodology is in the wording of the order of the Deputy Prime Minister - Minister of Trade and Integration of the Republic of Kazakhstan dated 12.07.2023 № 272-NK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 1. General provisions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -930,51 +960,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      12) was valid until 31.08.2023 in accordance with the order of the Deputy Prime Minister - Minister of Trade and Integration of the Republic of Kazakhstan dated 12.07.2023 No. 272-NK.</w:t>
+        <w:t>      12) was valid until 31.08.2023 in accordance with the order of the Deputy Prime Minister - Minister of Trade and Integration of the Republic of Kazakhstan dated 12.07.2023 № 272-NK.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -1080,51 +1110,51 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Paragraph two of paragraph 5 was valid until 31.08.2023 in accordance with the order of the Deputy Prime Minister - Minister of Trade and Integration of the Republic of Kazakhstan dated 12.07.2023 No. 272-NK.</w:t>
+        <w:t>      Paragraph two of paragraph 5 was valid until 31.08.2023 in accordance with the order of the Deputy Prime Minister - Minister of Trade and Integration of the Republic of Kazakhstan dated 12.07.2023 № 272-NK.</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
@@ -3172,51 +3202,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 6. The procedure for evaluating the activities of administrative civil servants of the block  "B" for the period of work from July 1, 2021 to December 31, 2022, who are on social leave, a period of temporary disability</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Chapter 6 was valid until 31.08.2023 in accordance with the order of the Deputy Prime Minister - Minister of Trade and Integration of the Republic of Kazakhstan dated 12.07.2023 No. 272-NK.</w:t>
+      Footnote. Chapter 6 was valid until 31.08.2023 in accordance with the order of the Deputy Prime Minister - Minister of Trade and Integration of the Republic of Kazakhstan dated 12.07.2023 № 272-NK.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24314,51 +24344,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Individual work plan of the administrative civil servant of the block "B"  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Appendix 9 was valid until 31.08.2023 in accordance with the order of the Deputy Prime Minister - Minister of Trade and Integration of the Republic of Kazakhstan dated 12.07.2023 No. 272-NK.</w:t>
+      Footnote. Appendix 9 was valid until 31.08.2023 in accordance with the order of the Deputy Prime Minister - Minister of Trade and Integration of the Republic of Kazakhstan dated 12.07.2023 № 272-NK.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24535,51 +24565,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Assessment sheet for the KTI  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Appendix 10 was valid until 31.08.2023 in accordance with the order of the Deputy Prime Minister - Minister of Trade and Integration of the Republic of Kazakhstan dated 12.07.2023 No. 272-NK.</w:t>
+      Footnote. Appendix 10 was valid until 31.08.2023 in accordance with the order of the Deputy Prime Minister - Minister of Trade and Integration of the Republic of Kazakhstan dated 12.07.2023 № 272-NK.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -24756,99 +24786,121 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Minutes of the meeting of the Evaluation Commission</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. Appendix 11 was valid until 31.08.2023 in accordance with the order of the Deputy Prime Minister - Minister of Trade and Integration of the Republic of Kazakhstan dated 12.07.2023 No. 272-NK.</w:t>
+      Footnote. Appendix 11 was valid until 31.08.2023 in accordance with the order of the Deputy Prime Minister - Minister of Trade and Integration of the Republic of Kazakhstan dated 12.07.2023 № 272-NK.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25178,35 +25230,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>