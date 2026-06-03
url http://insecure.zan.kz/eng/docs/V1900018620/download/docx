--- v0 (2025-10-05)
+++ v1 (2026-06-03)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e43eda5" w14:textId="e43eda5">
+    <w:p w14:paraId="35f0e59" w14:textId="35f0e59">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,335 +105,362 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="888888"/>
         </w:rPr>
+        <w:t>Invalidated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
         <w:t>Unofficial translation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Order № 350 of the Minister of Internal Affairs of the Republic of Kazakhstan dated April 26, 2019. Registered in the Ministry of Justice of the Republic of Kazakhstan on May 3, 2019 № 18620</w:t>
+        <w:t>Order № 350 of the Minister of Internal Affairs of the Republic of Kazakhstan dated April 26, 2019. Registered in the Ministry of Justice of the Republic of Kazakhstan on May 3, 2019 № 18620. Abrogated by the Order of the Minister of Internal Affairs of the Republic of Kazakhstan dated 07.10.2025 № 752 (effective after ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z0" w:id="0"/>
+      <w:bookmarkStart w:name="z2" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...10 lines deleted...]
-        <w:t>Unofficial translation</w:t>
+        <w:t>
+      Footnote. Abrogated by the Order of the Minister of Internal Affairs of the Republic of Kazakhstan dated 07.10.2025 № 752 (effective after ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       In accordance with paragraph 2 of Article 69 of the Budget Code of the Republic of Kazakhstan dated December 4, 2008, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>I ORDER</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z3" w:id="2"/>
+    <w:bookmarkStart w:name="z3" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. To approve the attached natural standards for equipping the National Guard of the Republic of Kazakhstan with emergency-rescue tools, equipment, munitions and uniforms.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z4" w:id="3"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z4" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The High command of the National Guard of the Republic of Kazakhstan (R. F. Zhaksylykov) in the manner established by the legislation of the Republic of Kazakhstan shall ensure:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z5" w:id="4"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z5" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) state registration of this order in the Ministry of Justice of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z6" w:id="5"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) within ten calendar days from the date of state registration of this order, sending it in the Kazakh and Russian languages to the Republican state enterprise on the right of economic management "Republican center for legal information" for official publication and inclusion to the Standard control bank of regulatory legal acts of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z7" w:id="6"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) placement of this order on the Internet resource of the Ministry of Internal Affairs of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z8" w:id="7"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) within ten working days after the state registration of this order in the Ministry of Justice of the Republic of Kazakhstan, submission information on implementation of measures provided for in subparagraphs 1), 2) and 3) of this paragraph to the Legal department of the Ministry of Internal Affairs of the Republic of Kazakhstan. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z9" w:id="8"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Control over execution of this order shall be assigned to the Commander-in-Chief of the National Guard of the Republic of Kazakhstan, Lieutenant-General R. F.Zhaksylykov </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z10" w:id="9"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. This order shall be enforced upon expiry of ten calendar days after its first official publication.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="8"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7776"/>
-        <w:gridCol w:w="4224"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="3960"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7776" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -444,51 +473,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      Minister of Internal Affairs </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7776" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -501,51 +530,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>      of the Republic of Kazakhstan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7776" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -553,51 +582,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>       Police Major-General</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4224" w:type="dxa"/>
+            <w:tcW w:w="3960" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -812,326 +841,327 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of the Republic of Kazakhstan</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>dated April 26, 2019, № 350</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z12" w:id="10"/>
+    <w:bookmarkStart w:name="z12" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Natural standards for equipping the National Guard of the Republic of Kazakhstan</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">with emergency- rescue tools, equipment, munitions and uniforms </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="575"/>
-[...5 lines deleted...]
-        <w:gridCol w:w="2332"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Name of the natural standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Unit of measurement</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Norm in quantitative terms</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Period of operation (year)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Application area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -1170,6416 +1200,6484 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Chapter 1. Emergency-rescue tools</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Electric drill </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For punching holes (openings) in reinforced concrete, concrete structures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue department of the military units of civil defense (hereinafter-MUCD)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Individual fire extinguishing device "wearable"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To protect a soldier from fire</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one soldier, the military operational reserve (hereinafter-MOR)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Electric punch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For loosening and splitting reinforced concrete, concrete structures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Angle grinder</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For cutting, stripping of reinforced concrete, concrete, metal structures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 High pressure hydraulic pump for hydraulic tools</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For supplying hydraulic fluid to a hydraulic rescue tool</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Coil with hydraulic hose</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For connecting a hydraulic rescue tool to a hydraulic pump</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hydraulic jaw expander with nozzles nd chains</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For moving various objects, making passes in the rubble, expanding gaps in the joint of difficult to move objects, holding loads, deforming and tightening objects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hydraulic combined jaw cutter with nozzles and chains</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For combined works (pulling, expanding, cutting, etc.) of reinforced concrete and metal structures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Jaw cutter</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For cutting metal structures, fittings, pipes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hydraulic power cylinder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For lifting engineering structures, reinforced concrete slabs and cars, as well as for moving heavy objects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hydraulic jack support</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To ensure stable operation of the hydraulic jack</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 High and low pressure lifting pads</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For lifting heavy objects (cars, reinforced concrete, concrete structures)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Compressed air cylinder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For inflating lifting pads </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Chainsaw with a kit of chains</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For cutting wood structures, tree felling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Winch</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For lifting, moving heavy structures, objects</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Mini hydraulic cutter</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For emergency- rescue operations in rubble, cutting metal structures, cables, and fittings in hard-to-reach places</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Kit for sealing tanks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For sealing leaks in tanks with liquids, with poisonous technical liquids, chemical dangerous substances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Mechanical and hydraulic jacks (of different load capacities)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For lifting heavy objects (cars, reinforced concrete, concrete structures)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Welding machine</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For welding works (cutting)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Cutter for cables, rebar and electric cable </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For cutting cables, fittings and electrical cables in the rubble</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hydraulic supports</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For holding (supporting) engineering structures, reinforced concrete slabs and cars</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue platoon of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 22.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Motor pump with sleeves</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For pumping and supplying water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue troop of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 23.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Recoilless sledgehammer</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For dealing strong impacts when dismantling and installing structures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 A three-knee sliding ladder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For vertical lifting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -7618,5944 +7716,6024 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Chapter 2. Emergency-rescue equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 25.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Acoustic device for finding people in the rubble</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To search for victims in the rubble</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue platoon of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Thermal imager</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To search for victims in the rubble</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue platoon of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 27.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Sonar</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To search for people in the water</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue platoon of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Avalanche probe</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To search for victims in an avalanche</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue platoon of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Rescue pneumatic mat (trampoline)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To rescue people from the upper floors of buildings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue troop of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Filter self-rescuer</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For respiratory protection of military personnel (rescuers)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescuer of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 31.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Portable power supply unit with a capacity of 4-6 kilowatts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To provide power to emergency rescue tools in hard-to-reach places</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue troop of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Mobile power supply unit with a capacity of up to 20 kilowatts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To provide power to emergency rescue tools</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue battalion of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 33.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Portable fan heater, electric 4-6 kilowatts</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For fast room heating, drying of property</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue platoon of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 GPS Navigator (global positioning system)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 To search for and determine the location of the injured </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue troop of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 35.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Lighting kit (flashlight, stand, tripod, battery)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For lighting the place of emergency- rescue operations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue platoon of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Coil with 50 meters cable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For delivery of lighting devices to the places of emergency- rescue operations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue platoon of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 37.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Coil with 100 meters cable</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For delivery of lighting devices to the places of emergency- rescue operations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue platoon of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Headlamp</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For individual lighting of places where emergency-rescue operations are carried out by a military man (rescuer)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For the personnel of rescue units of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Electric megaphone</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To gain command of the speech upon organization of rescue operations over a large area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue platoon of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Satchel (backpack) fire extinguisher</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For extinguishing low-and medium-intensity forest and steppe fires with water and water solutions of chemicals (wetting agents)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue platoon</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Stretcher</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To evacuate victims from the emergency zone</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue platoon of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Saw</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For cutting small wooden structures, trees</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Axe</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For cutting small wooden structures, trees </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD, СГ спасательные группы (далее - СГ) ВОРез</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 The RT rescue teams (hereinafter - RT) MOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 44.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Shovel with a handle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To clear the places of emergency- rescue operations from construction debris</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD, RT MOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 45.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Bayonet shovel with a handle</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For tearing of a dense ground surface </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD and RT MOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 46.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Scrap ordinary 6.3 kg</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For splitting hard surfaces (including ice)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -13636,10808 +13814,10956 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Paragraph 1. Emergency-rescue munitions</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 47.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Climbing safety carabiner</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For quick connection of various elements of the safety chain</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 48.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Trigger devices </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For descent (abseiling) on the rope</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 49.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Device "block-clip"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For clamping the rope when lifting</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Device "block cam bend"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For clamping the rope when climbing or descending</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 51.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Device for descent of the rescuer with the injured "Wheelchair"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To control the descent of the rope</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 52.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Waist tool belt </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For fixing individual climbing equipment</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 53.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Individual safety system</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To ensure safe climbing operations</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 54.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Lanyard</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For belay of a military man (rescuer) during mountaineering works</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 55.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Waist bag</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For wearing small munitions </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 56.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Mountaineering backpack</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For carrying rescue munitions </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Rock hammer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For fixing rock hooks in rock</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 58.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Rock hooks (vertical, horizontal, channel, box, petal)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For organization belay and movement on the rocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 59.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Climbing rope ladder </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For descent, ascent in rocky terrain</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 60.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Embedded device, the stopper</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For organization belay and movement on the rocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 61.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Embedded sliding device</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For organization belay and movement on the rocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ice axe</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For moving on icy, snowy and scree slopes</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 63.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ice hooks (ice drills)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For organization belay on an icy slope</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 64.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 An avalanche cord</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For belay at avalanche </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Climbing device "Cats"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For moving on an icy, snowy surface</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 66.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Blocks</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Rope clamp of the type "Zhumar"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For lifting in the vertical railing</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 68.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Rope clamp of the type "Crawl"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For ascent on a rope</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 69.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Device for regulating the descent speed</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For descent on a rope</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 70.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 The transport block for a single rope</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For descent and ascent on a rope</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 71.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Transport block for double rope</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For descent and ascent on a rope</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue platoon of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 72.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Device for fixing single and double ropes</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For fixing the rope</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For one rescue department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 73.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Foot clip for lifting on a rope</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For ascent on a rope</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For a specialist (rescuer) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 74.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Main dynamic rope 2000 meters, static with a diameter of 10-11 mm</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For rescue works on high buildings and in mountainous areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 75.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Main dynamic rope 500 meters, static with a diameter of 10-11 mm</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For a search platoon of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 76.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Auxiliary rope 400 meters with a diameter of 6-8 millimeters</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For rescue works on high buildings and in mountainous areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 77.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Auxiliary rope 200 meters with a diameter of 6-8 millimeters</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For a search platoon of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 78.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Cable loops</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For organization belay and movement on the rocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 79.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Jumpery hooks of different modifications with a diameter of 8 millimeters</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For organization belay and movement on the rocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 80.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Jumpery hooks of different modifications with a diameter of 10 millimeters</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For organization belay and movement on the rocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 81.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Jumpery hooks of different modifications with a diameter of 12 millimeters</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For organization belay and movement on the rocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 82.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Roller kinks of different modifications</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For organization belay and movement on the rocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 83.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 The block-brake</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For descent and ascent on a rope</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 84.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Safety harness with carabiners</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For hanging climbing equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 85.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Storage plate (carabiner posting)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For hanging carabiners</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  For one rescue department of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 86.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Climbing helmet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To protect the head of a military man (rescuer) when working in mountainous areas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -24476,13336 +24802,13472 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Paragraph 2. Equipment for water and underwater operations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 87.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Diving breathing apparatus</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 88.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Dry type wetsuit</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 89.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Suit for working on ice</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 90.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Depth gauge</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 91.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Underwater compass</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 92.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Diving knife</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 93.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Paddles </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 94.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Individual diving computer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 95.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Full face diver's mask with breathing tube</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 96.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Rescue circle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 97.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Sealed trunk for equipment </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 98.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Waterman helmet</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 99.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Wet suit</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Diving weighted bots</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 101.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Cargo belt with loads</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 102.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Chest load</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 103.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Signal end</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 104.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Trigger end</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 105.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 The End of "Aleksandrov"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 метр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 106.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Life jacket</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 107.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Cylinder shoe</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 108.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Grid for a transportation cylinder</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 109.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Buoyancy compensator vest</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 110.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Diving underwear </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 111.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Full face diving mask</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 112.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Half face mask with tube</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 113.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ventilated diving equipment</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 114.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hydraulic compressor</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 115.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Set of hydraulic hoses</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 116.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Underwater hydraulic hammer drill</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 117.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Underwater hydraulic bump</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 118.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Underwater hydraulic wrench</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 119.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Underwater hydraulic chain saw </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 120.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Marking buoy</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 121.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Trident hook "Cat"</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 122.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Air compressor, portable for charging cylinders</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 123.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Signal flags</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 124.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Underwater communication</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For underwater works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 125.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Battery underwater flashlight </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 126.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Hook</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 127.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 The binoculars 15*56</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 128.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Compensator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 129.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Diving socks</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 130.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Diving gloves</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 131.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Outboard boat motor 30 horsepower units per set</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 132.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Underwater video camera of GoPro type</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 133.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Bag for equipment</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 per specialist (diver) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 134.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Anchor </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 135.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24V batteryt, 3.0 amp hour</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 For rescue works </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 on the diving department of the MUCD </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 136.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Life vest </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For rescue works</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -37844,1865 +38306,1881 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Chapter 4. Emergency and rescue equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 137.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Tarpaulin working gloves</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To protect hands when working with debris, parts of structures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For the personnel of the rescue units of the MUCD, RT MOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 138.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Protective helmet, reinforced (the face mask)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To protect the head of a soldier (rescuer) when working with rescue equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Per one specialist (lifeguard) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 139.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Cotton working gloves</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To protect hands when working with rescue tools</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For the personnel of the rescue units of the MUCD, RT MOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 140.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Mountain gloves reinforced for belay </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 To protect hands when working with ropes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Per one specialist (lifeguard) of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 141.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Waders (wade pants)</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 kit </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For rescue operations in a drowned area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For one rescue platoon of the MUCD</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 142.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Rubber boots</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pair</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For rescue operations in a flooded area</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For the personnel of the rescue units of the MUCD, RT MOR</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="575" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 143.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2141" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Safety glasses, hermetic for working with aggressive liquids and substances</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1531" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 pieces</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1368" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1116" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3237" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 For working with aggressive liquids and substances</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2332" w:type="dxa"/>
+            <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -39756,63 +40234,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -40134,35 +40634,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>