--- v0 (2025-10-03)
+++ v1 (2026-06-07)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="caa6b76" w14:textId="caa6b76">
+    <w:p w14:paraId="a642d3d" w14:textId="a642d3d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,97 +105,135 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="888888"/>
         </w:rPr>
+        <w:t>Invalidated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
         <w:t>Unofficial translation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Order of the Minister of Industry and Infrastructural Development of the Republic of Kazakhstan dated April 11, 2019 no. 211. Registered with the Ministry of Justice of the Republic of Kazakhstan dated April 16, 2019 no. 18532.</w:t>
+        <w:t>Order of the Minister of Industry and Infrastructural Development of the Republic of Kazakhstan dated April 11, 2019 № 211. Registered with the Ministry of Justice of the Republic of Kazakhstan dated April 16, 2019 № 18532. Abrogated by the Order of the Minister of Industry and Construction of the Republic of Kazakhstan dated 14.10.2025 № 434 (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Abrogated by the Order of the Minister of Industry and Construction of the Republic of Kazakhstan dated 14.10.2025 № 434 (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       In accordance with sub-clause 4) of article 15-1 of the Law of the Republic of Kazakhstan dated April 17, 2014 "On the road traffic" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -627,88 +667,88 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>of the Republic of Kazakhstan</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>dated April 11, 2019 no. 211</w:t>
+              <w:t>dated April 11, 2019 № 211</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rules and conditions  for issuing an opinion on granting authority to organizations or on refusal to grant authority to issue vehicle passports  (vehicle chassis passports) and passports of self-propelled vehicles and other types of equipment, including registration  of electronic passports of vehicles (vehicle chassis passports) and electronic passports of self-propelled vehicles  and other types of equipment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. The rules are as amended by the Order of the Minister of Industry and Infrastructure Development of the Republic of Kazakhstan dated 21.12.2022 No. 729 (shall be enforced ten calendar days after the date of its first official publication).</w:t>
+      Footnote. The rules are as amended by the Order of the Minister of Industry and Infrastructure Development of the Republic of Kazakhstan dated 21.12.2022 № 729 (shall be enforced ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 1. General provisions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -716,85 +756,85 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. These Rules and conditions for issuing an opinion on granting authority to organizations or on refusal to grant authority to issue vehicle passports (vehicle chassis passports) and passports of self-propelled vehicles and other types of equipment, including registration of electronic passports of vehicles (vehicle chassis passports) and electronic passports of self-propelled vehicles and other types of equipment are developed in accordance with subparagraph 4) of Article 15-1 of the Law of the Republic of Kazakhstan "On road traffic" and determine the procedure and conditions for issuing an opinion on granting authority to organizations or refusal to grant authority to issue vehicle passports (vehicle chassis passports) and passports of self-propelled vehicles and other types of equipment, including registration of electronic passports of vehicles (vehicle chassis passports) and electronic passports of self–propelled vehicles and other types of equipment (hereinafter - electronic passports). </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Information about authorized bodies (organizations) and organizations - manufacturers of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment are included in the national part of the unified register of authorized bodies (organizations) and organizations - manufacturers of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment that carry out registration of vehicle passports (vehicle chassis passports) and passports of self-propelled vehicles and other types of equipment, including registration of electronic passports of vehicles (vehicle chassis passports) and electronic passports of self-propelled vehicles and other types of equipment (hereafter – the national part of the Unified register) in accordance with the Decision of the Board of the Eurasian Economic Commission dated September 1, 2015 No. 112 "On approval of the Procedure for formation and maintenance of the Unified register of authorized bodies (organizations) of the member states of the Eurasian Economic Union and organizations - manufacturers of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment, carrying out registration of passports (electronic passports) of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment" (hereinafter – the Procedure for formation and maintenance of the unified register, approved by the EEC Decision No. 112).</w:t>
+      2. Information about authorized bodies (organizations) and organizations - manufacturers of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment are included in the national part of the unified register of authorized bodies (organizations) and organizations - manufacturers of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment that carry out registration of vehicle passports (vehicle chassis passports) and passports of self-propelled vehicles and other types of equipment, including registration of electronic passports of vehicles (vehicle chassis passports) and electronic passports of self-propelled vehicles and other types of equipment (hereafter – the national part of the Unified register) in accordance with the Decision of the Board of the Eurasian Economic Commission dated September 1, 2015 № 112 "On approval of the Procedure for formation and maintenance of the Unified register of authorized bodies (organizations) of the member states of the Eurasian Economic Union and organizations - manufacturers of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment, carrying out registration of passports (electronic passports) of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment" (hereinafter – the Procedure for formation and maintenance of the unified register, approved by the EEC Decision № 112).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. An organization is a legal entity whose official status is determined by state registration with the judicial authorities and registration.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Chapter 2.  Procedure for issuing an opinion on granting authority to organizations or on refusal to grant authority  to issue vehicle passports (vehicle chassis passports) and passports of self-propelled vehicles and other types of equipment,  including registration of electronic passports of vehicles (vehicle chassis passports) and electronic passports  of self-propelled vehicles and other types of equipment</w:t>
+        <w:t xml:space="preserve"> Chapter 2. Procedure for issuing an opinion on granting authority to organizations or on refusal to grant authority  to issue vehicle passports (vehicle chassis passports) and passports of self-propelled vehicles and other types of equipment, including registration of electronic passports of vehicles (vehicle chassis passports) and electronic passports  of self-propelled vehicles and other types of equipment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. In terms of vehicles in accordance with these Rules, organizations are granted the following powers:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -894,69 +934,69 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) for registration of vehicle passports, including electronic passports of vehicles, without a document confirming compliance with the requirements of TR CU 018/2011, for vehicles previously registered before the start date of the use of electronic passports by the body registering vehicles on the territory of a member state of the Union other than the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) for registration of vehicle passports, including electronic passports of vehicle, without a document confirming compliance with the requirements of TR CU 018/2011, for vehicles of categories L and M1 (in accordance with Appendix No. 1 to TR CU 018/2011), from the date of issue of which 30 years or more have passed, as well as categories M2, M3 and N (in accordance with Appendix No. 1 to TR CU 018/2011), not intended for commercial transportation of passengers and cargo, from the date of issue of which 50 years or more have passed, with the original engine, body and frame (if available), preserved or restored to their original condition; </w:t>
-[...17 lines deleted...]
-      8) for registration of vehicle passports, including electronic passports of vehicles, in accordance with subparagraph c) of paragraph 20 of the Procedure for functioning of electronic vehicle passport systems (electronic vehicle chassis passports) and electronic passports of self-propelled vehicles and other types of equipment, approved by the Decision of the Board of the Eurasian Economic Commission dated September 22, 2015 No. 122 (hereafter – the Procedure approved by the EEC Decision No. 122), without a document confirming compliance with the requirements of TR CU 018/2011, for vehicles imported into the territory of the Union and belonging to:</w:t>
+      7) for registration of vehicle passports, including electronic passports of vehicle, without a document confirming compliance with the requirements of TR CU 018/2011, for vehicles of categories L and M1 (in accordance with Appendix № 1 to TR CU 018/2011), from the date of issue of which 30 years or more have passed, as well as categories M2, M3 and N (in accordance with Appendix № 1 to TR CU 018/2011), not intended for commercial transportation of passengers and cargo, from the date of issue of which 50 years or more have passed, with the original engine, body and frame (if available), preserved or restored to their original condition; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) for registration of vehicle passports, including electronic passports of vehicles, in accordance with subparagraph c) of paragraph 20 of the Procedure for functioning of electronic vehicle passport systems (electronic vehicle chassis passports) and electronic passports of self-propelled vehicles and other types of equipment, approved by the Decision of the Board of the Eurasian Economic Commission dated September 22, 2015 № 122 (hereafter – the Procedure approved by the EEC Decision № 122), without a document confirming compliance with the requirements of TR CU 018/2011, for vehicles imported into the territory of the Union and belonging to:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       individuals who are participants in national state programs to assist the voluntary resettlement of persons living abroad, or recognized as refugees in accordance with Article 11 of the Law of the Republic of Kazakhstan "On refugees", as well as their family members;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1128,51 +1168,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) for registration of passports of self-propelled vehicles and other types of equipment, including electronic passports of self-propelled vehicles and other types of equipment for self-propelled vehicles and other types of equipment imported into the territory of the Republic of Kazakhstan from other member states of the Union for which passports of self-propelled vehicles and other types of equipment, including electronic passports of self-propelled vehicles and other types of equipment, were not previously issued;  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) for registration of passports of self-propelled vehicles and other types of equipment, including electronic passports of self-propelled vehicles and other types of equipment for self-propelled vehicles and other types of equipment imported into the territory of the Union from a state that is not a member of the Union, for which documents on assessment of compliance with the requirements of the technical regulations of the Customs Union "On the safety of machines and equipment" (TR CU 010/2011) (hereafter – TR CU 010/2011), adopted by the Decision of the Customs Union Commission dated October 18, 2011 No. 823, or the technical regulations of the Customs Union "On the safety of agricultural and forestry tractors and trailers to them" (TR CU 031/2012) (hereinafter - TR CU 031/2012), adopted by the Decision of the Council of the Eurasian Economic Commission dated July 20, 2012 No. 60, or approval of the type of vehicle (chassis), or the safety certificate of the vehicle structure in accordance with the requirements of TR CU 018/2011 (in respect of vehicles with a maximum design speed of 25 km/h or more, but less than or equal to 50 km/h);</w:t>
+      3) for registration of passports of self-propelled vehicles and other types of equipment, including electronic passports of self-propelled vehicles and other types of equipment for self-propelled vehicles and other types of equipment imported into the territory of the Union from a state that is not a member of the Union, for which documents on assessment of compliance with the requirements of the technical regulations of the Customs Union "On the safety of machines and equipment" (TR CU 010/2011) (hereafter – TR CU 010/2011), adopted by the Decision of the Customs Union Commission dated October 18, 2011 № 823, or the technical regulations of the Customs Union "On the safety of agricultural and forestry tractors and trailers to them" (TR CU 031/2012) (hereinafter - TR CU 031/2012), adopted by the Decision of the Council of the Eurasian Economic Commission dated July 20, 2012 № 60, or approval of the type of vehicle (chassis), or the safety certificate of the vehicle structure in accordance with the requirements of TR CU 018/2011 (in respect of vehicles with a maximum design speed of 25 km/h or more, but less than or equal to 50 km/h);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) for registration of passports of self-propelled vehicles and other types of equipment, including electronic passports of self-propelled vehicles and other types of equipment for self-propelled vehicles and other types of equipment registered by the body that registers self-propelled vehicles and other types of equipment on the territory of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1434,105 +1474,105 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       for the powers provided for in sub-paragraphs 1), 2), 3), 4), 5), 6), 7), 8), 10) of paragraph 4, sub-paragraphs 1), 2) of paragraph 5 of these Rules:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      to carry out the identification necessary to comply with the specifics provided for in subparagraph (e) of paragraph 20 of the Procedure approved by the EEC Decision No. 122, and in case of detection of signs of concealment, forgery, modification, destruction of the identification marking applied to the vehicle (chassis) by the organization - manufacturer, or the revelation of non-compliance of the vehicle (chassis) with the information provided, do not issue a vehicle passport (vehicle chassis passport), including an electronic passport of vehicle (electronic vehicle chassis passport) and inform the competent authorities of the Republic of Kazakhstan no later than 5 (five) working days (in order to comply with the specifics provided for in subparagraph (f) of paragraph 20 of the Procedure approved by the EEC Decision No. 122);  </w:t>
+      to carry out the identification necessary to comply with the specifics provided for in subparagraph (e) of paragraph 20 of the Procedure approved by the EEC Decision № 122, and in case of detection of signs of concealment, forgery, modification, destruction of the identification marking applied to the vehicle (chassis) by the organization - manufacturer, or the revelation of non-compliance of the vehicle (chassis) with the information provided, do not issue a vehicle passport (vehicle chassis passport), including an electronic passport of vehicle (electronic vehicle chassis passport) and inform the competent authorities of the Republic of Kazakhstan no later than 5 (five) working days (in order to comply with the specifics provided for in subparagraph (f) of paragraph 20 of the Procedure approved by the EEC Decision № 122);  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       for the powers provided for in sub-paragraphs 4), 5), 6), 7), 8) of paragraph 4 of these Rules: </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      to take photographs of the vehicle, including its identification marking, necessary to comply with the specifics provided for in subparagraph g) of paragraph 20 of the Procedure approved by the EEC Decision No. 122;</w:t>
-[...17 lines deleted...]
-      7) a certificate certified by the head (or his representative by proxy) confirming the obligation of the organization when issuing passports of self-propelled vehicles and other types of equipment, including registration of electronic passports of self-propelled vehicles and other types of equipment, in accordance with the powers provided for in the subparagraphs 1), 2), 3), 4), 5), 6), 7), 8), 9) of paragraph 6 of these Rules, to identify and photograph self-propelled vehicles and other types of equipment, including their identification markings, necessary to comply with the features, provided for by subparagraph (e) of paragraph 21 of the Procedure approved by the EEC Decision No. 122, and in case of detection of signs of concealment, forgery, modification, destruction of the identification marking applied to the vehicle by the organization - manufacturer, or the detection of non-compliance of the vehicle with the information provided, do not issue a passport of self-propelled vehicle and other types of equipment, including an electronic passport of self-propelled vehicle and other types of equipment, and inform the competent authorities of the Republic of Kazakhstan no later than 5 (five) working days (in order to comply with the specifics provided for in subparagraph d) of paragraph 21 of the Procedure approved by the EEC Decision No. 122);</w:t>
+      to take photographs of the vehicle, including its identification marking, necessary to comply with the specifics provided for in subparagraph g) of paragraph 20 of the Procedure approved by the EEC Decision № 122;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) a certificate certified by the head (or his representative by proxy) confirming the obligation of the organization when issuing passports of self-propelled vehicles and other types of equipment, including registration of electronic passports of self-propelled vehicles and other types of equipment, in accordance with the powers provided for in the subparagraphs 1), 2), 3), 4), 5), 6), 7), 8), 9) of paragraph 6 of these Rules, to identify and photograph self-propelled vehicles and other types of equipment, including their identification markings, necessary to comply with the features, provided for by subparagraph (e) of paragraph 21 of the Procedure approved by the EEC Decision № 122, and in case of detection of signs of concealment, forgery, modification, destruction of the identification marking applied to the vehicle by the organization - manufacturer, or the detection of non-compliance of the vehicle with the information provided, do not issue a passport of self-propelled vehicle and other types of equipment, including an electronic passport of self-propelled vehicle and other types of equipment, and inform the competent authorities of the Republic of Kazakhstan no later than 5 (five) working days (in order to comply with the specifics provided for in subparagraph d) of paragraph 21 of the Procedure approved by the EEC Decision № 122);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) copies of documents certified by the signature of the head (or his representative by proxy) confirming compliance with the conditions for granting organizations the authority to issue electronic passports of vehicles, electronic passports of chassis of vehicles, electronic passports of self-propelled vehicles and other types of equipment specified in Appendix 2 to these Rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1758,51 +1798,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) petitions of the national operator (national administrator) of electronic passport systems in case of non-fulfillment by the organization of the terms of the contract with the national operator (national administrator) of electronic passport systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) violations by the organization of the requirements of the Procedure approved by the EEC Decision No. 122, the Procedure for formation and maintenance of the Unified register approved by the EEC Decision No. 112, the Rules for maintaining electronic passports of vehicles (vehicle chassis passports) and electronic passports of self-propelled vehicles and other types of equipment approved by the Resolution of the Government of the Republic of Kazakhstan dated July 3, 2019 No. 471 and these Rules;</w:t>
+      2) violations by the organization of the requirements of the Procedure approved by the EEC Decision № 122, the Procedure for formation and maintenance of the Unified register approved by the EEC Decision № 112, the Rules for maintaining electronic passports of vehicles (vehicle chassis passports) and electronic passports of self-propelled vehicles and other types of equipment approved by the Resolution of the Government of the Republic of Kazakhstan dated July 3, 2019 № 471 and these Rules;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) receipt of an application from the organization for termination of powers;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1830,51 +1870,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Based on the results of the consideration of the cases referred to in paragraph 10 of these Rules, the Committee shall, no later than 5 (five) working days, send to the organization a letter on termination of powers indicating the reasons that served as the basis for termination of such powers and exclusion from the national part of the Unified register. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. Updating of the national part of the Unified register in terms of information about the organization and (or) the powers granted to the organization provided for in subparagraph (a) of paragraph 5 of the Procedure for formation and maintenance of the Unified register approved by the EEC Decision No. 112 is carried out by the Committee on the basis of information provided by the organization, including information on changing the details (including bank details), on the change of the head, change of address, termination (suspension) of agreements and (or) certificates of accreditation of the certification body, testing laboratory (center), provided by the conditions for granting organizations the authority to issue electronic passports of vehicles, electronic passports of chassis of vehicles, electronic passports of self-propelled vehicles and other types of equipment specified in Appendix 2 to these Rules.</w:t>
+      12. Updating of the national part of the Unified register in terms of information about the organization and (or) the powers granted to the organization provided for in subparagraph (a) of paragraph 5 of the Procedure for formation and maintenance of the Unified register approved by the EEC Decision № 112 is carried out by the Committee on the basis of information provided by the organization, including information on changing the details (including bank details), on the change of the head, change of address, termination (suspension) of agreements and (or) certificates of accreditation of the certification body, testing laboratory (center), provided by the conditions for granting organizations the authority to issue electronic passports of vehicles, electronic passports of chassis of vehicles, electronic passports of self-propelled vehicles and other types of equipment specified in Appendix 2 to these Rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. The inclusion of information about the organization - manufacturer of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment in the national part of the Unified register is carried out by the Committee on the basis of the following documents submitted by the organization - manufacturer (on electronic media in pdf format):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2136,51 +2176,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) petitions of the national operator (national administrator) of electronic passport systems in case of non-fulfillment by the organization - manufacturer of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment of the terms of the contract with the national operator (national administrator) of electronic passport systems;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) violations by the organization - manufacturer of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment of the requirements of the Procedure approved by the EEC Decision No. 122, the Procedure for forming and maintaining a unified register approved by the EEC Decision No. 112, the Rules for maintaining electronic passports of vehicles (passports of chassis of vehicles) and electronic passports of self-propelled vehicles and other types of equipment approved by the resolution of the Government of the Republic of Kazakhstan dated July 3, 2019 No. 471 and these Rules;</w:t>
+      2) violations by the organization - manufacturer of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment of the requirements of the Procedure approved by the EEC Decision № 122, the Procedure for forming and maintaining a unified register approved by the EEC Decision № 112, the Rules for maintaining electronic passports of vehicles (passports of chassis of vehicles) and electronic passports of self-propelled vehicles and other types of equipment approved by the resolution of the Government of the Republic of Kazakhstan dated July 3, 2019 № 471 and these Rules;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) receipt of an application from the organization - manufacturer of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment for exclusion from the national part of the Unified register;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2208,51 +2248,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Based on the results of the consideration of the cases referred to in paragraph 15 of these Rules, the Committee, no later than 5 (five) working days, sends a letter to the organization - manufacturer of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment, indicating the reasons that served as the basis for exclusion from the national part of the Unified register. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      17. Updating of the national part of the Unified register in terms of information about the organization - manufacturer of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment provided for in sub-paragraphs b), c) of paragraph 5 of the Procedure for formation and maintenance of the Unified register approved by the EEC Decision No. 112 is carried out by the Committee on the basis of information provided by the organization - manufacturer of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment.</w:t>
+      17. Updating of the national part of the Unified register in terms of information about the organization - manufacturer of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment provided for in sub-paragraphs b), c) of paragraph 5 of the Procedure for formation and maintenance of the Unified register approved by the EEC Decision № 112 is carried out by the Committee on the basis of information provided by the organization - manufacturer of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Chapter 3. Conditions for issuing an opinion on granting authority to organizations or on refusal  to grant authority to issue vehicle passports (vehicle chassis passports) and passports of self-propelled vehicles  and other types of equipment, including registration of electronic passports of vehicles (vehicle chassis passports)  and electronic passports of self-propelled vehicles and other types of equipment</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2332,87 +2372,87 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) the organization, when granting authority:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      provided by sub-paragraphs 1), 2), 3), 4), 5), 6), 7), 8), 10) of paragraph 4, sub-paragraphs 1), 2) of paragraph 5 of these Rules performs the identification necessary to comply with the specifics provided for in subparagraph e) of paragraph 20 of the Procedure approved by the EEC Decision No. 122, and in case of detection of signs of concealment, forgery, modification, destruction of the identification marking applied to the vehicle (chassis) by the organization - manufacturer, or the identification of inconsistency of the vehicle (chassis) with the information provided, does not issue a vehicle passport (vehicle chassis passport), including an electronic vehicle passport (electronic vehicle chassis passport) and informs the competent authorities of the Republic of Kazakhstan (in order to comply with the specifics provided for in subparagraph e) of paragraph 20 of the Procedure, approved by the EEC Decision No. 122);</w:t>
-[...35 lines deleted...]
-      5) the organization to which the powers provided by subparagraphs 1), 2), 3), 4), 5), 6), 7), 8), 9) of paragraph 6 of these Rules are granted, performs identification and photographing of self-propelled vehicles and other types of equipment, including their identification markings, necessary to comply with the specifics provided for in subparagraph (e) of paragraph 21 of the Procedure approved by the EEC Decision No. 122, and in case of detection of signs of concealment, forgery, modification, destruction of the identification marking applied to the vehicle by the organization -manufacturer, or identification of non-compliance of the vehicle with the information provided, does not issue a passport of self-propelled vehicles and other types of equipment, including an electronic passport of self-propelled vehicles and other types of equipment and informs the competent authorities of the Republic of Kazakhstan (in order to comply with the specifics provided for in subparagraph d) of paragraph 21 of the Procedure approved by EEC Decision No. 122);</w:t>
+      provided by sub-paragraphs 1), 2), 3), 4), 5), 6), 7), 8), 10) of paragraph 4, sub-paragraphs 1), 2) of paragraph 5 of these Rules performs the identification necessary to comply with the specifics provided for in subparagraph e) of paragraph 20 of the Procedure approved by the EEC Decision № 122, and in case of detection of signs of concealment, forgery, modification, destruction of the identification marking applied to the vehicle (chassis) by the organization - manufacturer, or the identification of inconsistency of the vehicle (chassis) with the information provided, does not issue a vehicle passport (vehicle chassis passport), including an electronic vehicle passport (electronic vehicle chassis passport) and informs the competent authorities of the Republic of Kazakhstan (in order to comply with the specifics provided for in subparagraph e) of paragraph 20 of the Procedure, approved by the EEC Decision № 122);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      provided by sub-paragraphs 4), 5), 6), 7), 8) of paragraph 4 of these Rules takes photographs of the vehicle, including its identification marking, necessary to comply with the specifics provided for in subparagraph g) of paragraph 20 of the Procedure approved by the EEC Decision № 122;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) the organization to which the powers provided by subparagraphs 1), 2), 3), 4), 5), 6), 7), 8), 9) of paragraph 6 of these Rules are granted, performs identification and photographing of self-propelled vehicles and other types of equipment, including their identification markings, necessary to comply with the specifics provided for in subparagraph (e) of paragraph 21 of the Procedure approved by the EEC Decision № 122, and in case of detection of signs of concealment, forgery, modification, destruction of the identification marking applied to the vehicle by the organization -manufacturer, or identification of non-compliance of the vehicle with the information provided, does not issue a passport of self-propelled vehicles and other types of equipment, including an electronic passport of self-propelled vehicles and other types of equipment and informs the competent authorities of the Republic of Kazakhstan (in order to comply with the specifics provided for in subparagraph d) of paragraph 21 of the Procedure approved by EEC Decision № 122);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) the organization provides, in accordance with paragraph 12 of these Rules, the information necessary for updating the national part of the Unified register.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -5416,51 +5456,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Registration of vehicle passports, including electronic vehicle passports, without a document confirming compliance with the requirements of TR CU 018/2011, for vehicles of categories L and M1 (in accordance with Appendix No. 1 to TR CU 018/2011), from the date of issue of which 30 years or more have passed, as well as categories M2, M3 and N (in accordance with Appendix No. 1 to TR CU 018/2011), not intended for commercial transportation of passengers and cargo, from the date of issue of which 50 years or more have passed, with the original engine, body and frame (if available), preserved or restored to original condition  </w:t>
+Registration of vehicle passports, including electronic vehicle passports, without a document confirming compliance with the requirements of TR CU 018/2011, for vehicles of categories L and M1 (in accordance with Appendix № 1 to TR CU 018/2011), from the date of issue of which 30 years or more have passed, as well as categories M2, M3 and N (in accordance with Appendix № 1 to TR CU 018/2011), not intended for commercial transportation of passengers and cargo, from the date of issue of which 50 years or more have passed, with the original engine, body and frame (if available), preserved or restored to original condition  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6608,51 +6648,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Registration of passports of self-propelled vehicles and other types of equipment, including electronic passports of self-propelled vehicles and other types of equipment for self-propelled vehicles and other types of equipment imported into the territory of the Union from a state that is not a member of the Union, for which documents on the assessment of compliance with the requirements of the technical regulations of the Customs Union "On the safety of machinery and equipment" are issued (TR CU 010/2011), adopted by the Decision of the Customs Union Commission dated October 18, 2011 No. 823, or the technical regulations of the Customs Union "On the safety of agricultural and forestry tractors and trailers to them" (TR CU 031/2012), adopted by the Decision of the Council of the Eurasian Economic Commission dated July 20, 2012 No. 60, or approval of the type of vehicle (chassis), or the vehicle safety certificate in accordance with the requirements of TR CU 018/2011 (for vehicles having a maximum design speed of 25 km/h or more, but less than or equal to 50 km/h) </w:t>
+Registration of passports of self-propelled vehicles and other types of equipment, including electronic passports of self-propelled vehicles and other types of equipment for self-propelled vehicles and other types of equipment imported into the territory of the Union from a state that is not a member of the Union, for which documents on the assessment of compliance with the requirements of the technical regulations of the Customs Union "On the safety of machinery and equipment" are issued (TR CU 010/2011), adopted by the Decision of the Customs Union Commission dated October 18, 2011 № 823, or the technical regulations of the Customs Union "On the safety of agricultural and forestry tractors and trailers to them" (TR CU 031/2012), adopted by the Decision of the Council of the Eurasian Economic Commission dated July 20, 2012 № 60, or approval of the type of vehicle (chassis), or the vehicle safety certificate in accordance with the requirements of TR CU 018/2011 (for vehicles having a maximum design speed of 25 km/h or more, but less than or equal to 50 km/h) </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -8249,51 +8289,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       according to the application)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      in accordance with paragraphs 4, 5 and 6 of the Rules and conditions for the issuance of an opinion on the granting of authority to organizations or on the refusal to grant authority for the registration of vehicle passports (passports of self-propelled vehicles) and passports of self-propelled vehicles and other types of equipment, including the registration of electronic passports of vehicles (passports of self-propelled vehicles) and electronic passports of self-propelled vehicles and others types of equipment (hereafter – the Rules), approved by the order of the Minister of Industry and Infrastructure Development of the Republic of Kazakhstan dated April 11, 2019 No. 211 (registered in the Register of state registration of regulatory legal acts under No. 18532), for inclusion of the Applicant in the national part of the unified register of authorized bodies (organizations) and organizations - manufacturers of vehicles (chassis of vehicles), self–propelled vehicles and other types of equipment that carry out registration of vehicle passports (passports of self-propelled vehicles) and passports of self-propelled vehicles and other types of equipment, including registration of electronic passports of vehicles (passports of self-propelled vehicles) and electronic passports of self-propelled vehicles and other types of equipment (hereinafter - the Unified register), and a set of documents to it and informs about the granting of authority to the Applicant</w:t>
+      in accordance with paragraphs 4, 5 and 6 of the Rules and conditions for the issuance of an opinion on the granting of authority to organizations or on the refusal to grant authority for the registration of vehicle passports (passports of self-propelled vehicles) and passports of self-propelled vehicles and other types of equipment, including the registration of electronic passports of vehicles (passports of self-propelled vehicles) and electronic passports of self-propelled vehicles and others types of equipment (hereafter – the Rules), approved by the order of the Minister of Industry and Infrastructure Development of the Republic of Kazakhstan dated April 11, 2019 № 211 (registered in the Register of state registration of regulatory legal acts under № 18532), for inclusion of the Applicant in the national part of the unified register of authorized bodies (organizations) and organizations - manufacturers of vehicles (chassis of vehicles), self–propelled vehicles and other types of equipment that carry out registration of vehicle passports (passports of self-propelled vehicles) and passports of self-propelled vehicles and other types of equipment, including registration of electronic passports of vehicles (passports of self-propelled vehicles) and electronic passports of self-propelled vehicles and other types of equipment (hereinafter - the Unified register), and a set of documents to it and informs about the granting of authority to the Applicant</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -8814,51 +8854,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      in accordance with paragraphs 4, 5 and 6 of the Rules and conditions for the issuance of an opinion on the granting of authority to organizations or on the refusal to grant authority for the registration of vehicle passports (passports of self-propelled vehicles) and passports of self-propelled vehicles and other types of equipment, including the registration of electronic passports of vehicles (passports of self-propelled vehicles) and electronic passports of self-propelled vehicles and others types of equipment (hereafter – the Rules), approved by the order of the Minister of Industry and Infrastructure Development of the Republic of Kazakhstan dated April 11, 2019 No. 211 (registered in the Register of state registration of regulatory legal acts under No. 18532), for inclusion of the Applicant in the national part of the unified register of the authorized bodies (organizations) and organizations - manufacturers of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment that carry out registration of vehicle passports (passports of self-propelled vehicles) and passports of self-propelled vehicles and other types of equipment, including registration of electronic passports of vehicles (passports of self-propelled vehicles) and electronic passports of self-propelled vehicles and other types of equipment, and a set of documents to it and informs about the refusal to provide powers </w:t>
+      in accordance with paragraphs 4, 5 and 6 of the Rules and conditions for the issuance of an opinion on the granting of authority to organizations or on the refusal to grant authority for the registration of vehicle passports (passports of self-propelled vehicles) and passports of self-propelled vehicles and other types of equipment, including the registration of electronic passports of vehicles (passports of self-propelled vehicles) and electronic passports of self-propelled vehicles and others types of equipment (hereafter – the Rules), approved by the order of the Minister of Industry and Infrastructure Development of the Republic of Kazakhstan dated April 11, 2019 № 211 (registered in the Register of state registration of regulatory legal acts under № 18532), for inclusion of the Applicant in the national part of the unified register of the authorized bodies (organizations) and organizations - manufacturers of vehicles (chassis of vehicles), self-propelled vehicles and other types of equipment that carry out registration of vehicle passports (passports of self-propelled vehicles) and passports of self-propelled vehicles and other types of equipment, including registration of electronic passports of vehicles (passports of self-propelled vehicles) and electronic passports of self-propelled vehicles and other types of equipment, and a set of documents to it and informs about the refusal to provide powers </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       to the Applicant  _____________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9877,55 +9917,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -10255,35 +10317,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>