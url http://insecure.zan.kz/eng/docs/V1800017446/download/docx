--- v0 (2025-10-06)
+++ v1 (2026-06-07)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ecc4c14" w14:textId="ecc4c14">
+    <w:p w14:paraId="d58bbab" w14:textId="d58bbab">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,115 +105,153 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="888888"/>
         </w:rPr>
+        <w:t>Invalidated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
         <w:t>Unofficial translation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Order of the Minister of Culture and Sport of the Republic of Kazakhstan of September 26, 2018 No. 275. Registered with the Ministry of Justice of the Republic of Kazakhstan on September 27, 2018 No. 17446.</w:t>
+        <w:t>Order of the Minister of Culture and Sport of the Republic of Kazakhstan of September 26, 2018 No. 275. Registered with the Ministry of Justice of the Republic of Kazakhstan on September 27, 2018 No. 17446. Abrogated by Order of the Minister of Culture and Information of the Republic of Kazakhstan dated 10.07.2025 № 313-NK (effective ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-         Pursuant to paragraph 2 of Article 70 of the Budget Code of the Republic of Kazakhstan and subparagraph 2-6) of paragraph 2 of Article 18 of the Law of the Republic of Kazakhstan “On National Archival Fund and Archives” </w:t>
+        <w:t>
+      Footnote. Abrogated by Order of the Minister of Culture and Information of the Republic of Kazakhstan dated 10.07.2025 № 313-NK (effective ten calendar days after the date of its first official publication).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Pursuant to paragraph 2 of Article 70 of the Budget Code of the Republic of Kazakhstan and subparagraph 2-6) of paragraph 2 of Article 18 of the Law of the Republic of Kazakhstan “On National Archival Fund and Archives” </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">I </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>hereby</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
@@ -321,51 +361,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) the state registration of this order at the Ministry of Justice of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) within ten calendar days from the date of the state registration of this order, to send it electronically in Kazakh and Russian languages ​​to the Republican state enterprise on the basis of the right of economic management “Republican Center for Legal Information” for official publication and inclusion into the Reference Control Bank of regulatory legal acts of the Republic Kazakhstan; </w:t>
+      2) within ten calendar days from the date of the state registration of this order, to send it electronically in Kazakh and Russian languages to the Republican state enterprise on the basis of the right of economic management “Republican Center for Legal Information” for official publication and inclusion into the Reference Control Bank of regulatory legal acts of the Republic Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) within two working days after the entry into force of this order, to post it on the Internet resource of the Ministry of Culture and Sports of the Republic of Kazakhstan; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1056,51 +1096,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) on orders (applications) of individuals and legal entities, the conversion of archival documents into electronic form, except for the archival documents, referred to in paragraph 1 of Article 15-1 of the Law; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      7) on orders (applications) of individuals and legal entities,, the organization and conduct of documentary exhibitions; </w:t>
+      7) on orders (applications) of individuals and legal entities, the organization and conduct of documentary exhibitions; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) on orders (applications) of individual and legal entities, the identification of information of genealogical and thematic nature; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1545,108 +1585,130 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      9. Plans for receipts and expenditures of money, received by the state archives from the sale of goods (work, services) remaining at their disposal shall be drawn up in accordance with the procedure, approved by the order № 540 of the Minister of Finance of the Republic of Kazakhstan dated December 4, 2014 “On approval of the Rules for the budget execution and its cash services” (registered in the Register of the state registration of regulatory legal acts under № 9934). </w:t>
+        <w:t>
+      9. Plans for receipts and expenditures of money, received by the state archives from the sale of goods (work, services) remaining at their disposal shall be drawn up in accordance with the procedure, approved by the order № 540 of the Minister of Finance of the Republic of Kazakhstan dated December 4, 2014 “On approval of the Rules for the budget execution and its cash services” (registered in the Register of the state registration of regulatory legal acts under № 9934).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1968,35 +2030,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>