--- v0 (2025-10-13)
+++ v1 (2026-06-08)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="076549f" w14:textId="076549f">
+    <w:p w14:paraId="a44b167" w14:textId="a44b167">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -104,160 +106,202 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="888888"/>
         </w:rPr>
+        <w:t>Invalidated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
         <w:t>Unofficial translation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Order of the Minister of Finance of the Republic of Kazakhstan dated March 19, 2018 № 391. Registered with the Ministry of Justice of the Republic of Kazakhstan on March 29, 2018 № 16669</w:t>
+        <w:t>Order of the Minister of Finance of the Republic of Kazakhstan dated March 19, 2018 № 391. Registered with the Ministry of Justice of the Republic of Kazakhstan on March 29, 2018 № 16669.Abrogated by the Order of the Acting Minister of Finance of the Republic of Kazakhstan dated 30.10.2025 № 649 (effective from 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...22 lines deleted...]
-          <w:color w:val="ff0000"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Abrogated by the Order of the Acting Minister of Finance of the Republic of Kazakhstan dated 30.10.2025 № 649 (effective from 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Footnote. Title - in the wording of the order of the Minister of Finance of the RK dated 28.03.2022 № 317 (shall enter into force upon expiry of ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       In accordance with paragraph 2 of Article 137 and paragraph 10 of Article 429 of the Code of the Republic of Kazakhstan “On taxes and other obligatory payments to the budget” (Tax Code) and subparagraph 1) of Article 10 of the Law of the Republic of Kazakhstan “On Public Services” </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>I hereby ORDER:</w:t>
+        <w:t xml:space="preserve">I </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>hereby</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORDER:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -514,61 +558,71 @@
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Minister</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">B. Sultanov </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">B. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Sultanov</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -777,51 +831,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. The state service “Return of value added tax from the budget” shall be rendered by territorial bodies of the State Revenue Committee of the Ministry of Finance of the Republic of Kazakhstan (hereinafter referred to as the Committee) for districts, cities and districts in cities, on the territory of special economic zones (hereinafter referred to as the service provider) through the web portal “electronic government” (hereinafter referred to as the portal) and (or) information systems (hereinafter referred to as the IS) of the Committee.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. The service provider, in accordance with subparagraph 11) of paragraph 2 of Article 5 of the Law, shall ensure the introduction of data into the information system for monitoring the provision of public services on the stage of provision of public services in accordance with the Rules of introduction of data into the information system for monitoring the provision of public services on the stage of provision of public services, approved by the order of the Acting Minister of Transport and Communications of the Republic of Kazakhstan dated June 14, 2013 № 452 “On approval of the Rules of introduction of data into the information system for monitoring the provision of public services on the stage of provision of public services. (registered in the Register of State Registration of Regulatory Legal Acts under No. 8555).</w:t>
+      3. The service provider, in accordance with subparagraph 11) of paragraph 2 of Article 5 of the Law, shall ensure the introduction of data into the information system for monitoring the provision of public services on the stage of provision of public services in accordance with the Rules of introduction of data into the information system for monitoring the provision of public services on the stage of provision of public services, approved by the order of the Acting Minister of Transport and Communications of the Republic of Kazakhstan dated June 14, 2013 № 452 “On approval of the Rules of introduction of data into the information system for monitoring the provision of public services on the stage of provision of public services. (registered in the Register of State Registration of Regulatory Legal Acts under № 8555).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. The service provider shall ensure uninterrupted functioning of the IS, containing the necessary information for the provision of public services. In case of failure in the IS used in the provision of public services, the service provider ensures the elimination of technical problems and notifies the relevant authorized individuals within 1 (one) working day.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9406,51 +9460,51 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       97. To confirm the fact of sale of fuel and lubricants used in refuelling of aircraft of foreign airlines performing international flights, international air transportation by the service provider during the thematic audit, a request shall be sent to the authorized organization in the field of civil aviation within 10 (ten) working days from the date of the start of the thematic audit, for participation of the employee in the thematic audit.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      98. When determining the amount of excess VAT to be refunded, the conclusion of an employee of an authorized organization in the field of civil aviation participating in a thematic audit to confirm the fact of the flight by a foreign airline and the amount of fuel and lubricants sold is taken into account (broken down by airlines), presented in the form and in accordance with the Rules for submitting the conclusion of an employee of an authorized organization in the field of civil aviation participating in a thematic audit to confirm the reliability of VAT amounts presented for refund, confirming the fact of a flight by a foreign airline and the amount of fuel and lubricants sold (in the context of airlines), approved by order of the Minister of Finance of the Republic of Kazakhstan dated February 5, 2018 No. 122 "On approval of the Rules and the form of submission of the conclusion of an employee of an authorized organization in the field of civil aviation participating in a thematic audit to confirm the reliability of the amounts of value added tax presented for refund, confirming the fact of the flight by a foreign aircraft and the number of fuels and lubricants sold (by airlines) "(registered in the Register of State Registration of Regulatory Legal Acts under No. 16461).</w:t>
+      98. When determining the amount of excess VAT to be refunded, the conclusion of an employee of an authorized organization in the field of civil aviation participating in a thematic audit to confirm the fact of the flight by a foreign airline and the amount of fuel and lubricants sold is taken into account (broken down by airlines), presented in the form and in accordance with the Rules for submitting the conclusion of an employee of an authorized organization in the field of civil aviation participating in a thematic audit to confirm the reliability of VAT amounts presented for refund, confirming the fact of a flight by a foreign airline and the amount of fuel and lubricants sold (in the context of airlines), approved by order of the Minister of Finance of the Republic of Kazakhstan dated February 5, 2018 № 122 "On approval of the Rules and the form of submission of the conclusion of an employee of an authorized organization in the field of civil aviation participating in a thematic audit to confirm the reliability of the amounts of value added tax presented for refund, confirming the fact of the flight by a foreign aircraft and the number of fuels and lubricants sold (by airlines) "(registered in the Register of State Registration of Regulatory Legal Acts under № 16461).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       99. At the same time, the conclusion provided for in paragraph 98 of these Rules shall be submitted by an employee of an authorized organization in the field of civil aviation in cases of flights in respect of which, in accordance with the customs legislation of the EAEU and (or) customs legislation of the Republic of Kazakhstan, customs clearance and customs control shall not be provided.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -9694,51 +9748,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       If the subsoil use contract, production sharing agreement (contract) provides for VAT exemption for all imported goods, turnover for the sale of all goods of own production shall be subject to a zero rate.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      At the same time, taxpayers operating under the subsoil use contract, agreements of the production sharing contract shall be included in the List of taxpayers performing activities under the subsoil use contract and agreements in the Republic of Kazakhstan (of the contract) on production sharing, in accordance with the terms of which imported goods shall be exempt from VAT, approved by order of the Acting Minister of Energy of the Republic of Kazakhstan dated February 28, 2018 No. 71 "On approval of the list of taxpayers carrying out activities in the Republic of Kazakhstan under the subsoil use contract, agreements (contract) on production sharing, according to the terms of which imported goods shall be exempt from value added tax " (registered in the Register of State Registration of Regulatory Legal Acts under No. 16752).</w:t>
+      At the same time, taxpayers operating under the subsoil use contract, agreements of the production sharing contract shall be included in the List of taxpayers performing activities under the subsoil use contract and agreements in the Republic of Kazakhstan (of the contract) on production sharing, in accordance with the terms of which imported goods shall be exempt from VAT, approved by order of the Acting Minister of Energy of the Republic of Kazakhstan dated February 28, 2018 № 71 "On approval of the list of taxpayers carrying out activities in the Republic of Kazakhstan under the subsoil use contract, agreements (contract) on production sharing, according to the terms of which imported goods shall be exempt from value added tax " (registered in the Register of State Registration of Regulatory Legal Acts under № 16752).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -9934,51 +9988,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       110. VAT shall be imposed at zero rate on the turnover of unstable condensate produced and sold by a subsoil user operating under the subsoil use contract specified in paragraph 1 of Article 722 of the Tax Code from the territory of the Republic of Kazakhstan to the territory of other EAEU member states.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The provisions of this section shall apply to taxpayers included in the List of taxpayers operating under the Subsoil Use Contract, sales volumes of unstable condensate of which from the territory of the Republic of Kazakhstan to the territory of other EAEU member states shall be subject to value added tax at a zero rate, approved by the order of the Acting Minister of Energy of the Republic of Kazakhstan dated April 13, 2018 No. 126 "On approval of the list of taxpayers, operating under the subsoil use contract, whose turnover for the sale of unstable condensate from the territory of the Republic of Kazakhstan to the territory of other member states of the Eurasian Economic Union shall be subject to value added tax at a zero rate " (registered in the Register of State Registration of Regulatory Legal Acts under No. 16836).</w:t>
+      The provisions of this section shall apply to taxpayers included in the List of taxpayers operating under the Subsoil Use Contract, sales volumes of unstable condensate of which from the territory of the Republic of Kazakhstan to the territory of other EAEU member states shall be subject to value added tax at a zero rate, approved by the order of the Acting Minister of Energy of the Republic of Kazakhstan dated April 13, 2018 № 126 "On approval of the list of taxpayers, operating under the subsoil use contract, whose turnover for the sale of unstable condensate from the territory of the Republic of Kazakhstan to the territory of other member states of the Eurasian Economic Union shall be subject to value added tax at a zero rate " (registered in the Register of State Registration of Regulatory Legal Acts under № 16836).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       111. Documents confirming the sale of unstable condensate specified in paragraph 110 of these Rules shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10024,51 +10078,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) act of delivery and acceptance of unstable condensate exported from the territory of the Republic of Kazakhstan to the territory of other EAEU member states through the pipeline system.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Readings from metering devices for the amount of unstable condensate sold through the pipeline system shall be taken in accordance with the Rules for Readings from Metering Devices for the Amount of Unstable Condensate Sold through the Pipeline System, approved by order of the Acting Minister of Energy of the Republic of Kazakhstan dated 13 April 2018 No. 127 ‘On Approval of the Rules for Readings from Metering Devices for the Amount of Unstable Condensate Sold through the Pipeline System’ (registered in the Register of State Pipelines). (registered in the Register of State Registration of Regulatory Legal Acts under No. 16847).</w:t>
+      Readings from metering devices for the amount of unstable condensate sold through the pipeline system shall be taken in accordance with the Rules for Readings from Metering Devices for the Amount of Unstable Condensate Sold through the Pipeline System, approved by order of the Acting Minister of Energy of the Republic of Kazakhstan dated 13 April 2018 № 127 ‘On Approval of the Rules for Readings from Metering Devices for the Amount of Unstable Condensate Sold through the Pipeline System’ (registered in the Register of State Pipelines). (registered in the Register of State Registration of Regulatory Legal Acts under № 16847).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       112. The provisions of paragraph 65 of these Rules shall not apply for the purposes of this section.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z543" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -10116,51 +10170,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       114. VAT shall be imposed at a zero rate on the sale by a taxpayer operating under an intergovernmental agreement on cooperation in the gas industry in the territory of another EAEU member state of processed products from tolling raw materials previously exported by this taxpayer from the territory of the Republic of Kazakhstan and processed in the territory of such another EAEU member state.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      The provisions of this paragraph shall apply to taxpayers included in the List of taxpayers operating under the intergovernmental agreement on cooperation in the gas industry, the turnover of which in the territory of another EAEU member state of products processed from tolling raw materials, previously exported by these taxpayers from the territory of the Republic of Kazakhstan and processed on the territory of such another EAEU member state, shall be subject to VAT at a zero rate, approved by the order of the Acting Minister of Energy of the Republic of Kazakhstan dated February 28, 2018 No. 72 "On approval of the list of taxpayers, acting within the framework of the intergovernmental agreement on cooperation in the gas industry, the turnover of which on the territory of another member state of the Eurasian Economic Union of processing products from tolling raw materials, previously exported by these taxpayers from the territory of the Republic of Kazakhstan and processed on the territory of such another member state of the Eurasian Economic Union, shall be subject to value added tax at a zero rate " (registered in the Register of State Registration of Regulatory Legal Acts under No. 16641).</w:t>
+      The provisions of this paragraph shall apply to taxpayers included in the List of taxpayers operating under the intergovernmental agreement on cooperation in the gas industry, the turnover of which in the territory of another EAEU member state of products processed from tolling raw materials, previously exported by these taxpayers from the territory of the Republic of Kazakhstan and processed on the territory of such another EAEU member state, shall be subject to VAT at a zero rate, approved by the order of the Acting Minister of Energy of the Republic of Kazakhstan dated February 28, 2018 № 72 "On approval of the list of taxpayers, acting within the framework of the intergovernmental agreement on cooperation in the gas industry, the turnover of which on the territory of another member state of the Eurasian Economic Union of processing products from tolling raw materials, previously exported by these taxpayers from the territory of the Republic of Kazakhstan and processed on the territory of such another member state of the Eurasian Economic Union, shall be subject to value added tax at a zero rate " (registered in the Register of State Registration of Regulatory Legal Acts under № 16641).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       115. The documents confirming the sale of the goods specified in paragraph 114 of these Rules shall be:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -10640,51 +10694,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       128. The conclusion to the act of thematic audit shall be drawn up no later than the 25th (twenty-fifth) day of the last month of the quarter, in the amount of at least two (2) copies and signed by the service provider's officials. One copy of the conclusion to the act of thematic audit shall be handed over to the service recipient, who shall put a mark on the other copy about receiving the specified conclusion to the act of thematic inspection.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      129. The refund of the excess of VAT on the conclusion shall be made in the procedure and terms, in accordance with the provisions provided for by the Rules for maintaining personal accounts, approved by the order of the Minister of Finance of the Republic of Kazakhstan dated February 27, 2018 No. 306 "On approval of the Rules for maintaining personal accounts" (registered in the Register of state registration of regulatory legal acts under No. 16601).</w:t>
+      129. The refund of the excess of VAT on the conclusion shall be made in the procedure and terms, in accordance with the provisions provided for by the Rules for maintaining personal accounts, approved by the order of the Minister of Finance of the Republic of Kazakhstan dated February 27, 2018 № 306 "On approval of the Rules for maintaining personal accounts" (registered in the Register of state registration of regulatory legal acts under № 16601).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       130. When conducting a thematic audit of a tax application, similar provisions provided for in Chapters 3 and 4 of these Rules shall apply, with the exception of paragraph 55 of these Rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14002,51 +14056,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Work on the processing of tolling raw materials imported into the territory of the Republic of Kazakhstan from the territory of another EAEU member state with the subsequent sale of processed products in the territory of the Republic of Kazakhstan shall be subject to VAT at the rate established by paragraph 1 of Article 422 of the Tax Code.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-When importing (exporting) tolling raw materials for processing by the taxpayer of the Republic of Kazakhstan, an obligation to export is presented (import) of processed products, as well as its execution in the procedure, in the form and within the terms approved by the order of the Minister of Finance of the Republic of Kazakhstan dated February 23, 2018 No. 263 "On approval of the Rules for the submission and fulfilment of export obligations (import) of processed products and their forms "(registered in the Register of state registration of regulatory legal acts under No. 16589).</w:t>
+When importing (exporting) tolling raw materials for processing by the taxpayer of the Republic of Kazakhstan, an obligation to export is presented (import) of processed products, as well as its execution in the procedure, in the form and within the terms approved by the order of the Minister of Finance of the Republic of Kazakhstan dated February 23, 2018 № 263 "On approval of the Rules for the submission and fulfilment of export obligations (import) of processed products and their forms "(registered in the Register of state registration of regulatory legal acts under № 16589).</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Processing of tolling raw materials must comply with the conditions for processing goods established by the authorized body.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -14776,51 +14830,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 c) a document confirming the fact of payment for fuel and lubricants sold by the airport, ground service provider;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-d) conclusion of an employee of an authorized organization in the field of civil aviation participating in a thematic audit to confirm the reliability of VAT amounts presented for refund, (exclude) confirming the fact of the flight by a foreign airline and the number of fuels and lubricants sold (by airlines), in the form and in the procedure approved by order of the Minister of Finance of the Republic of Kazakhstan dated February 5, 2018 No. 122 "On approval of the Rules and the form of submission of the opinion of an employee of an authorized organization in the field of civil aviation, participating in the thematic audit to confirm the reliability of value added tax amounts, presented for refund, confirming the fact of the flight by a foreign airline and the number of fuel and lubricants sold (broken down by airlines) "(registered in the Register of State Registration of Regulatory Legal Acts under No. 16461);</w:t>
+d) conclusion of an employee of an authorized organization in the field of civil aviation participating in a thematic audit to confirm the reliability of VAT amounts presented for refund, (exclude) confirming the fact of the flight by a foreign airline and the number of fuels and lubricants sold (by airlines), in the form and in the procedure approved by order of the Minister of Finance of the Republic of Kazakhstan dated February 5, 2018 № 122 "On approval of the Rules and the form of submission of the opinion of an employee of an authorized organization in the field of civil aviation, participating in the thematic audit to confirm the reliability of value added tax amounts, presented for refund, confirming the fact of the flight by a foreign airline and the number of fuel and lubricants sold (broken down by airlines) "(registered in the Register of State Registration of Regulatory Legal Acts under № 16461);</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11) conducting a tax audit when selling goods fully consumed in the implementation of activities that shall meet the goals of creating a SEZ by turnover, to confirm the turnover taxed at a zero rate (if there are turnover data):</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -15789,51 +15843,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 sale of products obtained as a result of processing agricultural products, products of aquaculture (fish farming) of own production, purchased from a domestic producer of such products and/or produced by members of such a cooperative;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-performance of work, provision of services according to the list approved by order of the Deputy Prime Minister of the Republic of Kazakhstan - Minister of Agriculture of the Republic of Kazakhstan dated February 27, 2018 № 90 "On approval of the list of work performed and (or) services rendered by agricultural cooperatives to their members for the purpose of their turnover " (registered in the Register of State Registration of Regulatory Legal Acts under No. 16610), members of such a cooperative for the purpose of making the turns specified in this subparagraph in accordance with subparagraph 3 of paragraph 1 of Article 411 of the Tax Code;</w:t>
+performance of work, provision of services according to the list approved by order of the Deputy Prime Minister of the Republic of Kazakhstan - Minister of Agriculture of the Republic of Kazakhstan dated February 27, 2018 № 90 "On approval of the list of work performed and (or) services rendered by agricultural cooperatives to their members for the purpose of their turnover " (registered in the Register of State Registration of Regulatory Legal Acts under № 16610), members of such a cooperative for the purpose of making the turns specified in this subparagraph in accordance with subparagraph 3 of paragraph 1 of Article 411 of the Tax Code;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3) as of the tax audit completion date:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -21968,51 +22022,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Risk criteria</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Footnote. The order as added by Annex 2 in accordance with the order of the Minister of Finance of the Republic of Kazakhstan dated 28.03.2022 № 317 (shall enter into force upon expiry of ten calendar days after the day of its first official publication); in the wording of the order of the Deputy Prime Minister - Minister of Finance of the Republic of Kazakhstan dated 16.11.2023 No. 1198 shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
+      Footnote. The order as added by Annex 2 in accordance with the order of the Minister of Finance of the Republic of Kazakhstan dated 28.03.2022 № 317 (shall enter into force upon expiry of ten calendar days after the day of its first official publication); in the wording of the order of the Deputy Prime Minister - Minister of Finance of the Republic of Kazakhstan dated 16.11.2023 № 1198 shall enter into force upon expiry of ten calendar days after the day of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -26116,55 +26170,77 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId13"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
+</file>
+
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -26494,35 +26570,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId13"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>