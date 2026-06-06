--- v0 (2025-10-05)
+++ v1 (2026-06-06)
@@ -1,46 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="450729b" w14:textId="450729b">
+    <w:p w14:paraId="bb6410c" w14:textId="bb6410c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -104,97 +106,135 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="888888"/>
         </w:rPr>
+        <w:t>Invalidated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
         <w:t>Unofficial translation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Resolution of the Board of the National Bank of the Republic of Kazakhstan of December 22, 2017 No. 269. Registered with the Ministry of Justice of the Republic of Kazakhstan on March 5, 2018 No. 16502.</w:t>
+        <w:t>Resolution of the Board of the National Bank of the Republic of Kazakhstan of December 22, 2017 № 269. Registered with the Ministry of Justice of the Republic of Kazakhstan on March 5, 2018 № 16502. It became invalid by Resolution № 61 of the Board of the Agency of the Republic of Kazakhstan for Regulation and Development of the Financial Market dated 29.09.2025 (effective from 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. It became invalid by Resolution № 61 of the Board of the Agency of the Republic of Kazakhstan for Regulation and Development of the Financial Market dated 29.09.2025 (effective from 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       In accordance with the Code of the Republic of Kazakhstan “On taxes and other obligatory payments to the budget” (Tax Code) and the Law of the Republic of Kazakhstan “On State Statistics”, the Board of the National Bank of the Republic of Kazakhstan </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -266,51 +306,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. To approve the attached Rules for creating provisions (reserves) in accordance with international standards of financial reporting and requirements of the legislation of the Republic of Kazakhstan on accounting and financial reporting (hereinafter- the Rules).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Banks (with the exception of the bank, being the national institute of development, which controlling stake belongs to the national managing holding) and organizations carrying out certain types of banking operations, within one month from the day of enforcement of this resolution, shall develop and approve the Methodology for calculating provisions (reserves ) according to the Rules.</w:t>
+      2. Banks (with the exception of the bank, being the national institute of development, which controlling stake belongs to the national managing holding) and organizations carrying out certain types of banking operations, within one month from the day of enforcement of this resolution, shall develop and approve the Methodology for calculating provisions (reserves) according to the Rules.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. To recognize invalid some resolutions of the Board of the National Bank of the Republic of Kazakhstan according to the list in accordance with the Appendix to this resolution (not translated).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -14718,63 +14758,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId10"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15096,35 +15158,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId10"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>