--- v0 (2025-11-18)
+++ v1 (2026-10-03)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="69a3dfe" w14:textId="69a3dfe">
+    <w:p w14:paraId="de0e872" w14:textId="de0e872">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -132,99 +132,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan of December 13, 2017 № 198. Registered with the Ministry of Justice of the Republic of Kazakhstan on December 28, 2017 № 16150.</w:t>
-[...47 lines deleted...]
-        <w:t>translation</w:t>
+        <w:t>Order of the Chairman of the Committee on Statistics of the Ministry of National Economy of the Republic of Kazakhstan of December 13, 2017 № 198. Registered with the Ministry of Justice of the Republic of Kazakhstan on December 28, 2017 № 16150. Repealed by Order No. 33 of the Head of the Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan dated December 30, 2025.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Repealed by Order No. 33 of the Head of the Bureau of National Statistics of the Agency for Strategic Planning and Reforms of the Republic of Kazakhstan dated December 30, 2025 (enters into force ten calendar days after the date of its first official publication).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       In accordance with subparagraph 5) of Article 12 of the Law of the Republic of Kazakhstan dated March 19, 2010 "On State Statistics" and subparagraph 258) of paragraph 17 of the Regulation on the Ministry of National Economy of the Republic of Kazakhstan, approved by Decree No. 1011 of the Government of the Republic of Kazakhstan dated September 24, 2014, I hereby ORDER: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -395,163 +383,190 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. This order shall be enforced upon expiry of ten calendar days after its first official publication.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="7779"/>
-        <w:gridCol w:w="4221"/>
+        <w:gridCol w:w="8040"/>
+        <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7779" w:type="dxa"/>
+            <w:tcW w:w="8040" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">      </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Chairman of the Committee</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>on Statistics of the Ministry</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">of National Economy </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Republic of Kazakhstan</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4221" w:type="dxa"/>
+            <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
@@ -8084,819 +8099,806 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Algorithm for calculating the amount of investments in fixed assets of hidden and informal sectors of economy</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="3681"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="7696"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Name of the indicator</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Line number</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Formation (calculation) of indicator</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Investments in fixed assets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 line 01 = line 02+ line 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Investments in tangible fixed assets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 line 02 = line 03 + line 09 + line 14+ line 15 + line 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 costs for construction and installation work and capital repairs of buildings and facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 03</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 line 03 = line 04 + line 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 costs for construction and installation work</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 line 04= line 05+ line 06+ line 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 including:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 on residential buildings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z165" w:id="153"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -8994,164 +8996,161 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId61"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="749300" cy="406400"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 , calculated by the formula (3)</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 on non-residential buildings</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z166" w:id="154"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -9188,1784 +9187,1775 @@
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId62"/>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="355600" cy="355600"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 , calculated by the formula (5)</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 on facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Shall be determined by summing up reporting data including the estimated amount of understating the cost for construction of facilities by individuals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 cost for capital repairs of buildings and facilities</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 08</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 reporting data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 cost for purchasing machinery, equipment, vehicles and their capital repairs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 line 09= line10+ line 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 cost for purchasing machinery, equipment, vehicles and tools</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Shall be determined by summing up reporting data, including additional estimates and estimated amount of costs of hidden and informal sector for purchasing machinery, equipment and vehicles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 of which:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-              <w:ind w:left="0"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...12 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 vehicles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 reporting data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 information, computer and telecommunication equipment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 reporting data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 capital repairs of machinery, equipment and vehicles</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 reporting data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 cost of planting and growing perennial crops</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z167" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Shall be determined by summing reporting data and estimated amount</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 costs of peasant, farmer and households engaged in the production of agricultural products for sale on the cultivation of perennial plantings</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 cost of forming a working, productive and breeding herd</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:bookmarkStart w:name="z168" w:id="156"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Shall be determined by summing reporting data and estimated amount</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 costs of peasant, farmer and households engaged in the production of agricultural products for sale for purchasing of working, productive and breeding livestock</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="156"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 other costs in amount of investments in tangible fixed assets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 reporting data with additional estimates</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Investments in intangible fixed capital</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 line 17 = line 18+ line 19+ line 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 cost of creating and purchasing computer software and databases</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Shall be determined by summing up reporting data and estimated amount of costs of hidden and informal sector for software development </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 costs for exploration and assessment of mineral reserve </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Shall be determined by summing up reporting data and estimated amount of costs of hidden and informal sector for exploration and assessment of minerals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3681" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 other costs in amount of investments in intangible fixed assets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="923" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7696" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
@@ -11401,31 +11391,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/><Relationship Target="media/document_image_rId9.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId9"/><Relationship Target="media/document_image_rId10.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId10"/><Relationship Target="media/document_image_rId11.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId11"/><Relationship Target="media/document_image_rId12.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId12"/><Relationship Target="media/document_image_rId13.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId13"/><Relationship Target="media/document_image_rId14.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId14"/><Relationship Target="media/document_image_rId15.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId15"/><Relationship Target="media/document_image_rId16.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId16"/><Relationship Target="media/document_image_rId17.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId17"/><Relationship Target="media/document_image_rId18.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId18"/><Relationship Target="media/document_image_rId19.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId19"/><Relationship Target="media/document_image_rId20.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId20"/><Relationship Target="media/document_image_rId21.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId21"/><Relationship Target="media/document_image_rId22.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId22"/><Relationship Target="media/document_image_rId23.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId23"/><Relationship Target="media/document_image_rId24.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId24"/><Relationship Target="media/document_image_rId25.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId25"/><Relationship Target="media/document_image_rId26.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId26"/><Relationship Target="media/document_image_rId27.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId27"/><Relationship Target="media/document_image_rId28.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId28"/><Relationship Target="media/document_image_rId29.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId29"/><Relationship Target="media/document_image_rId30.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId30"/><Relationship Target="media/document_image_rId31.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId31"/><Relationship Target="media/document_image_rId32.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId32"/><Relationship Target="media/document_image_rId33.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId33"/><Relationship Target="media/document_image_rId34.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId34"/><Relationship Target="media/document_image_rId35.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId35"/><Relationship Target="media/document_image_rId36.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId36"/><Relationship Target="media/document_image_rId37.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId37"/><Relationship Target="media/document_image_rId38.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId38"/><Relationship Target="media/document_image_rId39.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId39"/><Relationship Target="media/document_image_rId40.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId40"/><Relationship Target="media/document_image_rId41.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId41"/><Relationship Target="media/document_image_rId42.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId42"/><Relationship Target="media/document_image_rId43.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId43"/><Relationship Target="media/document_image_rId44.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId44"/><Relationship Target="media/document_image_rId45.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId45"/><Relationship Target="media/document_image_rId46.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId46"/><Relationship Target="media/document_image_rId47.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId47"/><Relationship Target="media/document_image_rId48.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId48"/><Relationship Target="media/document_image_rId49.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId49"/><Relationship Target="media/document_image_rId50.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId50"/><Relationship Target="media/document_image_rId51.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId51"/><Relationship Target="media/document_image_rId52.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId52"/><Relationship Target="media/document_image_rId53.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId53"/><Relationship Target="media/document_image_rId54.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId54"/><Relationship Target="media/document_image_rId55.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId55"/><Relationship Target="media/document_image_rId56.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId56"/><Relationship Target="media/document_image_rId57.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId57"/><Relationship Target="media/document_image_rId58.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId58"/><Relationship Target="media/document_image_rId59.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId59"/><Relationship Target="media/document_image_rId60.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId60"/><Relationship Target="media/document_image_rId61.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId61"/><Relationship Target="media/document_image_rId62.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId62"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>