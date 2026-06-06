--- v0 (2025-10-02)
+++ v1 (2026-06-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4649308" w14:textId="4649308">
+    <w:p w14:paraId="2f4c45d" w14:textId="2f4c45d">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -103,107 +105,135 @@
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 			</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:color w:val="888888"/>
         </w:rPr>
+        <w:t>Invalidated</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
         <w:t>Unofficial translation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Order of the Acting Minister of Investment and Development of the Republic of Kazakhstan dated February 8, 2017 No. 85. Registered in the Ministry of Justice of the Republic of Kazakhstan dated February 14, 2017 No. 14801.</w:t>
-[...27 lines deleted...]
-        <w:t>Unofficial translation</w:t>
+        <w:t>Order of the Acting Minister of Investment and Development of the Republic of Kazakhstan dated February 8, 2017 № 85. Registered in the Ministry of Justice of the Republic of Kazakhstan dated February 14, 2017 № 14801. Abrogated by the Order of the Acting Minister of Industry and Construction of the Republic of Kazakhstan dated 04.11.2025 № 477 (effective from 01.01.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Unofficial translation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Footnote. Abrogated by the Order of the Acting Minister of Industry and Construction of the Republic of Kazakhstan dated 04.11.2025 № 477 (effective from 01.01.2026).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       In accordance with paragraph 3 of Article 295-1 of the Business Code of the Republic of Kazakhstan dated October 29, 2015, I hereby order:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -249,51 +279,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) State registration of this order in the Ministry of Justice of the Republic of Kazakhstan;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) Direction of the order’s copy in printed and electronic form in Kazakh and Russian languages ​​to the “Republican Center for Legal Information” Republican State Enterprise on the Right of Economic Use for official publication and inclusion in the Standard control bank of regulatory legal acts of the Republic of Kazakhstan within ten calendar days from the date of state registration of this order;</w:t>
+      2) Direction of the order’s copy in printed and electronic form in Kazakh and Russian languages to the “Republican Center for Legal Information” Republican State Enterprise on the Right of Economic Use for official publication and inclusion in the Standard control bank of regulatory legal acts of the Republic of Kazakhstan within ten calendar days from the date of state registration of this order;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) Direction of the order’s copy for official publication in periodicals within ten calendar days after the state registration of this order;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1350,63 +1380,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. «Institute of legislation and legal information of the Republic of Kazakhstan» of the Ministry of Justice of the Republic of Kazakhstan
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1728,35 +1780,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>